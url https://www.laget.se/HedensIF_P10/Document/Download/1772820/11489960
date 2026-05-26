--- v0 (2025-10-22)
+++ v1 (2026-05-26)
@@ -668,61 +668,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C88325A" w14:textId="46415DF4" w:rsidR="004140F9" w:rsidRDefault="004140F9" w:rsidP="004140F9">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004140F9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3832BB57" w14:textId="77777777" w:rsidR="006F3DC6" w:rsidRDefault="006F3DC6" w:rsidP="0016106C">
+    <w:p w14:paraId="120BAB07" w14:textId="77777777" w:rsidR="00DE6B94" w:rsidRDefault="00DE6B94" w:rsidP="0016106C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60891A36" w14:textId="77777777" w:rsidR="006F3DC6" w:rsidRDefault="006F3DC6" w:rsidP="0016106C">
+    <w:p w14:paraId="589281DD" w14:textId="77777777" w:rsidR="00DE6B94" w:rsidRDefault="00DE6B94" w:rsidP="0016106C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -740,75 +740,75 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="109AD125" w14:textId="77777777" w:rsidR="006F3DC6" w:rsidRDefault="006F3DC6" w:rsidP="0016106C">
+    <w:p w14:paraId="486D8D3E" w14:textId="77777777" w:rsidR="00DE6B94" w:rsidRDefault="00DE6B94" w:rsidP="0016106C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AA90A7F" w14:textId="77777777" w:rsidR="006F3DC6" w:rsidRDefault="006F3DC6" w:rsidP="0016106C">
+    <w:p w14:paraId="2B336622" w14:textId="77777777" w:rsidR="00DE6B94" w:rsidRDefault="00DE6B94" w:rsidP="0016106C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36A2ACAE" w14:textId="3100521A" w:rsidR="0016106C" w:rsidRDefault="0016106C">
+  <w:p w14:paraId="50AD830D" w14:textId="2FE6F85C" w:rsidR="003A1F35" w:rsidRDefault="0016106C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C78B03F" wp14:editId="56DBD245">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-4445</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1905</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1097280" cy="1017905"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bildobjekt 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -835,75 +835,58 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1097280" cy="1017905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B57431">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B57431">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B57431" w:rsidRPr="00B57431">
       <w:t xml:space="preserve">Uppdaterat </w:t>
     </w:r>
-    <w:r w:rsidR="00C81980">
-[...6 lines deleted...]
-      <w:t>/</w:t>
+    <w:r w:rsidR="00EF2A80">
+      <w:t>23/</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="003A1F35">
-[...6 lines deleted...]
-      <w:t>25</w:t>
+    <w:r w:rsidR="00EF2A80">
+      <w:t>4-2026</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79911210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14D8EA32"/>
     <w:lvl w:ilvl="0" w:tplc="8410D12C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -1020,70 +1003,73 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E02D8A"/>
     <w:rsid w:val="00053133"/>
     <w:rsid w:val="0012490F"/>
     <w:rsid w:val="0016106C"/>
     <w:rsid w:val="00252349"/>
     <w:rsid w:val="002D7F6E"/>
     <w:rsid w:val="0033031C"/>
     <w:rsid w:val="003849B2"/>
     <w:rsid w:val="003A1F35"/>
     <w:rsid w:val="004140F9"/>
     <w:rsid w:val="005C6352"/>
     <w:rsid w:val="00624470"/>
+    <w:rsid w:val="006C4EDA"/>
     <w:rsid w:val="006E6794"/>
     <w:rsid w:val="006F3DC6"/>
     <w:rsid w:val="007E4608"/>
     <w:rsid w:val="007F3F56"/>
     <w:rsid w:val="00876378"/>
     <w:rsid w:val="008D213B"/>
     <w:rsid w:val="008E14F7"/>
     <w:rsid w:val="008F4303"/>
     <w:rsid w:val="00924E12"/>
     <w:rsid w:val="00932707"/>
     <w:rsid w:val="009A0C07"/>
     <w:rsid w:val="00AF2F82"/>
     <w:rsid w:val="00B57431"/>
     <w:rsid w:val="00BA76B4"/>
     <w:rsid w:val="00BF4620"/>
     <w:rsid w:val="00C56766"/>
     <w:rsid w:val="00C81980"/>
     <w:rsid w:val="00CB6212"/>
     <w:rsid w:val="00DE5730"/>
+    <w:rsid w:val="00DE6B94"/>
     <w:rsid w:val="00E02D8A"/>
+    <w:rsid w:val="00EF2A80"/>
     <w:rsid w:val="00FA5F16"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>