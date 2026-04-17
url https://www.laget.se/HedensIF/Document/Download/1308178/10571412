--- v0 (2025-10-18)
+++ v1 (2026-04-17)
@@ -1,106 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58AF8BFF-3DE9-4411-A87D-E415792977F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-132" yWindow="-132" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
     <sheet name="Våren Olympia, pjäshallen" sheetId="3" r:id="rId1"/>
-    <sheet name="Sommar Olympia" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="Sommar Olympia 5 mot 5" sheetId="5" r:id="rId4"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="191029"/>
+  <calcPr calcId="124519"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="65">
   <si>
     <t>P10</t>
   </si>
   <si>
     <t>P11/12</t>
   </si>
   <si>
     <t>P13/14</t>
   </si>
   <si>
     <t>P15</t>
   </si>
   <si>
-    <t>Damjun</t>
-[...1 lines deleted...]
-  <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Onsdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>Fredag</t>
   </si>
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
     <t>08:00-08:30</t>
   </si>
   <si>
     <t>08:30-09:00</t>
@@ -159,2013 +140,1173 @@
   <si>
     <t>17:30-18:00</t>
   </si>
   <si>
     <t>18:00-18:30</t>
   </si>
   <si>
     <t>18:30-19:00</t>
   </si>
   <si>
     <t>19:00-19:30</t>
   </si>
   <si>
     <t>19:30-20:00</t>
   </si>
   <si>
     <t>20:00-20:30</t>
   </si>
   <si>
     <t>20:30-21:00</t>
   </si>
   <si>
     <t>21:00-21:30</t>
   </si>
   <si>
-    <t>Halvplan 1</t>
-[...4 lines deleted...]
-  <si>
     <t>Olympia konstgräs</t>
   </si>
   <si>
-    <t>Olympia naturgräs</t>
-[...1 lines deleted...]
-  <si>
     <t>Plan 1</t>
   </si>
   <si>
     <t>Plan 2</t>
   </si>
   <si>
     <t>Plan 3</t>
   </si>
   <si>
-    <t>Knottvallen plan 2 (stor 7 mot 7)</t>
-[...7 lines deleted...]
-  <si>
     <t>F15</t>
   </si>
   <si>
     <t>Pjäshallen</t>
   </si>
   <si>
-    <t>HIF Div 4</t>
-[...1 lines deleted...]
-  <si>
     <t>P18</t>
   </si>
   <si>
     <t>F14</t>
   </si>
   <si>
     <t>F16</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>F17</t>
   </si>
   <si>
     <t>F18</t>
   </si>
   <si>
     <t>F19</t>
   </si>
   <si>
     <t>halvplan</t>
   </si>
   <si>
     <t>F13</t>
   </si>
   <si>
     <t>P16</t>
   </si>
   <si>
-    <t xml:space="preserve">halvplan </t>
-[...1 lines deleted...]
-  <si>
     <t>P17</t>
   </si>
   <si>
     <t>P19</t>
   </si>
   <si>
     <t>HIF Div 3</t>
   </si>
   <si>
-    <t>P20</t>
-[...7 lines deleted...]
-  <si>
     <t>lördag</t>
   </si>
   <si>
     <t>söndag</t>
   </si>
   <si>
     <t>Björknäs</t>
   </si>
   <si>
+    <t>F20</t>
+  </si>
+  <si>
+    <t>P20/21</t>
+  </si>
+  <si>
+    <t>Finns även tid fredag efter 19:30 samt helg att tillgå (då helplan)</t>
+  </si>
+  <si>
+    <t>F10/11/12</t>
+  </si>
+  <si>
     <t>Halvplan</t>
-  </si>
-[...34 lines deleted...]
-    <t>Knottvallen plan 1 (stor 7 mot 7)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="hh:mm;@"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
-      <sz val="11"/>
-[...20 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="31">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...9 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.39997558519241921"/>
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="1"/>
+        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="7" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0070C0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="6" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
+        <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7030A0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B050"/>
-[...41 lines deleted...]
-        <fgColor theme="7" tint="-0.249977111117893"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF0070C0"/>
+        <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="-0.499984740745262"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-0.499984740745262"/>
-[...11 lines deleted...]
-        <fgColor theme="5" tint="0.39997558519241921"/>
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="60">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <top style="thin">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...97 lines deleted...]
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...87 lines deleted...]
-      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...75 lines deleted...]
-      </left>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...134 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...64 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...9 lines deleted...]
-      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal style="thin">
-[...1 lines deleted...]
-      </diagonal>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="thin">
-        <color indexed="64"/>
-[...15 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="298">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="21" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...187 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="23" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...513 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Bra" xfId="1" builtinId="26"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...5 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2173,51 +1314,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2367,5148 +1508,1909 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A2:W64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:X74"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="K26" sqref="K26:K28"/>
+      <selection pane="topRight" activeCell="I37" sqref="I37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" customWidth="1"/>
     <col min="2" max="20" width="11.5546875" customWidth="1"/>
     <col min="21" max="21" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:23" ht="18.600000000000001" thickBot="1">
+      <c r="A2" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="104"/>
+    </row>
+    <row r="3" spans="1:23" ht="15" thickBot="1">
+      <c r="A3" s="17"/>
+      <c r="B3" s="139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="140"/>
+      <c r="D3" s="141"/>
+      <c r="E3" s="139" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="140"/>
+      <c r="G3" s="141"/>
+      <c r="H3" s="139" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="140"/>
+      <c r="J3" s="141"/>
+      <c r="K3" s="139" t="s">
+        <v>7</v>
+      </c>
+      <c r="L3" s="140"/>
+      <c r="M3" s="141"/>
+      <c r="N3" s="140" t="s">
+        <v>8</v>
+      </c>
+      <c r="O3" s="140"/>
+      <c r="P3" s="141"/>
+      <c r="Q3" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="R3" s="137"/>
+      <c r="S3" s="138"/>
+      <c r="T3" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="U3" s="137"/>
+      <c r="V3" s="138"/>
+    </row>
+    <row r="4" spans="1:23" ht="15" thickBot="1">
+      <c r="A4" s="17"/>
+      <c r="B4" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="B3" s="292" t="s">
+      <c r="E4" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J4" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q4" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="R4" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="T4" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V4" s="25" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="24"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="105"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="95"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="46"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="46"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="37"/>
+      <c r="T5" s="46"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="37"/>
+      <c r="W5" s="55" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="26"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="28"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="107"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="29"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="129"/>
+      <c r="U7" s="92"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="107"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="43"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="129" t="s">
+        <v>53</v>
+      </c>
+      <c r="U8" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="V8" s="38"/>
+      <c r="W8" s="56" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="28"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="107"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="43"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="39"/>
+      <c r="Q9" s="43"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="39"/>
+      <c r="T9" s="129"/>
+      <c r="U9" s="92"/>
+      <c r="V9" s="38"/>
+      <c r="W9" s="56" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="30"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="107"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="43"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="39"/>
+      <c r="Q10" s="43"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="39"/>
+      <c r="T10" s="94"/>
+      <c r="U10" s="54"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="56" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="28"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="107"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="43"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="43"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="39"/>
+      <c r="T11" s="94" t="s">
+        <v>55</v>
+      </c>
+      <c r="U11" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="V11" s="93" t="s">
+        <v>44</v>
+      </c>
+      <c r="W11" s="56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="107"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="43"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="39"/>
+      <c r="Q12" s="43"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="39"/>
+      <c r="T12" s="94"/>
+      <c r="U12" s="54"/>
+      <c r="V12" s="93"/>
+      <c r="W12" s="56" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="28"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="107"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="43"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="39"/>
+      <c r="Q13" s="43"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="39"/>
+      <c r="T13" s="28"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="39"/>
+      <c r="W13" s="56" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="28"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="107"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="43"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="28"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="56" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="107"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="43"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="39"/>
+      <c r="Q15" s="43"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="39"/>
+      <c r="T15" s="43"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="39"/>
+      <c r="W15" s="56" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="28"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="107"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="6"/>
+      <c r="K16" s="28"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="43"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="43"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="39"/>
+      <c r="T16" s="43"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="39"/>
+      <c r="W16" s="56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="28"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="107"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="6"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="39"/>
+      <c r="Q17" s="43"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="39"/>
+      <c r="T17" s="43"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="39"/>
+      <c r="W17" s="56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="28"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="107"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="6"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="39"/>
+      <c r="Q18" s="43"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="39"/>
+      <c r="T18" s="43"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="39"/>
+      <c r="W18" s="56" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="28"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="107"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="106"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="6"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="39"/>
+      <c r="Q19" s="43"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="39"/>
+      <c r="T19" s="43"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="39"/>
+      <c r="W19" s="56" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="106"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="106"/>
+      <c r="I20" s="6"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="39"/>
+      <c r="Q20" s="43"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="39"/>
+      <c r="T20" s="43"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="39"/>
+      <c r="W20" s="56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="28"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="107"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="106"/>
+      <c r="I21" s="6"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="39"/>
+      <c r="Q21" s="1"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="39"/>
+      <c r="T21" s="28"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="39"/>
+      <c r="W21" s="56" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="28"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="107"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="106"/>
+      <c r="I22" s="6"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="1"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="28"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="39"/>
+      <c r="W22" s="56" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="77"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="108"/>
+      <c r="E23" s="135" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" s="92"/>
+      <c r="G23" s="91"/>
+      <c r="H23" s="112"/>
+      <c r="I23" s="89"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="123"/>
+      <c r="L23" s="96"/>
+      <c r="M23" s="134" t="s">
+        <v>49</v>
+      </c>
+      <c r="N23" s="43"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="39"/>
+      <c r="Q23" s="1"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="39"/>
+      <c r="T23" s="130"/>
+      <c r="U23" s="128"/>
+      <c r="V23" s="131"/>
+      <c r="W23" s="56" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="90" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="108" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" s="135"/>
+      <c r="F24" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="G24" s="91" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="J24" s="90" t="s">
+        <v>53</v>
+      </c>
+      <c r="K24" s="123" t="s">
+        <v>2</v>
+      </c>
+      <c r="L24" s="96" t="s">
+        <v>48</v>
+      </c>
+      <c r="M24" s="134"/>
+      <c r="N24" s="43"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="1"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="39"/>
+      <c r="T24" s="130" t="s">
+        <v>48</v>
+      </c>
+      <c r="U24" s="128" t="s">
+        <v>46</v>
+      </c>
+      <c r="V24" s="132" t="s">
+        <v>49</v>
+      </c>
+      <c r="W24" s="56" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="77"/>
+      <c r="C25" s="90"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="127"/>
+      <c r="G25" s="91"/>
+      <c r="H25" s="112"/>
+      <c r="I25" s="89"/>
+      <c r="J25" s="90"/>
+      <c r="K25" s="123"/>
+      <c r="L25" s="96"/>
+      <c r="M25" s="134"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="39"/>
+      <c r="Q25" s="1"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="130"/>
+      <c r="U25" s="128"/>
+      <c r="V25" s="131"/>
+      <c r="W25" s="56" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="109"/>
+      <c r="E26" s="118"/>
+      <c r="F26" s="119"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="113"/>
+      <c r="I26" s="87"/>
+      <c r="J26" s="122"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="97"/>
+      <c r="M26" s="98"/>
+      <c r="N26" s="43"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="1"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="39"/>
+      <c r="T26" s="133"/>
+      <c r="U26" s="89"/>
+      <c r="V26" s="85"/>
+      <c r="W26" s="56" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="79" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="80"/>
+      <c r="D27" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="120" t="s">
+        <v>52</v>
+      </c>
+      <c r="G27" s="88" t="s">
+        <v>45</v>
+      </c>
+      <c r="H27" s="113" t="s">
+        <v>1</v>
+      </c>
+      <c r="I27" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="J27" s="122" t="s">
+        <v>45</v>
+      </c>
+      <c r="K27" s="79" t="s">
+        <v>56</v>
+      </c>
+      <c r="L27" s="97"/>
+      <c r="M27" s="98" t="s">
+        <v>52</v>
+      </c>
+      <c r="N27" s="43"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="39"/>
+      <c r="Q27" s="1"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="39"/>
+      <c r="T27" s="133" t="s">
+        <v>45</v>
+      </c>
+      <c r="U27" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="V27" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="W27" s="56" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="79"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="109"/>
+      <c r="E28" s="118"/>
+      <c r="F28" s="121"/>
+      <c r="G28" s="88"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="122"/>
+      <c r="K28" s="79" t="s">
+        <v>51</v>
+      </c>
+      <c r="L28" s="97"/>
+      <c r="M28" s="98"/>
+      <c r="N28" s="43"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="39"/>
+      <c r="Q28" s="1"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="39"/>
+      <c r="T28" s="133"/>
+      <c r="U28" s="89"/>
+      <c r="V28" s="85"/>
+      <c r="W28" s="56" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="81"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="79"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="114"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="110"/>
+      <c r="K29" s="102"/>
+      <c r="L29" s="124"/>
+      <c r="M29" s="99"/>
+      <c r="N29" s="47"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="1"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="28"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="56" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="83"/>
+      <c r="D30" s="110" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" s="79" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="80"/>
+      <c r="G30" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="83"/>
+      <c r="J30" s="110" t="s">
+        <v>63</v>
+      </c>
+      <c r="K30" s="100" t="s">
+        <v>63</v>
+      </c>
+      <c r="L30" s="124"/>
+      <c r="M30" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="47"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="39"/>
+      <c r="Q30" s="43"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="39"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="39"/>
+      <c r="W30" s="56" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="15" thickBot="1">
+      <c r="A31" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="84"/>
+      <c r="D31" s="111" t="s">
+        <v>51</v>
+      </c>
+      <c r="E31" s="116"/>
+      <c r="F31" s="117"/>
+      <c r="G31" s="86"/>
+      <c r="H31" s="115" t="s">
+        <v>64</v>
+      </c>
+      <c r="I31" s="83"/>
+      <c r="J31" s="111" t="s">
+        <v>51</v>
+      </c>
+      <c r="K31" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="L31" s="125"/>
+      <c r="M31" s="126" t="s">
+        <v>64</v>
+      </c>
+      <c r="N31" s="103"/>
+      <c r="O31" s="48"/>
+      <c r="P31" s="42"/>
+      <c r="Q31" s="45"/>
+      <c r="R31" s="48"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="45"/>
+      <c r="U31" s="48"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="57" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
+      <c r="H33" s="32"/>
+      <c r="I33" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="J33" s="32"/>
+    </row>
+    <row r="34" spans="1:17">
+      <c r="H34" s="32"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="32"/>
+    </row>
+    <row r="36" spans="1:17" ht="18.600000000000001" thickBot="1">
+      <c r="A36" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="J36" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
+    </row>
+    <row r="37" spans="1:17" ht="15" thickBot="1">
+      <c r="A37" s="34"/>
+      <c r="B37" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="293"/>
-[...1 lines deleted...]
-      <c r="E3" s="292" t="s">
+      <c r="D37" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="293"/>
-[...1 lines deleted...]
-      <c r="H3" s="292" t="s">
+      <c r="E37" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="293"/>
-[...1 lines deleted...]
-      <c r="K3" s="292" t="s">
+      <c r="F37" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="293"/>
-[...1 lines deleted...]
-      <c r="N3" s="293" t="s">
+      <c r="G37" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="O3" s="293"/>
-[...17 lines deleted...]
-      <c r="C4" s="15" t="s">
+      <c r="H37" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="J37" s="34"/>
+      <c r="K37" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="L37" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="M37" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="N37" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="O37" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="P37" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q37" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="A38" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="12"/>
+      <c r="J38" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="12"/>
+      <c r="O38" s="12"/>
+      <c r="P38" s="12"/>
+      <c r="Q38" s="12"/>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="A39" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="J39" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="13"/>
+      <c r="O39" s="13"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="13"/>
+    </row>
+    <row r="40" spans="1:17">
+      <c r="A40" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="J40" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="14"/>
+      <c r="O40" s="14"/>
+      <c r="P40" s="14"/>
+      <c r="Q40" s="14"/>
+    </row>
+    <row r="41" spans="1:17">
+      <c r="A41" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="14"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="14"/>
+      <c r="J41" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="K41" s="14"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="14"/>
+      <c r="O41" s="14"/>
+      <c r="P41" s="14"/>
+      <c r="Q41" s="14"/>
+    </row>
+    <row r="42" spans="1:17">
+      <c r="A42" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="14"/>
+      <c r="J42" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="14"/>
+      <c r="O42" s="14"/>
+      <c r="P42" s="14"/>
+      <c r="Q42" s="14"/>
+    </row>
+    <row r="43" spans="1:17">
+      <c r="A43" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="14"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="J43" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="14"/>
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="A44" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="74"/>
+      <c r="H44" s="14"/>
+      <c r="J44" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="14"/>
+      <c r="O44" s="14"/>
+      <c r="P44" s="14"/>
+      <c r="Q44" s="14"/>
+    </row>
+    <row r="45" spans="1:17">
+      <c r="A45" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="74"/>
+      <c r="H45" s="14"/>
+      <c r="J45" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="14"/>
+      <c r="O45" s="14"/>
+      <c r="P45" s="14"/>
+      <c r="Q45" s="14"/>
+    </row>
+    <row r="46" spans="1:17">
+      <c r="A46" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
+      <c r="J46" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="14"/>
+      <c r="O46" s="14"/>
+      <c r="P46" s="14"/>
+      <c r="Q46" s="14"/>
+    </row>
+    <row r="47" spans="1:17">
+      <c r="A47" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="J47" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="14"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+    </row>
+    <row r="48" spans="1:17">
+      <c r="A48" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="J48" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="14"/>
+      <c r="O48" s="14"/>
+      <c r="P48" s="14"/>
+      <c r="Q48" s="14"/>
+    </row>
+    <row r="49" spans="1:24">
+      <c r="A49" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="14"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="J49" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="14"/>
+      <c r="O49" s="14"/>
+      <c r="P49" s="14"/>
+      <c r="Q49" s="14"/>
+    </row>
+    <row r="50" spans="1:24">
+      <c r="A50" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B50" s="14"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="J50" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="K50" s="14"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="14"/>
+      <c r="N50" s="14"/>
+      <c r="O50" s="14"/>
+      <c r="P50" s="14"/>
+      <c r="Q50" s="14"/>
+    </row>
+    <row r="51" spans="1:24">
+      <c r="A51" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B51" s="14"/>
+      <c r="C51" s="14"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="14"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="14"/>
+      <c r="J51" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" s="14"/>
+      <c r="L51" s="14"/>
+      <c r="M51" s="14"/>
+      <c r="N51" s="14"/>
+      <c r="O51" s="14"/>
+      <c r="P51" s="14"/>
+      <c r="Q51" s="14"/>
+    </row>
+    <row r="52" spans="1:24">
+      <c r="A52" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="14"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="14"/>
+      <c r="F52" s="14"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="74"/>
+      <c r="J52" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="K52" s="14"/>
+      <c r="L52" s="14"/>
+      <c r="M52" s="14"/>
+      <c r="N52" s="14"/>
+      <c r="O52" s="14"/>
+      <c r="P52" s="14"/>
+      <c r="Q52" s="14"/>
+    </row>
+    <row r="53" spans="1:24">
+      <c r="A53" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B53" s="14"/>
+      <c r="C53" s="14"/>
+      <c r="D53" s="14"/>
+      <c r="E53" s="14"/>
+      <c r="F53" s="14"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="74"/>
+      <c r="J53" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="K53" s="14"/>
+      <c r="L53" s="14"/>
+      <c r="M53" s="14"/>
+      <c r="N53" s="14"/>
+      <c r="O53" s="14"/>
+      <c r="P53" s="14"/>
+      <c r="Q53" s="14"/>
+    </row>
+    <row r="54" spans="1:24">
+      <c r="A54" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="14"/>
+      <c r="J54" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="K54" s="14"/>
+      <c r="L54" s="14"/>
+      <c r="M54" s="14"/>
+      <c r="N54" s="14"/>
+      <c r="O54" s="14"/>
+      <c r="P54" s="14"/>
+      <c r="Q54" s="14"/>
+    </row>
+    <row r="55" spans="1:24">
+      <c r="A55" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="74"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="14"/>
+      <c r="J55" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="K55" s="14"/>
+      <c r="L55" s="14"/>
+      <c r="M55" s="14"/>
+      <c r="N55" s="58"/>
+      <c r="O55" s="14"/>
+      <c r="P55" s="14"/>
+      <c r="Q55" s="14"/>
+    </row>
+    <row r="56" spans="1:24">
+      <c r="A56" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="74"/>
+      <c r="F56" s="74"/>
+      <c r="G56" s="74"/>
+      <c r="H56" s="14"/>
+      <c r="J56" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="K56" s="14"/>
+      <c r="L56" s="14"/>
+      <c r="M56" s="74"/>
+      <c r="N56" s="58"/>
+      <c r="O56" s="14"/>
+      <c r="P56" s="14"/>
+      <c r="Q56" s="14"/>
+      <c r="S56" s="76" t="s">
+        <v>62</v>
+      </c>
+      <c r="T56" s="76"/>
+      <c r="U56" s="76"/>
+      <c r="V56" s="76"/>
+      <c r="W56" s="76"/>
+      <c r="X56" s="76"/>
+    </row>
+    <row r="57" spans="1:24">
+      <c r="A57" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" s="14"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="74"/>
+      <c r="G57" s="74"/>
+      <c r="H57" s="14"/>
+      <c r="J57" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="K57" s="14"/>
+      <c r="L57" s="14"/>
+      <c r="M57" s="74"/>
+      <c r="N57" s="58"/>
+      <c r="O57" s="14"/>
+      <c r="P57" s="14"/>
+      <c r="Q57" s="14"/>
+    </row>
+    <row r="58" spans="1:24">
+      <c r="A58" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" s="14"/>
+      <c r="C58" s="14"/>
+      <c r="D58" s="14"/>
+      <c r="E58" s="14"/>
+      <c r="F58" s="14"/>
+      <c r="G58" s="74"/>
+      <c r="H58" s="14"/>
+      <c r="J58" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="K58" s="14"/>
+      <c r="L58" s="14"/>
+      <c r="M58" s="14"/>
+      <c r="N58" s="14"/>
+      <c r="O58" s="14"/>
+      <c r="P58" s="14"/>
+      <c r="Q58" s="14"/>
+    </row>
+    <row r="59" spans="1:24">
+      <c r="A59" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" s="14"/>
+      <c r="C59" s="14"/>
+      <c r="D59" s="14"/>
+      <c r="E59" s="14"/>
+      <c r="F59" s="14"/>
+      <c r="G59" s="74"/>
+      <c r="H59" s="14"/>
+      <c r="J59" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="K59" s="14"/>
+      <c r="L59" s="14"/>
+      <c r="M59" s="14"/>
+      <c r="N59" s="14"/>
+      <c r="O59" s="14"/>
+      <c r="P59" s="14"/>
+      <c r="Q59" s="14"/>
+    </row>
+    <row r="60" spans="1:24">
+      <c r="A60" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" s="14"/>
+      <c r="C60" s="75"/>
+      <c r="D60" s="14"/>
+      <c r="E60" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="F60" s="14"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="14"/>
+      <c r="J60" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="K60" s="14"/>
+      <c r="L60" s="14"/>
+      <c r="M60" s="14"/>
+      <c r="N60" s="14"/>
+      <c r="O60" s="14"/>
+      <c r="P60" s="14"/>
+      <c r="Q60" s="14"/>
+    </row>
+    <row r="61" spans="1:24">
+      <c r="A61" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B61" s="44"/>
+      <c r="C61" s="75"/>
+      <c r="D61" s="14"/>
+      <c r="E61" s="78"/>
+      <c r="F61" s="14"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="14"/>
+      <c r="J61" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="K61" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="L61" s="14"/>
+      <c r="M61" s="14"/>
+      <c r="N61" s="14"/>
+      <c r="O61" s="14"/>
+      <c r="P61" s="14"/>
+      <c r="Q61" s="14"/>
+    </row>
+    <row r="62" spans="1:24">
+      <c r="A62" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B62" s="75"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="14"/>
+      <c r="F62" s="14"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="14"/>
+      <c r="J62" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="K62" s="87"/>
+      <c r="L62" s="14"/>
+      <c r="M62" s="14"/>
+      <c r="N62" s="14"/>
+      <c r="O62" s="14"/>
+      <c r="P62" s="14"/>
+      <c r="Q62" s="14"/>
+    </row>
+    <row r="63" spans="1:24">
+      <c r="A63" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B63" s="75"/>
+      <c r="C63" s="14"/>
+      <c r="D63" s="14"/>
+      <c r="E63" s="14"/>
+      <c r="F63" s="14"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="14"/>
+      <c r="J63" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="K63" s="14"/>
+      <c r="L63" s="14"/>
+      <c r="M63" s="14"/>
+      <c r="N63" s="14"/>
+      <c r="O63" s="14"/>
+      <c r="P63" s="14"/>
+      <c r="Q63" s="14"/>
+    </row>
+    <row r="64" spans="1:24">
+      <c r="A64" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B64" s="15"/>
+      <c r="C64" s="15"/>
+      <c r="D64" s="15"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="15"/>
+      <c r="H64" s="15"/>
+      <c r="J64" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K64" s="15"/>
+      <c r="L64" s="15"/>
+      <c r="M64" s="15"/>
+      <c r="N64" s="15"/>
+      <c r="O64" s="15"/>
+      <c r="P64" s="15"/>
+      <c r="Q64" s="15"/>
+    </row>
+    <row r="67" spans="5:15">
+      <c r="E67" s="49"/>
+      <c r="F67" s="53"/>
+      <c r="G67" s="59"/>
+      <c r="H67" s="51"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="61"/>
+      <c r="K67" s="62"/>
+      <c r="L67" s="52"/>
+      <c r="M67" s="63"/>
+      <c r="N67" s="54"/>
+    </row>
+    <row r="68" spans="5:15">
+      <c r="E68" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="H68" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="I68" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J68" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="K68" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="L68" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="32" t="s">
+      <c r="M68" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="N68" s="54" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="69" spans="5:15">
+      <c r="E69" s="49"/>
+      <c r="F69" s="53"/>
+      <c r="G69" s="59"/>
+      <c r="H69" s="51"/>
+      <c r="I69" s="60"/>
+      <c r="J69" s="61"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="52"/>
+      <c r="M69" s="63"/>
+      <c r="N69" s="54"/>
+    </row>
+    <row r="70" spans="5:15">
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+      <c r="N70" s="33"/>
+      <c r="O70" s="33"/>
+    </row>
+    <row r="71" spans="5:15">
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+      <c r="N71" s="33"/>
+      <c r="O71" s="33"/>
+    </row>
+    <row r="72" spans="5:15">
+      <c r="E72" s="54"/>
+      <c r="F72" s="64"/>
+      <c r="G72" s="65"/>
+      <c r="H72" s="50"/>
+      <c r="I72" s="66"/>
+      <c r="J72" s="67"/>
+      <c r="K72" s="68"/>
+      <c r="L72" s="69"/>
+      <c r="M72" s="70"/>
+      <c r="N72" s="71"/>
+    </row>
+    <row r="73" spans="5:15">
+      <c r="E73" s="54"/>
+      <c r="F73" s="64" t="s">
+        <v>63</v>
+      </c>
+      <c r="G73" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="H73" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="E4" s="31" t="s">
-[...139 lines deleted...]
-      <c r="V7" s="80" t="s">
+      <c r="I73" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="J73" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="K73" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="L73" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="M73" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="N73" s="71" t="s">
         <v>60</v>
       </c>
-      <c r="W7" s="122" t="s">
-[...1483 lines deleted...]
-      <c r="Q64" s="23"/>
+    </row>
+    <row r="74" spans="5:15">
+      <c r="E74" s="54"/>
+      <c r="F74" s="64"/>
+      <c r="G74" s="65"/>
+      <c r="H74" s="72"/>
+      <c r="I74" s="66"/>
+      <c r="J74" s="67"/>
+      <c r="K74" s="68"/>
+      <c r="L74" s="69"/>
+      <c r="M74" s="70"/>
+      <c r="N74" s="73"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="9">
+    <mergeCell ref="M23:M25"/>
+    <mergeCell ref="E23:E25"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...3340 lines deleted...]
-  </sheetData>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Namngivna områden</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Våren Olympia, pjäshallen</vt:lpstr>
-      <vt:lpstr>Sommar Olympia</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'Sommar Olympia'!Utskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jeanette</dc:creator>
+  <dc:creator>Marcus Vennberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>