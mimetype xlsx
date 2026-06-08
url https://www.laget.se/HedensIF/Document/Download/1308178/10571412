--- v1 (2026-04-17)
+++ v2 (2026-06-08)
@@ -1,74 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Privat\HIF Marcus\2026\Träningstider\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{56E79CC3-B9D8-4F72-98B8-82B852DBCB49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-132" yWindow="-132" windowWidth="23256" windowHeight="13176"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Våren Olympia, pjäshallen" sheetId="3" r:id="rId1"/>
+    <sheet name="Sommar Olympia" sheetId="2" r:id="rId2"/>
+    <sheet name="Sommar Knottvallen" sheetId="4" r:id="rId3"/>
+    <sheet name="Sommar Olympia 5 mot 5" sheetId="5" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sommar Olympia'!$A$2:$O$33</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="78">
   <si>
     <t>P10</t>
   </si>
   <si>
     <t>P11/12</t>
   </si>
   <si>
     <t>P13/14</t>
   </si>
   <si>
     <t>P15</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Onsdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
@@ -140,189 +155,247 @@
   <si>
     <t>17:30-18:00</t>
   </si>
   <si>
     <t>18:00-18:30</t>
   </si>
   <si>
     <t>18:30-19:00</t>
   </si>
   <si>
     <t>19:00-19:30</t>
   </si>
   <si>
     <t>19:30-20:00</t>
   </si>
   <si>
     <t>20:00-20:30</t>
   </si>
   <si>
     <t>20:30-21:00</t>
   </si>
   <si>
     <t>21:00-21:30</t>
   </si>
   <si>
+    <t>Halvplan 1</t>
+  </si>
+  <si>
+    <t>Halvplan 2</t>
+  </si>
+  <si>
     <t>Olympia konstgräs</t>
   </si>
   <si>
+    <t>Olympia naturgräs</t>
+  </si>
+  <si>
     <t>Plan 1</t>
   </si>
   <si>
     <t>Plan 2</t>
   </si>
   <si>
     <t>Plan 3</t>
   </si>
   <si>
+    <t>Knottvallen plan 1 (liten 7 mot 7)</t>
+  </si>
+  <si>
+    <t>Knottvallen plan 2 (stor 7 mot 7)</t>
+  </si>
+  <si>
+    <t>Olympia 5 mot 5 plan 1</t>
+  </si>
+  <si>
+    <t>Olympia 5 mot 5 plan 2</t>
+  </si>
+  <si>
     <t>F15</t>
   </si>
   <si>
     <t>Pjäshallen</t>
   </si>
   <si>
     <t>P18</t>
   </si>
   <si>
     <t>F14</t>
   </si>
   <si>
     <t>F16</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>F17</t>
   </si>
   <si>
     <t>F18</t>
   </si>
   <si>
     <t>F19</t>
   </si>
   <si>
     <t>halvplan</t>
   </si>
   <si>
     <t>F13</t>
   </si>
   <si>
     <t>P16</t>
   </si>
   <si>
     <t>P17</t>
   </si>
   <si>
     <t>P19</t>
   </si>
   <si>
+    <t>7-manna?</t>
+  </si>
+  <si>
     <t>HIF Div 3</t>
   </si>
   <si>
     <t>lördag</t>
   </si>
   <si>
     <t>söndag</t>
   </si>
   <si>
     <t>Björknäs</t>
   </si>
   <si>
     <t>F20</t>
   </si>
   <si>
     <t>P20/21</t>
   </si>
   <si>
     <t>Finns även tid fredag efter 19:30 samt helg att tillgå (då helplan)</t>
   </si>
   <si>
     <t>F10/11/12</t>
   </si>
   <si>
     <t>Halvplan</t>
+  </si>
+  <si>
+    <t>from 4/5</t>
+  </si>
+  <si>
+    <t>Knottvallen plan 3 (stor 7 vs 7)</t>
+  </si>
+  <si>
+    <t>april</t>
+  </si>
+  <si>
+    <t>P20</t>
+  </si>
+  <si>
+    <t>P21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="hh:mm;@"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="25">
+  <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -418,87 +491,134 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="37">
+  <borders count="54">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -507,50 +627,63 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -694,100 +827,157 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -797,50 +987,74 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -853,460 +1067,762 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="20" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="21" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="21" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="48" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="49" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="22" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="20" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="21" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="18" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="23" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="26" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Bra" xfId="1" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1314,51 +1830,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1508,1909 +2024,5120 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:X74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView topLeftCell="A15" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="I37" sqref="I37"/>
+      <selection pane="topRight" activeCell="A71" sqref="A71"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.109375" customWidth="1"/>
     <col min="2" max="20" width="11.5546875" customWidth="1"/>
     <col min="21" max="21" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="18.600000000000001" thickBot="1">
-[...7 lines deleted...]
-      <c r="B3" s="139" t="s">
+    <row r="2" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="140"/>
+    </row>
+    <row r="3" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="23"/>
+      <c r="B3" s="216" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="140"/>
-[...1 lines deleted...]
-      <c r="E3" s="139" t="s">
+      <c r="C3" s="217"/>
+      <c r="D3" s="218"/>
+      <c r="E3" s="216" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="140"/>
-[...1 lines deleted...]
-      <c r="H3" s="139" t="s">
+      <c r="F3" s="217"/>
+      <c r="G3" s="218"/>
+      <c r="H3" s="216" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="140"/>
-[...1 lines deleted...]
-      <c r="K3" s="139" t="s">
+      <c r="I3" s="217"/>
+      <c r="J3" s="218"/>
+      <c r="K3" s="216" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="140"/>
-[...1 lines deleted...]
-      <c r="N3" s="140" t="s">
+      <c r="L3" s="217"/>
+      <c r="M3" s="218"/>
+      <c r="N3" s="217" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="140"/>
-[...1 lines deleted...]
-      <c r="Q3" s="136" t="s">
+      <c r="O3" s="217"/>
+      <c r="P3" s="218"/>
+      <c r="Q3" s="213" t="s">
+        <v>65</v>
+      </c>
+      <c r="R3" s="214"/>
+      <c r="S3" s="215"/>
+      <c r="T3" s="213" t="s">
+        <v>66</v>
+      </c>
+      <c r="U3" s="214"/>
+      <c r="V3" s="215"/>
+    </row>
+    <row r="4" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23"/>
+      <c r="B4" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="O4" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="R4" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="S4" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="T4" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="U4" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="V4" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="30"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="141"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="131"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="78"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="48"/>
+      <c r="Q5" s="78"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="78"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="93" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="32"/>
+      <c r="C6" s="11"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="79"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="79"/>
+      <c r="R6" s="11"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="93" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="34"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="127"/>
+      <c r="U7" s="129"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="127" t="s">
+        <v>60</v>
+      </c>
+      <c r="U8" s="129" t="s">
+        <v>61</v>
+      </c>
+      <c r="V8" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="W8" s="94" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="34"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="57"/>
+      <c r="M9" s="35"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="50"/>
+      <c r="Q9" s="69"/>
+      <c r="R9" s="12"/>
+      <c r="S9" s="50"/>
+      <c r="T9" s="127"/>
+      <c r="U9" s="129"/>
+      <c r="V9" s="85"/>
+      <c r="W9" s="94" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="36"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="57"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="57"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="50"/>
+      <c r="Q10" s="69"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="50"/>
+      <c r="T10" s="130"/>
+      <c r="U10" s="87"/>
+      <c r="V10" s="49"/>
+      <c r="W10" s="94" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="34"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="57"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="57"/>
+      <c r="M11" s="35"/>
+      <c r="N11" s="69"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="50"/>
+      <c r="Q11" s="69"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="50"/>
+      <c r="T11" s="130" t="s">
+        <v>62</v>
+      </c>
+      <c r="U11" s="87" t="s">
+        <v>69</v>
+      </c>
+      <c r="V11" s="49"/>
+      <c r="W11" s="94" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="34"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="57"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="57"/>
+      <c r="M12" s="35"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="50"/>
+      <c r="Q12" s="69"/>
+      <c r="R12" s="12"/>
+      <c r="S12" s="50"/>
+      <c r="T12" s="130"/>
+      <c r="U12" s="87"/>
+      <c r="V12" s="49"/>
+      <c r="W12" s="94" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="34"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="35"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="57"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="35"/>
+      <c r="N13" s="69"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="50"/>
+      <c r="Q13" s="69"/>
+      <c r="R13" s="12"/>
+      <c r="S13" s="50"/>
+      <c r="T13" s="34"/>
+      <c r="U13" s="12"/>
+      <c r="V13" s="50"/>
+      <c r="W13" s="94" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="34"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="35"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="57"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="57"/>
+      <c r="M14" s="35"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="50"/>
+      <c r="Q14" s="69"/>
+      <c r="R14" s="12"/>
+      <c r="S14" s="50"/>
+      <c r="T14" s="34"/>
+      <c r="U14" s="12"/>
+      <c r="V14" s="50"/>
+      <c r="W14" s="94" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="35"/>
+      <c r="N15" s="69"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="50"/>
+      <c r="Q15" s="69"/>
+      <c r="R15" s="12"/>
+      <c r="S15" s="50"/>
+      <c r="T15" s="69"/>
+      <c r="U15" s="12"/>
+      <c r="V15" s="50"/>
+      <c r="W15" s="94" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="34"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="12"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="35"/>
+      <c r="N16" s="69"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="50"/>
+      <c r="Q16" s="69"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="50"/>
+      <c r="T16" s="69"/>
+      <c r="U16" s="12"/>
+      <c r="V16" s="50"/>
+      <c r="W16" s="94" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="34"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="12"/>
+      <c r="K17" s="34"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="35"/>
+      <c r="N17" s="69"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="50"/>
+      <c r="Q17" s="69"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="50"/>
+      <c r="T17" s="69"/>
+      <c r="U17" s="12"/>
+      <c r="V17" s="50"/>
+      <c r="W17" s="94" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="34"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="12"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="57"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="69"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="50"/>
+      <c r="Q18" s="69"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="50"/>
+      <c r="T18" s="69"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="50"/>
+      <c r="W18" s="94" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="34"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="34"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="12"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="57"/>
+      <c r="M19" s="35"/>
+      <c r="N19" s="69"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="50"/>
+      <c r="Q19" s="69"/>
+      <c r="R19" s="12"/>
+      <c r="S19" s="50"/>
+      <c r="T19" s="69"/>
+      <c r="U19" s="12"/>
+      <c r="V19" s="50"/>
+      <c r="W19" s="94" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="34"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="34"/>
+      <c r="G20" s="35"/>
+      <c r="I20" s="12"/>
+      <c r="K20" s="34"/>
+      <c r="L20" s="57"/>
+      <c r="M20" s="35"/>
+      <c r="N20" s="69"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="50"/>
+      <c r="Q20" s="69"/>
+      <c r="R20" s="12"/>
+      <c r="S20" s="50"/>
+      <c r="T20" s="69"/>
+      <c r="U20" s="12"/>
+      <c r="V20" s="50"/>
+      <c r="W20" s="94" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="34"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="35"/>
+      <c r="I21" s="12"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="12"/>
+      <c r="P21" s="50"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="12"/>
+      <c r="S21" s="50"/>
+      <c r="T21" s="34"/>
+      <c r="U21" s="12"/>
+      <c r="V21" s="50"/>
+      <c r="W21" s="94" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="34"/>
+      <c r="G22" s="35"/>
+      <c r="I22" s="12"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="35"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="2"/>
+      <c r="R22" s="12"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="34"/>
+      <c r="U22" s="12"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="94" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="115"/>
+      <c r="C23" s="127"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="212" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" s="129"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="143"/>
+      <c r="I23" s="126"/>
+      <c r="J23" s="127"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="132"/>
+      <c r="M23" s="211" t="s">
+        <v>56</v>
+      </c>
+      <c r="N23" s="69"/>
+      <c r="O23" s="12"/>
+      <c r="P23" s="50"/>
+      <c r="Q23" s="2"/>
+      <c r="R23" s="12"/>
+      <c r="S23" s="50"/>
+      <c r="T23" s="159"/>
+      <c r="U23" s="158"/>
+      <c r="V23" s="160"/>
+      <c r="W23" s="94" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A24" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="115" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="127" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" s="212"/>
+      <c r="F24" s="129" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" s="128" t="s">
+        <v>53</v>
+      </c>
+      <c r="H24" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="126" t="s">
+        <v>49</v>
+      </c>
+      <c r="J24" s="127" t="s">
+        <v>60</v>
+      </c>
+      <c r="K24" s="153" t="s">
+        <v>2</v>
+      </c>
+      <c r="L24" s="132" t="s">
+        <v>55</v>
+      </c>
+      <c r="M24" s="211"/>
+      <c r="N24" s="69"/>
+      <c r="O24" s="12"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="12"/>
+      <c r="S24" s="50"/>
+      <c r="T24" s="159" t="s">
+        <v>55</v>
+      </c>
+      <c r="U24" s="158" t="s">
+        <v>53</v>
+      </c>
+      <c r="V24" s="161" t="s">
+        <v>56</v>
+      </c>
+      <c r="W24" s="94" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="115"/>
+      <c r="C25" s="127"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="212"/>
+      <c r="F25" s="157"/>
+      <c r="G25" s="128"/>
+      <c r="H25" s="143"/>
+      <c r="I25" s="126"/>
+      <c r="J25" s="127"/>
+      <c r="K25" s="153"/>
+      <c r="L25" s="132"/>
+      <c r="M25" s="211"/>
+      <c r="N25" s="69"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="50"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="12"/>
+      <c r="S25" s="50"/>
+      <c r="T25" s="159"/>
+      <c r="U25" s="158"/>
+      <c r="V25" s="160"/>
+      <c r="W25" s="94" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A26" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="116"/>
+      <c r="C26" s="117"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="149"/>
+      <c r="F26" s="150"/>
+      <c r="G26" s="125"/>
+      <c r="H26" s="144"/>
+      <c r="I26" s="124"/>
+      <c r="J26" s="83"/>
+      <c r="K26" s="116"/>
+      <c r="L26" s="133"/>
+      <c r="M26" s="134"/>
+      <c r="N26" s="69"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="50"/>
+      <c r="Q26" s="2"/>
+      <c r="R26" s="12"/>
+      <c r="S26" s="50"/>
+      <c r="T26" s="162"/>
+      <c r="U26" s="126"/>
+      <c r="V26" s="122"/>
+      <c r="W26" s="94" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="116" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="117"/>
+      <c r="D27" s="103" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" s="149" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="151" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="125" t="s">
+        <v>52</v>
+      </c>
+      <c r="H27" s="144" t="s">
+        <v>1</v>
+      </c>
+      <c r="I27" s="124" t="s">
+        <v>2</v>
+      </c>
+      <c r="J27" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="K27" s="116" t="s">
+        <v>64</v>
+      </c>
+      <c r="L27" s="133"/>
+      <c r="M27" s="134" t="s">
+        <v>59</v>
+      </c>
+      <c r="N27" s="69"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="50"/>
+      <c r="Q27" s="2"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="50"/>
+      <c r="T27" s="162" t="s">
+        <v>52</v>
+      </c>
+      <c r="U27" s="126" t="s">
+        <v>49</v>
+      </c>
+      <c r="V27" s="122" t="s">
+        <v>1</v>
+      </c>
+      <c r="W27" s="94" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A28" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="116"/>
+      <c r="C28" s="117"/>
+      <c r="D28" s="103"/>
+      <c r="E28" s="149"/>
+      <c r="F28" s="152"/>
+      <c r="G28" s="125"/>
+      <c r="H28" s="144"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="83"/>
+      <c r="K28" s="116" t="s">
+        <v>58</v>
+      </c>
+      <c r="L28" s="133"/>
+      <c r="M28" s="134" t="s">
+        <v>58</v>
+      </c>
+      <c r="N28" s="69"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="2"/>
+      <c r="R28" s="12"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="162"/>
+      <c r="U28" s="126"/>
+      <c r="V28" s="122"/>
+      <c r="W28" s="94" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A29" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="118"/>
+      <c r="C29" s="120"/>
+      <c r="D29" s="102"/>
+      <c r="E29" s="116"/>
+      <c r="F29" s="117"/>
+      <c r="G29" s="122"/>
+      <c r="H29" s="145"/>
+      <c r="I29" s="120"/>
+      <c r="J29" s="102"/>
+      <c r="K29" s="138"/>
+      <c r="L29" s="154"/>
+      <c r="M29" s="135"/>
+      <c r="N29" s="79"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="50"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="12"/>
+      <c r="S29" s="50"/>
+      <c r="T29" s="34"/>
+      <c r="U29" s="12"/>
+      <c r="V29" s="50"/>
+      <c r="W29" s="94" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="120"/>
+      <c r="D30" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" s="116" t="s">
+        <v>64</v>
+      </c>
+      <c r="F30" s="117"/>
+      <c r="G30" s="122" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="145" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="120"/>
+      <c r="J30" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="K30" s="136" t="s">
+        <v>71</v>
+      </c>
+      <c r="L30" s="154"/>
+      <c r="M30" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="79"/>
+      <c r="O30" s="12"/>
+      <c r="P30" s="50"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="12"/>
+      <c r="S30" s="50"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="12"/>
+      <c r="V30" s="50"/>
+      <c r="W30" s="94" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="119" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="121"/>
+      <c r="D31" s="142" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="147"/>
+      <c r="F31" s="148"/>
+      <c r="G31" s="123"/>
+      <c r="H31" s="146" t="s">
+        <v>72</v>
+      </c>
+      <c r="I31" s="120"/>
+      <c r="J31" s="142" t="s">
+        <v>58</v>
+      </c>
+      <c r="K31" s="137" t="s">
+        <v>72</v>
+      </c>
+      <c r="L31" s="155"/>
+      <c r="M31" s="156" t="s">
+        <v>72</v>
+      </c>
+      <c r="N31" s="139"/>
+      <c r="O31" s="81"/>
+      <c r="P31" s="61"/>
+      <c r="Q31" s="73"/>
+      <c r="R31" s="81"/>
+      <c r="S31" s="61"/>
+      <c r="T31" s="73"/>
+      <c r="U31" s="81"/>
+      <c r="V31" s="61"/>
+      <c r="W31" s="95" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="H33" s="40"/>
+      <c r="I33" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="J33" s="40"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="H34" s="40"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="40"/>
+    </row>
+    <row r="36" spans="1:17" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="J36" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+    </row>
+    <row r="37" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="45"/>
+      <c r="B37" s="163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="164" t="s">
+        <v>6</v>
+      </c>
+      <c r="E37" s="164" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" s="164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="165" t="s">
+        <v>10</v>
+      </c>
+      <c r="J37" s="45"/>
+      <c r="K37" s="163" t="s">
+        <v>4</v>
+      </c>
+      <c r="L37" s="164" t="s">
+        <v>5</v>
+      </c>
+      <c r="M37" s="164" t="s">
+        <v>6</v>
+      </c>
+      <c r="N37" s="164" t="s">
+        <v>7</v>
+      </c>
+      <c r="O37" s="164" t="s">
+        <v>8</v>
+      </c>
+      <c r="P37" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q37" s="165" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A38" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="166"/>
+      <c r="E38" s="167"/>
+      <c r="F38" s="168"/>
+      <c r="G38" s="166"/>
+      <c r="H38" s="167"/>
+      <c r="J38" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="K38" s="19"/>
+      <c r="L38" s="166"/>
+      <c r="M38" s="167"/>
+      <c r="N38" s="168"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A39" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="166"/>
+      <c r="E39" s="167"/>
+      <c r="F39" s="168"/>
+      <c r="G39" s="166"/>
+      <c r="H39" s="167"/>
+      <c r="J39" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="19"/>
+      <c r="L39" s="166"/>
+      <c r="M39" s="167"/>
+      <c r="N39" s="168"/>
+      <c r="O39" s="19"/>
+      <c r="P39" s="19"/>
+      <c r="Q39" s="19"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A40" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="72"/>
+      <c r="E40" s="169"/>
+      <c r="F40" s="96"/>
+      <c r="G40" s="72"/>
+      <c r="H40" s="169"/>
+      <c r="J40" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="20"/>
+      <c r="L40" s="72"/>
+      <c r="M40" s="169"/>
+      <c r="N40" s="96"/>
+      <c r="O40" s="20"/>
+      <c r="P40" s="20"/>
+      <c r="Q40" s="20"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A41" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="72"/>
+      <c r="E41" s="169"/>
+      <c r="F41" s="96"/>
+      <c r="G41" s="72"/>
+      <c r="H41" s="169"/>
+      <c r="J41" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="K41" s="20"/>
+      <c r="L41" s="72"/>
+      <c r="M41" s="169"/>
+      <c r="N41" s="96"/>
+      <c r="O41" s="20"/>
+      <c r="P41" s="20"/>
+      <c r="Q41" s="20"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A42" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="72"/>
+      <c r="E42" s="169"/>
+      <c r="F42" s="96"/>
+      <c r="G42" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="H42" s="72"/>
+      <c r="J42" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="20"/>
+      <c r="L42" s="72"/>
+      <c r="M42" s="169"/>
+      <c r="N42" s="96"/>
+      <c r="O42" s="20"/>
+      <c r="P42" s="20"/>
+      <c r="Q42" s="20"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A43" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="72"/>
+      <c r="E43" s="169"/>
+      <c r="F43" s="96"/>
+      <c r="G43" s="99" t="s">
+        <v>75</v>
+      </c>
+      <c r="H43" s="72"/>
+      <c r="J43" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K43" s="20"/>
+      <c r="L43" s="72"/>
+      <c r="M43" s="169"/>
+      <c r="N43" s="96"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A44" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="72"/>
+      <c r="E44" s="169"/>
+      <c r="F44" s="96"/>
+      <c r="G44" s="72"/>
+      <c r="H44" s="72"/>
+      <c r="J44" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="20"/>
+      <c r="L44" s="72"/>
+      <c r="M44" s="169"/>
+      <c r="N44" s="96"/>
+      <c r="O44" s="20"/>
+      <c r="P44" s="20"/>
+      <c r="Q44" s="20"/>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A45" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B45" s="20"/>
+      <c r="C45" s="20"/>
+      <c r="D45" s="72"/>
+      <c r="E45" s="169"/>
+      <c r="F45" s="96"/>
+      <c r="G45" s="72"/>
+      <c r="H45" s="72"/>
+      <c r="J45" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="20"/>
+      <c r="L45" s="72"/>
+      <c r="M45" s="169"/>
+      <c r="N45" s="96"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A46" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="72"/>
+      <c r="E46" s="169"/>
+      <c r="F46" s="96"/>
+      <c r="G46" s="72"/>
+      <c r="H46" s="72"/>
+      <c r="J46" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="20"/>
+      <c r="L46" s="72"/>
+      <c r="M46" s="169"/>
+      <c r="N46" s="96"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A47" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="72"/>
+      <c r="E47" s="169"/>
+      <c r="F47" s="96"/>
+      <c r="G47" s="72"/>
+      <c r="H47" s="72"/>
+      <c r="J47" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="K47" s="20"/>
+      <c r="L47" s="72"/>
+      <c r="M47" s="169"/>
+      <c r="N47" s="96"/>
+      <c r="O47" s="20"/>
+      <c r="P47" s="20"/>
+      <c r="Q47" s="20"/>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A48" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" s="20"/>
+      <c r="C48" s="20"/>
+      <c r="D48" s="72"/>
+      <c r="E48" s="169"/>
+      <c r="F48" s="96"/>
+      <c r="G48" s="72"/>
+      <c r="H48" s="72"/>
+      <c r="J48" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" s="20"/>
+      <c r="L48" s="72"/>
+      <c r="M48" s="169"/>
+      <c r="N48" s="96"/>
+      <c r="O48" s="20"/>
+      <c r="P48" s="20"/>
+      <c r="Q48" s="20"/>
+    </row>
+    <row r="49" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A49" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="20"/>
+      <c r="C49" s="20"/>
+      <c r="D49" s="72"/>
+      <c r="E49" s="169"/>
+      <c r="F49" s="96"/>
+      <c r="G49" s="72"/>
+      <c r="H49" s="72"/>
+      <c r="J49" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="K49" s="20"/>
+      <c r="L49" s="72"/>
+      <c r="M49" s="169"/>
+      <c r="N49" s="96"/>
+      <c r="O49" s="20"/>
+      <c r="P49" s="20"/>
+      <c r="Q49" s="20"/>
+    </row>
+    <row r="50" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A50" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="72"/>
+      <c r="E50" s="169"/>
+      <c r="F50" s="96"/>
+      <c r="G50" s="72"/>
+      <c r="H50" s="72"/>
+      <c r="J50" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="K50" s="20"/>
+      <c r="L50" s="72"/>
+      <c r="M50" s="169"/>
+      <c r="N50" s="96"/>
+      <c r="O50" s="20"/>
+      <c r="P50" s="20"/>
+      <c r="Q50" s="20"/>
+    </row>
+    <row r="51" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A51" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="72"/>
+      <c r="E51" s="169"/>
+      <c r="F51" s="96"/>
+      <c r="G51" s="72"/>
+      <c r="H51" s="72"/>
+      <c r="J51" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" s="20"/>
+      <c r="L51" s="72"/>
+      <c r="M51" s="169"/>
+      <c r="N51" s="96"/>
+      <c r="O51" s="20"/>
+      <c r="P51" s="20"/>
+      <c r="Q51" s="20"/>
+    </row>
+    <row r="52" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A52" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="72"/>
+      <c r="E52" s="169"/>
+      <c r="F52" s="96"/>
+      <c r="G52" s="72"/>
+      <c r="H52" s="72"/>
+      <c r="J52" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="K52" s="20"/>
+      <c r="L52" s="72"/>
+      <c r="M52" s="169"/>
+      <c r="N52" s="96"/>
+      <c r="O52" s="20"/>
+      <c r="P52" s="20"/>
+      <c r="Q52" s="20"/>
+    </row>
+    <row r="53" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A53" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="72"/>
+      <c r="E53" s="169"/>
+      <c r="F53" s="96"/>
+      <c r="G53" s="72"/>
+      <c r="H53" s="72"/>
+      <c r="J53" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="K53" s="20"/>
+      <c r="L53" s="72"/>
+      <c r="M53" s="169"/>
+      <c r="N53" s="96"/>
+      <c r="O53" s="20"/>
+      <c r="P53" s="20"/>
+      <c r="Q53" s="20"/>
+    </row>
+    <row r="54" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A54" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="20"/>
+      <c r="C54" s="20"/>
+      <c r="D54" s="72"/>
+      <c r="E54" s="169"/>
+      <c r="F54" s="96"/>
+      <c r="G54" s="72"/>
+      <c r="H54" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="J54" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="K54" s="20"/>
+      <c r="L54" s="72"/>
+      <c r="M54" s="169"/>
+      <c r="N54" s="96"/>
+      <c r="O54" s="20"/>
+      <c r="P54" s="20"/>
+      <c r="Q54" s="20"/>
+    </row>
+    <row r="55" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A55" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="B55" s="20"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="72"/>
+      <c r="E55" s="169"/>
+      <c r="F55" s="96"/>
+      <c r="G55" s="72"/>
+      <c r="H55" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="J55" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="K55" s="20"/>
+      <c r="L55" s="72"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="96"/>
+      <c r="O55" s="20"/>
+      <c r="P55" s="20"/>
+      <c r="Q55" s="20"/>
+    </row>
+    <row r="56" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A56" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="B56" s="20"/>
+      <c r="C56" s="20"/>
+      <c r="D56" s="72"/>
+      <c r="E56" s="170" t="s">
         <v>57</v>
       </c>
-      <c r="R3" s="137"/>
-[...182 lines deleted...]
-      <c r="T8" s="129" t="s">
+      <c r="F56" s="100" t="s">
+        <v>61</v>
+      </c>
+      <c r="G56" s="72"/>
+      <c r="H56" s="169"/>
+      <c r="J56" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="K56" s="20"/>
+      <c r="L56" s="72"/>
+      <c r="M56" s="169"/>
+      <c r="N56" s="96"/>
+      <c r="O56" s="20"/>
+      <c r="P56" s="20"/>
+      <c r="Q56" s="20"/>
+      <c r="S56" s="114" t="s">
+        <v>70</v>
+      </c>
+      <c r="T56" s="114"/>
+      <c r="U56" s="114"/>
+      <c r="V56" s="114"/>
+      <c r="W56" s="114"/>
+      <c r="X56" s="114"/>
+    </row>
+    <row r="57" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A57" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" s="20"/>
+      <c r="C57" s="20"/>
+      <c r="D57" s="72"/>
+      <c r="E57" s="170"/>
+      <c r="F57" s="100"/>
+      <c r="G57" s="72"/>
+      <c r="H57" s="169"/>
+      <c r="J57" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="K57" s="20"/>
+      <c r="L57" s="72"/>
+      <c r="M57" s="169"/>
+      <c r="N57" s="96"/>
+      <c r="O57" s="20"/>
+      <c r="P57" s="20"/>
+      <c r="Q57" s="20"/>
+    </row>
+    <row r="58" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A58" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" s="109" t="s">
+        <v>68</v>
+      </c>
+      <c r="C58" s="96"/>
+      <c r="D58" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="E58" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58" s="72"/>
+      <c r="G58" s="72"/>
+      <c r="H58" s="169"/>
+      <c r="J58" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="K58" s="20"/>
+      <c r="L58" s="72"/>
+      <c r="M58" s="169"/>
+      <c r="N58" s="96"/>
+      <c r="O58" s="20"/>
+      <c r="P58" s="20"/>
+      <c r="Q58" s="20"/>
+    </row>
+    <row r="59" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A59" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" s="109" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="96"/>
+      <c r="D59" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="E59" s="85"/>
+      <c r="F59" s="72"/>
+      <c r="G59" s="72"/>
+      <c r="H59" s="169"/>
+      <c r="J59" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="K59" s="20"/>
+      <c r="L59" s="72"/>
+      <c r="M59" s="169"/>
+      <c r="N59" s="96"/>
+      <c r="O59" s="20"/>
+      <c r="P59" s="20"/>
+      <c r="Q59" s="20"/>
+    </row>
+    <row r="60" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A60" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" s="20"/>
+      <c r="C60" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60" s="72"/>
+      <c r="E60" s="171" t="s">
+        <v>3</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
+      <c r="H60" s="169"/>
+      <c r="J60" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="K60" s="20"/>
+      <c r="L60" s="72"/>
+      <c r="M60" s="169"/>
+      <c r="N60" s="96"/>
+      <c r="O60" s="20"/>
+      <c r="P60" s="20"/>
+      <c r="Q60" s="20"/>
+    </row>
+    <row r="61" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A61" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B61" s="72"/>
+      <c r="C61" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="72"/>
+      <c r="E61" s="171"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="72"/>
+      <c r="H61" s="169"/>
+      <c r="J61" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="K61" s="124" t="s">
+        <v>2</v>
+      </c>
+      <c r="L61" s="72"/>
+      <c r="M61" s="169"/>
+      <c r="N61" s="96"/>
+      <c r="O61" s="20"/>
+      <c r="P61" s="20"/>
+      <c r="Q61" s="20"/>
+    </row>
+    <row r="62" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A62" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B62" s="20"/>
+      <c r="C62" s="20"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="169"/>
+      <c r="F62" s="72"/>
+      <c r="G62" s="72"/>
+      <c r="H62" s="169"/>
+      <c r="J62" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="K62" s="124"/>
+      <c r="L62" s="72"/>
+      <c r="M62" s="169"/>
+      <c r="N62" s="96"/>
+      <c r="O62" s="20"/>
+      <c r="P62" s="20"/>
+      <c r="Q62" s="20"/>
+    </row>
+    <row r="63" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A63" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B63" s="72"/>
+      <c r="C63" s="72"/>
+      <c r="D63" s="72"/>
+      <c r="E63" s="169"/>
+      <c r="F63" s="72"/>
+      <c r="G63" s="72"/>
+      <c r="H63" s="169"/>
+      <c r="J63" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="K63" s="20"/>
+      <c r="L63" s="72"/>
+      <c r="M63" s="169"/>
+      <c r="N63" s="96"/>
+      <c r="O63" s="20"/>
+      <c r="P63" s="20"/>
+      <c r="Q63" s="20"/>
+    </row>
+    <row r="64" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A64" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B64" s="21"/>
+      <c r="C64" s="21"/>
+      <c r="D64" s="172"/>
+      <c r="E64" s="173"/>
+      <c r="F64" s="174"/>
+      <c r="G64" s="172"/>
+      <c r="H64" s="173"/>
+      <c r="J64" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="K64" s="21"/>
+      <c r="L64" s="172"/>
+      <c r="M64" s="173"/>
+      <c r="N64" s="174"/>
+      <c r="O64" s="21"/>
+      <c r="P64" s="21"/>
+      <c r="Q64" s="21"/>
+    </row>
+    <row r="67" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="E67" s="82"/>
+      <c r="F67" s="86"/>
+      <c r="G67" s="97"/>
+      <c r="H67" s="84"/>
+      <c r="I67" s="98"/>
+      <c r="J67" s="99"/>
+      <c r="K67" s="100"/>
+      <c r="L67" s="85"/>
+      <c r="M67" s="101"/>
+      <c r="N67" s="87"/>
+    </row>
+    <row r="68" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="E68" s="82" t="s">
+        <v>64</v>
+      </c>
+      <c r="F68" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="H68" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="I68" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J68" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="K68" s="100" t="s">
+        <v>61</v>
+      </c>
+      <c r="L68" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="M68" s="101" t="s">
+        <v>62</v>
+      </c>
+      <c r="N68" s="87" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="69" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="E69" s="82"/>
+      <c r="F69" s="86"/>
+      <c r="G69" s="97"/>
+      <c r="H69" s="84"/>
+      <c r="I69" s="98"/>
+      <c r="J69" s="99"/>
+      <c r="K69" s="100"/>
+      <c r="L69" s="85"/>
+      <c r="M69" s="101"/>
+      <c r="N69" s="87"/>
+    </row>
+    <row r="70" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="E70" s="2"/>
+      <c r="F70" s="2"/>
+      <c r="G70" s="2"/>
+      <c r="H70" s="2"/>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+      <c r="L70" s="2"/>
+      <c r="M70" s="2"/>
+      <c r="N70" s="41"/>
+      <c r="O70" s="41"/>
+    </row>
+    <row r="71" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="E71" s="2"/>
+      <c r="F71" s="2"/>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="M71" s="2"/>
+      <c r="N71" s="41"/>
+      <c r="O71" s="41"/>
+    </row>
+    <row r="72" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="F72" s="102"/>
+      <c r="G72" s="103"/>
+      <c r="H72" s="83"/>
+      <c r="I72" s="104"/>
+      <c r="J72" s="105"/>
+      <c r="K72" s="106"/>
+      <c r="L72" s="107"/>
+      <c r="M72" s="108"/>
+      <c r="N72" s="109"/>
+    </row>
+    <row r="73" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="F73" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="G73" s="103" t="s">
+        <v>59</v>
+      </c>
+      <c r="H73" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="I73" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="J73" s="105" t="s">
         <v>53</v>
       </c>
-      <c r="U8" s="92" t="s">
-[...87 lines deleted...]
-      <c r="T11" s="94" t="s">
+      <c r="K73" s="106" t="s">
         <v>55</v>
       </c>
-      <c r="U11" s="54" t="s">
-[...471 lines deleted...]
-      <c r="B27" s="79" t="s">
+      <c r="L73" s="107" t="s">
         <v>56</v>
       </c>
-      <c r="C27" s="80"/>
-[...1012 lines deleted...]
-      <c r="N74" s="73"/>
+      <c r="M73" s="108" t="s">
+        <v>57</v>
+      </c>
+      <c r="N73" s="109" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="74" spans="5:15" x14ac:dyDescent="0.3">
+      <c r="F74" s="102"/>
+      <c r="G74" s="103"/>
+      <c r="H74" s="110"/>
+      <c r="I74" s="104"/>
+      <c r="J74" s="105"/>
+      <c r="K74" s="106"/>
+      <c r="L74" s="107"/>
+      <c r="M74" s="108"/>
+      <c r="N74" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="M23:M25"/>
     <mergeCell ref="E23:E25"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AE42"/>
+  <sheetViews>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="F34" sqref="F34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="21.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="15" width="11.6640625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="11.6640625" customWidth="1"/>
+    <col min="18" max="31" width="11.6640625" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:31" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q2" s="14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="23"/>
+      <c r="B3" s="210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="209"/>
+      <c r="D3" s="210" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="208"/>
+      <c r="F3" s="210" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="209"/>
+      <c r="H3" s="208" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="209"/>
+      <c r="J3" s="210" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="209"/>
+      <c r="L3" s="208" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="209"/>
+      <c r="N3" s="210" t="s">
+        <v>10</v>
+      </c>
+      <c r="O3" s="209"/>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="210" t="s">
+        <v>4</v>
+      </c>
+      <c r="S3" s="209"/>
+      <c r="T3" s="208" t="s">
+        <v>5</v>
+      </c>
+      <c r="U3" s="208"/>
+      <c r="V3" s="210" t="s">
+        <v>6</v>
+      </c>
+      <c r="W3" s="209"/>
+      <c r="X3" s="210" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y3" s="208"/>
+      <c r="Z3" s="210" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA3" s="209"/>
+      <c r="AB3" s="208" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC3" s="209"/>
+      <c r="AD3" s="210" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE3" s="209"/>
+    </row>
+    <row r="4" spans="1:31" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23"/>
+      <c r="B4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="S4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="T4" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="V4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="W4" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="X4" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y4" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA4" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB4" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC4" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE4" s="62" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="89"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="189"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="71"/>
+      <c r="Q5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="R5" s="65"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="189"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="89"/>
+      <c r="Y5" s="197"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="90"/>
+      <c r="AC5" s="91"/>
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="71"/>
+    </row>
+    <row r="6" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="69"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="34"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="54"/>
+      <c r="Q6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="R6" s="34"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="6"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="41"/>
+      <c r="AC6" s="92"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="54"/>
+    </row>
+    <row r="7" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="69"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="34"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="56"/>
+      <c r="O7" s="54"/>
+      <c r="Q7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="R7" s="34"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="6"/>
+      <c r="V7" s="34"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="57"/>
+      <c r="Z7" s="34"/>
+      <c r="AA7" s="50"/>
+      <c r="AC7" s="35"/>
+      <c r="AD7" s="34"/>
+      <c r="AE7" s="50"/>
+    </row>
+    <row r="8" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="69"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="34"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="54"/>
+      <c r="Q8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="34"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="6"/>
+      <c r="V8" s="34"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="69"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="34"/>
+      <c r="AA8" s="50"/>
+      <c r="AC8" s="35"/>
+      <c r="AD8" s="34"/>
+      <c r="AE8" s="50"/>
+    </row>
+    <row r="9" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="69"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="34"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="51"/>
+      <c r="N9" s="56"/>
+      <c r="O9" s="54"/>
+      <c r="Q9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="R9" s="34"/>
+      <c r="S9" s="50"/>
+      <c r="T9" s="6"/>
+      <c r="V9" s="34"/>
+      <c r="W9" s="50"/>
+      <c r="X9" s="69"/>
+      <c r="Y9" s="57"/>
+      <c r="Z9" s="34"/>
+      <c r="AA9" s="50"/>
+      <c r="AC9" s="35"/>
+      <c r="AD9" s="34"/>
+      <c r="AE9" s="50"/>
+    </row>
+    <row r="10" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="183"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="34"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="51"/>
+      <c r="N10" s="56"/>
+      <c r="O10" s="54"/>
+      <c r="Q10" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="36"/>
+      <c r="S10" s="50"/>
+      <c r="T10" s="6"/>
+      <c r="V10" s="34"/>
+      <c r="W10" s="50"/>
+      <c r="X10" s="69"/>
+      <c r="Y10" s="57"/>
+      <c r="Z10" s="34"/>
+      <c r="AA10" s="50"/>
+      <c r="AC10" s="35"/>
+      <c r="AD10" s="56"/>
+      <c r="AE10" s="54"/>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="69"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="34"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="34"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="51"/>
+      <c r="N11" s="56"/>
+      <c r="O11" s="54"/>
+      <c r="Q11" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="R11" s="34"/>
+      <c r="S11" s="50"/>
+      <c r="T11" s="6"/>
+      <c r="V11" s="34"/>
+      <c r="W11" s="50"/>
+      <c r="X11" s="69"/>
+      <c r="Y11" s="57"/>
+      <c r="Z11" s="34"/>
+      <c r="AA11" s="50"/>
+      <c r="AB11" s="41"/>
+      <c r="AC11" s="92"/>
+      <c r="AD11" s="56"/>
+      <c r="AE11" s="54"/>
+    </row>
+    <row r="12" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="34"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="34"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="51"/>
+      <c r="N12" s="56"/>
+      <c r="O12" s="54"/>
+      <c r="Q12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R12" s="34"/>
+      <c r="S12" s="50"/>
+      <c r="T12" s="6"/>
+      <c r="V12" s="34"/>
+      <c r="W12" s="50"/>
+      <c r="X12" s="69"/>
+      <c r="Y12" s="57"/>
+      <c r="Z12" s="34"/>
+      <c r="AA12" s="50"/>
+      <c r="AB12" s="41"/>
+      <c r="AC12" s="92"/>
+      <c r="AD12" s="56"/>
+      <c r="AE12" s="54"/>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="69"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="34"/>
+      <c r="F13" s="69"/>
+      <c r="G13" s="35"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="51"/>
+      <c r="N13" s="56"/>
+      <c r="O13" s="54"/>
+      <c r="Q13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R13" s="34"/>
+      <c r="S13" s="50"/>
+      <c r="T13" s="6"/>
+      <c r="V13" s="34"/>
+      <c r="W13" s="50"/>
+      <c r="X13" s="69"/>
+      <c r="Y13" s="57"/>
+      <c r="Z13" s="34"/>
+      <c r="AA13" s="50"/>
+      <c r="AB13" s="41"/>
+      <c r="AC13" s="92"/>
+      <c r="AD13" s="56"/>
+      <c r="AE13" s="54"/>
+    </row>
+    <row r="14" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="69"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="34"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="35"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="56"/>
+      <c r="O14" s="54"/>
+      <c r="Q14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="R14" s="34"/>
+      <c r="S14" s="50"/>
+      <c r="T14" s="6"/>
+      <c r="V14" s="34"/>
+      <c r="W14" s="50"/>
+      <c r="X14" s="69"/>
+      <c r="Y14" s="57"/>
+      <c r="Z14" s="34"/>
+      <c r="AA14" s="50"/>
+      <c r="AB14" s="41"/>
+      <c r="AC14" s="92"/>
+      <c r="AD14" s="56"/>
+      <c r="AE14" s="54"/>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="69"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="34"/>
+      <c r="F15" s="69"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="56"/>
+      <c r="O15" s="54"/>
+      <c r="Q15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="R15" s="34"/>
+      <c r="S15" s="50"/>
+      <c r="T15" s="6"/>
+      <c r="V15" s="34"/>
+      <c r="W15" s="50"/>
+      <c r="X15" s="69"/>
+      <c r="Y15" s="57"/>
+      <c r="Z15" s="34"/>
+      <c r="AA15" s="50"/>
+      <c r="AB15" s="41"/>
+      <c r="AC15" s="92"/>
+      <c r="AD15" s="56"/>
+      <c r="AE15" s="54"/>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="69"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="34"/>
+      <c r="F16" s="69"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="54"/>
+      <c r="Q16" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="R16" s="34"/>
+      <c r="S16" s="50"/>
+      <c r="T16" s="6"/>
+      <c r="V16" s="34"/>
+      <c r="W16" s="50"/>
+      <c r="X16" s="69"/>
+      <c r="Y16" s="57"/>
+      <c r="Z16" s="34"/>
+      <c r="AA16" s="50"/>
+      <c r="AB16" s="41"/>
+      <c r="AC16" s="92"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="54"/>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="69"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="34"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="51"/>
+      <c r="N17" s="56"/>
+      <c r="O17" s="54"/>
+      <c r="Q17" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="R17" s="34"/>
+      <c r="S17" s="50"/>
+      <c r="T17" s="6"/>
+      <c r="V17" s="34"/>
+      <c r="W17" s="50"/>
+      <c r="X17" s="69"/>
+      <c r="Y17" s="57"/>
+      <c r="Z17" s="34"/>
+      <c r="AA17" s="50"/>
+      <c r="AB17" s="41"/>
+      <c r="AC17" s="92"/>
+      <c r="AD17" s="56"/>
+      <c r="AE17" s="54"/>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="69"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="34"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="51"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="54"/>
+      <c r="Q18" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="R18" s="34"/>
+      <c r="S18" s="50"/>
+      <c r="T18" s="6"/>
+      <c r="V18" s="34"/>
+      <c r="W18" s="50"/>
+      <c r="X18" s="69"/>
+      <c r="Y18" s="57"/>
+      <c r="Z18" s="34"/>
+      <c r="AA18" s="50"/>
+      <c r="AB18" s="41"/>
+      <c r="AC18" s="92"/>
+      <c r="AD18" s="56"/>
+      <c r="AE18" s="54"/>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="69"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="34"/>
+      <c r="F19" s="69"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="54"/>
+      <c r="Q19" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="R19" s="34"/>
+      <c r="S19" s="50"/>
+      <c r="T19" s="6"/>
+      <c r="V19" s="34"/>
+      <c r="W19" s="50"/>
+      <c r="X19" s="69"/>
+      <c r="Y19" s="57"/>
+      <c r="Z19" s="34"/>
+      <c r="AA19" s="50"/>
+      <c r="AB19" s="41"/>
+      <c r="AC19" s="92"/>
+      <c r="AD19" s="56"/>
+      <c r="AE19" s="54"/>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="69"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="34"/>
+      <c r="F20" s="69"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="51"/>
+      <c r="N20" s="56"/>
+      <c r="O20" s="54"/>
+      <c r="Q20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="R20" s="34"/>
+      <c r="S20" s="50"/>
+      <c r="T20" s="6"/>
+      <c r="V20" s="34"/>
+      <c r="W20" s="50"/>
+      <c r="X20" s="69"/>
+      <c r="Y20" s="57"/>
+      <c r="Z20" s="34"/>
+      <c r="AA20" s="50"/>
+      <c r="AB20" s="41"/>
+      <c r="AC20" s="92"/>
+      <c r="AD20" s="56"/>
+      <c r="AE20" s="54"/>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="69"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="34"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="56"/>
+      <c r="O21" s="54"/>
+      <c r="Q21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="R21" s="34"/>
+      <c r="S21" s="50"/>
+      <c r="T21" s="6"/>
+      <c r="V21" s="34"/>
+      <c r="W21" s="50"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="57"/>
+      <c r="Z21" s="34"/>
+      <c r="AA21" s="50"/>
+      <c r="AB21" s="41"/>
+      <c r="AC21" s="92"/>
+      <c r="AD21" s="56"/>
+      <c r="AE21" s="54"/>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="69"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="34"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="35"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="35"/>
+      <c r="Q22" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="R22" s="34"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="6"/>
+      <c r="V22" s="34"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="69"/>
+      <c r="Y22" s="57"/>
+      <c r="Z22" s="34"/>
+      <c r="AA22" s="50"/>
+      <c r="AB22" s="41"/>
+      <c r="AC22" s="92"/>
+      <c r="AD22" s="56"/>
+      <c r="AE22" s="54"/>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="69"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="100"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="6"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="92"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="51"/>
+      <c r="N23" s="56"/>
+      <c r="O23" s="50"/>
+      <c r="Q23" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="R23" s="180"/>
+      <c r="S23" s="191"/>
+      <c r="T23" s="99"/>
+      <c r="V23" s="193"/>
+      <c r="W23" s="128"/>
+      <c r="X23" s="69"/>
+      <c r="Y23" s="57"/>
+      <c r="Z23" s="34"/>
+      <c r="AA23" s="50"/>
+      <c r="AB23" s="41"/>
+      <c r="AC23" s="92"/>
+      <c r="AD23" s="34"/>
+      <c r="AE23" s="50"/>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A24" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="182"/>
+      <c r="C24" s="185"/>
+      <c r="D24" s="100" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" s="69"/>
+      <c r="G24" s="35"/>
+      <c r="H24" s="98"/>
+      <c r="I24" s="104"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="92"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="51"/>
+      <c r="N24" s="56"/>
+      <c r="O24" s="50"/>
+      <c r="Q24" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R24" s="180" t="s">
+        <v>3</v>
+      </c>
+      <c r="S24" s="191" t="s">
+        <v>49</v>
+      </c>
+      <c r="T24" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="V24" s="193" t="s">
+        <v>59</v>
+      </c>
+      <c r="W24" s="128" t="s">
+        <v>53</v>
+      </c>
+      <c r="X24" s="69"/>
+      <c r="Y24" s="198"/>
+      <c r="Z24" s="34"/>
+      <c r="AA24" s="50"/>
+      <c r="AB24" s="41"/>
+      <c r="AC24" s="92"/>
+      <c r="AD24" s="56"/>
+      <c r="AE24" s="54"/>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="182" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="185" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="100"/>
+      <c r="F25" s="202"/>
+      <c r="G25" s="135"/>
+      <c r="H25" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I25" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="J25" s="181"/>
+      <c r="K25" s="92"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="51"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="35"/>
+      <c r="Q25" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="R25" s="180"/>
+      <c r="S25" s="191"/>
+      <c r="T25" s="99"/>
+      <c r="V25" s="193"/>
+      <c r="W25" s="128"/>
+      <c r="X25" s="175"/>
+      <c r="Y25" s="198" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z25" s="34"/>
+      <c r="AA25" s="50"/>
+      <c r="AB25" s="41"/>
+      <c r="AC25" s="92"/>
+      <c r="AD25" s="56"/>
+      <c r="AE25" s="54"/>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A26" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="182"/>
+      <c r="C26" s="186"/>
+      <c r="D26" s="34"/>
+      <c r="F26" s="202" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="98"/>
+      <c r="I26" s="104"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="92"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="51"/>
+      <c r="N26" s="34"/>
+      <c r="O26" s="35"/>
+      <c r="Q26" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="R26" s="175"/>
+      <c r="S26" s="177"/>
+      <c r="T26" s="83"/>
+      <c r="U26" s="82"/>
+      <c r="V26" s="179"/>
+      <c r="W26" s="192"/>
+      <c r="X26" s="175" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y26" s="198"/>
+      <c r="Z26" s="34"/>
+      <c r="AA26" s="50"/>
+      <c r="AB26" s="41"/>
+      <c r="AC26" s="92"/>
+      <c r="AD26" s="56"/>
+      <c r="AE26" s="54"/>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="184"/>
+      <c r="C27" s="187"/>
+      <c r="D27" s="34"/>
+      <c r="F27" s="202"/>
+      <c r="G27" s="135"/>
+      <c r="H27" s="102"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="181"/>
+      <c r="K27" s="92"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="51"/>
+      <c r="N27" s="34"/>
+      <c r="O27" s="35"/>
+      <c r="Q27" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="R27" s="175" t="s">
+        <v>64</v>
+      </c>
+      <c r="S27" s="177" t="s">
+        <v>71</v>
+      </c>
+      <c r="T27" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="U27" s="82" t="s">
+        <v>64</v>
+      </c>
+      <c r="V27" s="179" t="s">
+        <v>1</v>
+      </c>
+      <c r="W27" s="192" t="s">
+        <v>2</v>
+      </c>
+      <c r="X27" s="175"/>
+      <c r="Y27" s="199"/>
+      <c r="Z27" s="34"/>
+      <c r="AA27" s="50"/>
+      <c r="AB27" s="41"/>
+      <c r="AC27" s="92"/>
+      <c r="AD27" s="56"/>
+      <c r="AE27" s="54"/>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A28" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="184" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="187" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="34"/>
+      <c r="F28" s="69"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="I28" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="J28" s="181"/>
+      <c r="K28" s="92"/>
+      <c r="L28" s="38"/>
+      <c r="M28" s="51"/>
+      <c r="N28" s="34"/>
+      <c r="O28" s="50"/>
+      <c r="Q28" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="R28" s="175"/>
+      <c r="S28" s="177"/>
+      <c r="T28" s="110"/>
+      <c r="U28" s="82"/>
+      <c r="V28" s="179"/>
+      <c r="W28" s="192"/>
+      <c r="X28" s="176"/>
+      <c r="Y28" s="196"/>
+      <c r="Z28" s="34"/>
+      <c r="AA28" s="50"/>
+      <c r="AB28" s="41"/>
+      <c r="AC28" s="92"/>
+      <c r="AD28" s="56"/>
+      <c r="AE28" s="54"/>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A29" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="184"/>
+      <c r="C29" s="187"/>
+      <c r="D29" s="34"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="102"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="34"/>
+      <c r="O29" s="50"/>
+      <c r="Q29" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="R29" s="149"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="86"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="194"/>
+      <c r="W29" s="50"/>
+      <c r="X29" s="176" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="196" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="34"/>
+      <c r="AA29" s="50"/>
+      <c r="AC29" s="35"/>
+      <c r="AD29" s="34"/>
+      <c r="AE29" s="50"/>
+    </row>
+    <row r="30" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="69"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="34"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="50"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="34"/>
+      <c r="O30" s="50"/>
+      <c r="Q30" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="R30" s="149" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="35"/>
+      <c r="T30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="57"/>
+      <c r="V30" s="194" t="s">
+        <v>71</v>
+      </c>
+      <c r="W30" s="50"/>
+      <c r="X30" s="176"/>
+      <c r="Y30" s="196"/>
+      <c r="Z30" s="34"/>
+      <c r="AA30" s="50"/>
+      <c r="AC30" s="35"/>
+      <c r="AD30" s="34"/>
+      <c r="AE30" s="50"/>
+    </row>
+    <row r="31" spans="1:31" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="73"/>
+      <c r="C31" s="59"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="70"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="80"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="59"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="58"/>
+      <c r="O31" s="61"/>
+      <c r="Q31" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="R31" s="178"/>
+      <c r="S31" s="59"/>
+      <c r="T31" s="190"/>
+      <c r="U31" s="60"/>
+      <c r="V31" s="195"/>
+      <c r="W31" s="61"/>
+      <c r="X31" s="112"/>
+      <c r="Y31" s="60"/>
+      <c r="Z31" s="58"/>
+      <c r="AA31" s="61"/>
+      <c r="AB31" s="70"/>
+      <c r="AC31" s="113"/>
+      <c r="AD31" s="58"/>
+      <c r="AE31" s="61"/>
+    </row>
+    <row r="34" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="F34" s="82"/>
+      <c r="G34" s="86"/>
+      <c r="H34" s="97"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="99"/>
+      <c r="L34" s="100"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="101"/>
+      <c r="O34" s="87"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="AA34" s="41"/>
+      <c r="AB34" s="41"/>
+      <c r="AC34" s="42"/>
+      <c r="AD34" s="42"/>
+    </row>
+    <row r="35" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="F35" s="82" t="s">
+        <v>64</v>
+      </c>
+      <c r="G35" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="J35" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K35" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="L35" s="100" t="s">
+        <v>61</v>
+      </c>
+      <c r="M35" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="N35" s="101" t="s">
+        <v>62</v>
+      </c>
+      <c r="O35" s="87" t="s">
+        <v>69</v>
+      </c>
+      <c r="P35" s="2"/>
+      <c r="Q35" s="2"/>
+      <c r="AA35" s="41"/>
+      <c r="AB35" s="41"/>
+      <c r="AC35" s="43"/>
+      <c r="AD35" s="44"/>
+    </row>
+    <row r="36" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="F36" s="82"/>
+      <c r="G36" s="86"/>
+      <c r="H36" s="97"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="99"/>
+      <c r="L36" s="100"/>
+      <c r="M36" s="85"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="87"/>
+      <c r="P36" s="2"/>
+      <c r="Q36" s="2"/>
+      <c r="R36" s="44"/>
+      <c r="S36"/>
+      <c r="X36" s="43"/>
+      <c r="AA36" s="41"/>
+      <c r="AB36" s="41"/>
+    </row>
+    <row r="37" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="O37" s="41"/>
+      <c r="P37" s="2"/>
+      <c r="Q37" s="2"/>
+      <c r="AA37" s="41"/>
+      <c r="AB37" s="41"/>
+    </row>
+    <row r="38" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="O38" s="41"/>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+      <c r="AA38" s="41"/>
+      <c r="AB38" s="41"/>
+    </row>
+    <row r="39" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="F39"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="83"/>
+      <c r="J39" s="104"/>
+      <c r="K39" s="105"/>
+      <c r="L39" s="106"/>
+      <c r="M39" s="107"/>
+      <c r="N39" s="108"/>
+      <c r="O39" s="109"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="AA39" s="41"/>
+      <c r="AB39" s="41"/>
+    </row>
+    <row r="40" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="F40"/>
+      <c r="G40" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="H40" s="103" t="s">
+        <v>59</v>
+      </c>
+      <c r="I40" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="J40" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="K40" s="105" t="s">
+        <v>53</v>
+      </c>
+      <c r="L40" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="M40" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="N40" s="108" t="s">
+        <v>57</v>
+      </c>
+      <c r="O40" s="109" t="s">
+        <v>68</v>
+      </c>
+      <c r="P40" s="2"/>
+      <c r="Q40" s="2"/>
+      <c r="AA40" s="41"/>
+      <c r="AB40" s="41"/>
+    </row>
+    <row r="41" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="F41"/>
+      <c r="G41" s="102"/>
+      <c r="H41" s="103"/>
+      <c r="I41" s="110"/>
+      <c r="J41" s="104"/>
+      <c r="K41" s="105"/>
+      <c r="L41" s="106"/>
+      <c r="M41" s="107"/>
+      <c r="N41" s="108"/>
+      <c r="O41" s="111"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
+    </row>
+    <row r="42" spans="6:30" x14ac:dyDescent="0.3">
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
+      <c r="Q42" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="B2:W63"/>
+  <sheetViews>
+    <sheetView topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="N34" sqref="N34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="13" customWidth="1"/>
+    <col min="3" max="9" width="10.6640625" customWidth="1"/>
+    <col min="11" max="11" width="12.44140625" customWidth="1"/>
+    <col min="12" max="18" width="10.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="B2" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" s="14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="1"/>
+      <c r="C3" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="M3" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="O3" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="P3" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="R3" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="1"/>
+      <c r="C4" s="15"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+      <c r="P4" s="15"/>
+      <c r="Q4" s="15"/>
+      <c r="R4" s="15"/>
+    </row>
+    <row r="5" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="55"/>
+      <c r="D5" s="188"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="K5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="55"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="27"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+    </row>
+    <row r="6" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="55"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="K6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="55"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11"/>
+    </row>
+    <row r="7" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="57"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="K7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L7" s="57"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="12"/>
+    </row>
+    <row r="8" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="57"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="K8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="L8" s="57"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="12"/>
+    </row>
+    <row r="9" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="57"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="K9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="57"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="12"/>
+    </row>
+    <row r="10" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="74"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="K10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="74"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="12"/>
+    </row>
+    <row r="11" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="57"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="K11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L11" s="57"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="12"/>
+    </row>
+    <row r="12" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="57"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="K12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" s="57"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="12"/>
+    </row>
+    <row r="13" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="57"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="K13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="57"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="12"/>
+      <c r="R13" s="12"/>
+    </row>
+    <row r="14" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="57"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="K14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="57"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="12"/>
+      <c r="R14" s="12"/>
+    </row>
+    <row r="15" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B15" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="57"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="K15" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="L15" s="57"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="12"/>
+    </row>
+    <row r="16" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="57"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="K16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" s="57"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+    </row>
+    <row r="17" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="57"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="K17" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L17" s="57"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+    </row>
+    <row r="18" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B18" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="57"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="K18" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" s="57"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+    </row>
+    <row r="19" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="57"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="12"/>
+      <c r="K19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" s="57"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="12"/>
+      <c r="R19" s="12"/>
+    </row>
+    <row r="20" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="57"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="K20" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="57"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="12"/>
+      <c r="R20" s="12"/>
+    </row>
+    <row r="21" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B21" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="57"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="K21" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21" s="57"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="12"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="12"/>
+    </row>
+    <row r="22" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="57"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="K22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L22" s="57"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="12"/>
+      <c r="R22" s="12"/>
+    </row>
+    <row r="23" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="57"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="K23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L23" s="57"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="12"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="12"/>
+    </row>
+    <row r="24" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B24" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="105"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="12"/>
+      <c r="I24" s="11"/>
+      <c r="K24" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L24" s="99"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="12"/>
+      <c r="O24" s="12"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="12"/>
+      <c r="R24" s="11"/>
+      <c r="V24" s="98"/>
+      <c r="W24" s="99"/>
+    </row>
+    <row r="25" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="105" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="11"/>
+      <c r="E25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="11"/>
+      <c r="K25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L25" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="M25" s="200"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="83"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="12"/>
+      <c r="V25" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="W25" s="99" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B26" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="105"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="11"/>
+      <c r="K26" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L26" s="99"/>
+      <c r="M26" s="200" t="s">
+        <v>3</v>
+      </c>
+      <c r="N26" s="12"/>
+      <c r="O26" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="11"/>
+      <c r="V26" s="98"/>
+      <c r="W26" s="99"/>
+    </row>
+    <row r="27" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B27" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="2"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="K27" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L27" s="57"/>
+      <c r="M27" s="200"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="110"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="11"/>
+      <c r="V27" s="2"/>
+      <c r="W27" s="2"/>
+    </row>
+    <row r="28" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B28" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="57"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="K28" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" s="57"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="12"/>
+      <c r="R28" s="12"/>
+      <c r="V28" s="2"/>
+      <c r="W28" s="2"/>
+    </row>
+    <row r="29" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="57"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="K29" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L29" s="57"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="12"/>
+      <c r="R29" s="12"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="104"/>
+      <c r="W29" s="105"/>
+    </row>
+    <row r="30" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B30" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="57"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="K30" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L30" s="57"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="12"/>
+      <c r="O30" s="12"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="12"/>
+      <c r="R30" s="12"/>
+      <c r="U30" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="V30" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="W30" s="105" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="31" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B31" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="60"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="K31" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L31" s="60"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="U31" s="110"/>
+      <c r="V31" s="104"/>
+      <c r="W31" s="105"/>
+    </row>
+    <row r="34" spans="2:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="B34" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="1"/>
+      <c r="C35" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="1"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+    </row>
+    <row r="37" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" s="10"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="11"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="11"/>
+    </row>
+    <row r="39" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="12"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+    </row>
+    <row r="40" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="12"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+    </row>
+    <row r="41" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B41" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="12"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="12"/>
+    </row>
+    <row r="42" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B42" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="13"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B43" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B44" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" s="12"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="12"/>
+    </row>
+    <row r="45" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B45" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C45" s="12"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="12"/>
+      <c r="I45" s="12"/>
+    </row>
+    <row r="46" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="12"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="12"/>
+    </row>
+    <row r="47" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B47" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C47" s="12"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="12"/>
+    </row>
+    <row r="48" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B48" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C48" s="12"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="12"/>
+    </row>
+    <row r="49" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B49" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="12"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="12"/>
+      <c r="I49" s="12"/>
+    </row>
+    <row r="50" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B50" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12"/>
+    </row>
+    <row r="51" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B51" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="12"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="12"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="12"/>
+      <c r="H51" s="12"/>
+      <c r="I51" s="12"/>
+    </row>
+    <row r="52" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="12"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="12"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="12"/>
+      <c r="H52" s="12"/>
+      <c r="I52" s="12"/>
+    </row>
+    <row r="53" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B53" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="12"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="12"/>
+      <c r="F53" s="12"/>
+      <c r="G53" s="12"/>
+      <c r="H53" s="12"/>
+      <c r="I53" s="12"/>
+    </row>
+    <row r="54" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B54" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C54" s="12"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12"/>
+    </row>
+    <row r="55" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B55" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" s="12"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="12"/>
+      <c r="I55" s="12"/>
+    </row>
+    <row r="56" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B56" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="12"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="12"/>
+      <c r="H56" s="12"/>
+      <c r="I56" s="11"/>
+    </row>
+    <row r="57" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B57" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="104"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="99"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="11"/>
+    </row>
+    <row r="58" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B58" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="104" t="s">
+        <v>49</v>
+      </c>
+      <c r="E58" s="12"/>
+      <c r="F58" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="H58" s="12"/>
+      <c r="I58" s="11"/>
+    </row>
+    <row r="59" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B59" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="104"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="99"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+    </row>
+    <row r="60" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B60" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C60" s="12"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="12"/>
+      <c r="F60" s="12"/>
+      <c r="G60" s="12"/>
+      <c r="H60" s="12"/>
+      <c r="I60" s="12"/>
+    </row>
+    <row r="61" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B61" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C61" s="12"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="12"/>
+      <c r="F61" s="12"/>
+      <c r="G61" s="12"/>
+      <c r="H61" s="12"/>
+      <c r="I61" s="12"/>
+    </row>
+    <row r="62" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B62" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="12"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="12"/>
+      <c r="F62" s="12"/>
+      <c r="G62" s="12"/>
+      <c r="H62" s="12"/>
+      <c r="I62" s="12"/>
+    </row>
+    <row r="63" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B63" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="B2:R43"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="M35" sqref="M35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="14.109375" customWidth="1"/>
+    <col min="3" max="9" width="13.6640625" customWidth="1"/>
+    <col min="11" max="11" width="12.88671875" customWidth="1"/>
+    <col min="12" max="18" width="13.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="B2" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="K2" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="1"/>
+      <c r="C3" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="M3" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="204" t="s">
+        <v>6</v>
+      </c>
+      <c r="O3" s="204" t="s">
+        <v>7</v>
+      </c>
+      <c r="P3" s="204" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q3" s="204" t="s">
+        <v>9</v>
+      </c>
+      <c r="R3" s="220" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="23"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="39"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="203"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="15"/>
+      <c r="Q4" s="15"/>
+      <c r="R4" s="39"/>
+    </row>
+    <row r="5" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="55"/>
+      <c r="D5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="K5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="27"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+    </row>
+    <row r="6" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="55"/>
+      <c r="D6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="K6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11"/>
+    </row>
+    <row r="7" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="57"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="K7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="L7" s="57"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="12"/>
+    </row>
+    <row r="8" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="57"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="K8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="12"/>
+    </row>
+    <row r="9" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="57"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="12"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="K9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="57"/>
+      <c r="M9" s="57"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="12"/>
+    </row>
+    <row r="10" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="74"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="12"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="K10" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="74"/>
+      <c r="M10" s="57"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="12"/>
+    </row>
+    <row r="11" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="57"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="K11" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="L11" s="57"/>
+      <c r="M11" s="57"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="12"/>
+    </row>
+    <row r="12" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="57"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="K12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" s="57"/>
+      <c r="M12" s="57"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="12"/>
+    </row>
+    <row r="13" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="57"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="K13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="12"/>
+      <c r="R13" s="12"/>
+    </row>
+    <row r="14" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="57"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="11"/>
+      <c r="K14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="57"/>
+      <c r="M14" s="57"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="12"/>
+      <c r="R14" s="12"/>
+    </row>
+    <row r="15" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B15" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="57"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="11"/>
+      <c r="K15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="12"/>
+    </row>
+    <row r="16" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="57"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="12"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="12"/>
+      <c r="K16" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+    </row>
+    <row r="17" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="57"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="12"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="12"/>
+      <c r="K17" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+    </row>
+    <row r="18" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B18" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="57"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="K18" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" s="57"/>
+      <c r="M18" s="57"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+    </row>
+    <row r="19" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="57"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="12"/>
+      <c r="K19" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" s="57"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="12"/>
+      <c r="R19" s="12"/>
+    </row>
+    <row r="20" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="57"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="K20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="57"/>
+      <c r="M20" s="57"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="12"/>
+      <c r="R20" s="12"/>
+    </row>
+    <row r="21" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B21" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="57"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="K21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="12"/>
+    </row>
+    <row r="22" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="57"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="K22" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="12"/>
+      <c r="R22" s="12"/>
+    </row>
+    <row r="23" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="101" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="219" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" s="108" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" s="221"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="K23" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="L23" s="207" t="s">
+        <v>77</v>
+      </c>
+      <c r="M23" s="107"/>
+      <c r="N23" s="205" t="s">
+        <v>68</v>
+      </c>
+      <c r="O23" s="107"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="12"/>
+    </row>
+    <row r="24" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B24" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="101"/>
+      <c r="D24" s="219"/>
+      <c r="E24" s="108"/>
+      <c r="F24" s="221" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24" s="12"/>
+      <c r="I24" s="12"/>
+      <c r="K24" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="L24" s="207"/>
+      <c r="M24" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="N24" s="205"/>
+      <c r="O24" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="12"/>
+      <c r="R24" s="12"/>
+    </row>
+    <row r="25" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="221"/>
+      <c r="F25" s="221"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="K25" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="L25" s="132"/>
+      <c r="M25" s="107"/>
+      <c r="N25" s="206"/>
+      <c r="O25" s="107"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="12"/>
+    </row>
+    <row r="26" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B26" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="221" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" s="12"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="K26" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="L26" s="132" t="s">
+        <v>55</v>
+      </c>
+      <c r="M26" s="57"/>
+      <c r="N26" s="206" t="s">
+        <v>55</v>
+      </c>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="12"/>
+    </row>
+    <row r="27" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B27" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="221"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="K27" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="L27" s="132"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="206"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+    </row>
+    <row r="28" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B28" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="57"/>
+      <c r="D28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="K28" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" s="57"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="12"/>
+      <c r="R28" s="12"/>
+    </row>
+    <row r="29" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="57"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="K29" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="12"/>
+      <c r="R29" s="12"/>
+    </row>
+    <row r="30" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B30" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="57"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="K30" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="L30" s="57"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="12"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="12"/>
+      <c r="R30" s="12"/>
+    </row>
+    <row r="31" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B31" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="60"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="70"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="70"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="K31" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L31" s="60"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+    </row>
+    <row r="36" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E36" s="100"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="201"/>
+      <c r="I36" s="87"/>
+    </row>
+    <row r="37" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E37" s="100" t="s">
+        <v>61</v>
+      </c>
+      <c r="F37" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="G37" s="101" t="s">
+        <v>62</v>
+      </c>
+      <c r="H37" s="201" t="s">
+        <v>76</v>
+      </c>
+      <c r="I37" s="87" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E38" s="100"/>
+      <c r="F38" s="85"/>
+      <c r="G38" s="101"/>
+      <c r="H38" s="201"/>
+      <c r="I38" s="87"/>
+    </row>
+    <row r="39" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="41"/>
+    </row>
+    <row r="40" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="41"/>
+    </row>
+    <row r="41" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E41" s="106"/>
+      <c r="F41" s="107"/>
+      <c r="G41" s="108"/>
+      <c r="H41" s="109"/>
+    </row>
+    <row r="42" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E42" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="F42" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="G42" s="108" t="s">
+        <v>57</v>
+      </c>
+      <c r="H42" s="109" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="43" spans="5:9" x14ac:dyDescent="0.3">
+      <c r="E43" s="106"/>
+      <c r="F43" s="107"/>
+      <c r="G43" s="108"/>
+      <c r="H43" s="111"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Namngivna områden</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Våren Olympia, pjäshallen</vt:lpstr>
+      <vt:lpstr>Sommar Olympia</vt:lpstr>
+      <vt:lpstr>Sommar Knottvallen</vt:lpstr>
+      <vt:lpstr>Sommar Olympia 5 mot 5</vt:lpstr>
+      <vt:lpstr>'Sommar Olympia'!Utskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marcus Vennberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>