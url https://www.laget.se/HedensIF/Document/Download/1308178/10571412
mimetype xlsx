--- v2 (2026-06-08)
+++ v3 (2026-07-04)
@@ -8,82 +8,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Privat\HIF Marcus\2026\Träningstider\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{56E79CC3-B9D8-4F72-98B8-82B852DBCB49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C577CED-E826-4819-A59B-21EE0AEEE8C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Våren Olympia, pjäshallen" sheetId="3" r:id="rId1"/>
     <sheet name="Sommar Olympia" sheetId="2" r:id="rId2"/>
     <sheet name="Sommar Knottvallen" sheetId="4" r:id="rId3"/>
     <sheet name="Sommar Olympia 5 mot 5" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Sommar Olympia'!$A$2:$O$33</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="78">
   <si>
     <t>P10</t>
   </si>
   <si>
     <t>P11/12</t>
   </si>
   <si>
     <t>P13/14</t>
   </si>
   <si>
     <t>P15</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Onsdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
@@ -1152,51 +1152,51 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="220">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1655,106 +1655,100 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="17" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="17" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="23" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="20" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="26" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="21" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="19" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="26" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Bra" xfId="1" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2063,85 +2057,85 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:X74"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A71" sqref="A71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.109375" customWidth="1"/>
     <col min="2" max="20" width="11.5546875" customWidth="1"/>
     <col min="21" max="21" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="140"/>
     </row>
     <row r="3" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="23"/>
-      <c r="B3" s="216" t="s">
+      <c r="B3" s="214" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="217"/>
-[...1 lines deleted...]
-      <c r="E3" s="216" t="s">
+      <c r="C3" s="215"/>
+      <c r="D3" s="216"/>
+      <c r="E3" s="214" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="217"/>
-[...1 lines deleted...]
-      <c r="H3" s="216" t="s">
+      <c r="F3" s="215"/>
+      <c r="G3" s="216"/>
+      <c r="H3" s="214" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="217"/>
-[...1 lines deleted...]
-      <c r="K3" s="216" t="s">
+      <c r="I3" s="215"/>
+      <c r="J3" s="216"/>
+      <c r="K3" s="214" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="217"/>
-[...1 lines deleted...]
-      <c r="N3" s="217" t="s">
+      <c r="L3" s="215"/>
+      <c r="M3" s="216"/>
+      <c r="N3" s="215" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="217"/>
-[...1 lines deleted...]
-      <c r="Q3" s="213" t="s">
+      <c r="O3" s="215"/>
+      <c r="P3" s="216"/>
+      <c r="Q3" s="211" t="s">
         <v>65</v>
       </c>
-      <c r="R3" s="214"/>
-[...1 lines deleted...]
-      <c r="T3" s="213" t="s">
+      <c r="R3" s="212"/>
+      <c r="S3" s="213"/>
+      <c r="T3" s="211" t="s">
         <v>66</v>
       </c>
-      <c r="U3" s="214"/>
-      <c r="V3" s="215"/>
+      <c r="U3" s="212"/>
+      <c r="V3" s="213"/>
     </row>
     <row r="4" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="29" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>42</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>43</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>42</v>
       </c>
       <c r="I4" s="15" t="s">
@@ -2690,147 +2684,147 @@
       <c r="G22" s="35"/>
       <c r="I22" s="12"/>
       <c r="K22" s="34"/>
       <c r="L22" s="57"/>
       <c r="M22" s="35"/>
       <c r="N22" s="69"/>
       <c r="O22" s="12"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="12"/>
       <c r="S22" s="50"/>
       <c r="T22" s="34"/>
       <c r="U22" s="12"/>
       <c r="V22" s="50"/>
       <c r="W22" s="94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A23" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="115"/>
       <c r="C23" s="127"/>
       <c r="D23" s="85"/>
-      <c r="E23" s="212" t="s">
+      <c r="E23" s="210" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="129"/>
       <c r="G23" s="128"/>
       <c r="H23" s="143"/>
       <c r="I23" s="126"/>
       <c r="J23" s="127"/>
       <c r="K23" s="153"/>
       <c r="L23" s="132"/>
-      <c r="M23" s="211" t="s">
+      <c r="M23" s="209" t="s">
         <v>56</v>
       </c>
       <c r="N23" s="69"/>
       <c r="O23" s="12"/>
       <c r="P23" s="50"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="12"/>
       <c r="S23" s="50"/>
       <c r="T23" s="159"/>
       <c r="U23" s="158"/>
       <c r="V23" s="160"/>
       <c r="W23" s="94" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A24" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="115" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="127" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="85" t="s">
         <v>51</v>
       </c>
-      <c r="E24" s="212"/>
+      <c r="E24" s="210"/>
       <c r="F24" s="129" t="s">
         <v>61</v>
       </c>
       <c r="G24" s="128" t="s">
         <v>53</v>
       </c>
       <c r="H24" s="143" t="s">
         <v>3</v>
       </c>
       <c r="I24" s="126" t="s">
         <v>49</v>
       </c>
       <c r="J24" s="127" t="s">
         <v>60</v>
       </c>
       <c r="K24" s="153" t="s">
         <v>2</v>
       </c>
       <c r="L24" s="132" t="s">
         <v>55</v>
       </c>
-      <c r="M24" s="211"/>
+      <c r="M24" s="209"/>
       <c r="N24" s="69"/>
       <c r="O24" s="12"/>
       <c r="P24" s="50"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="12"/>
       <c r="S24" s="50"/>
       <c r="T24" s="159" t="s">
         <v>55</v>
       </c>
       <c r="U24" s="158" t="s">
         <v>53</v>
       </c>
       <c r="V24" s="161" t="s">
         <v>56</v>
       </c>
       <c r="W24" s="94" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="115"/>
       <c r="C25" s="127"/>
       <c r="D25" s="85"/>
-      <c r="E25" s="212"/>
+      <c r="E25" s="210"/>
       <c r="F25" s="157"/>
       <c r="G25" s="128"/>
       <c r="H25" s="143"/>
       <c r="I25" s="126"/>
       <c r="J25" s="127"/>
       <c r="K25" s="153"/>
       <c r="L25" s="132"/>
-      <c r="M25" s="211"/>
+      <c r="M25" s="209"/>
       <c r="N25" s="69"/>
       <c r="O25" s="12"/>
       <c r="P25" s="50"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="12"/>
       <c r="S25" s="50"/>
       <c r="T25" s="159"/>
       <c r="U25" s="158"/>
       <c r="V25" s="160"/>
       <c r="W25" s="94" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="116"/>
       <c r="C26" s="117"/>
       <c r="D26" s="103"/>
       <c r="E26" s="149"/>
       <c r="F26" s="150"/>
       <c r="G26" s="125"/>
       <c r="H26" s="144"/>
       <c r="I26" s="124"/>
@@ -3899,131 +3893,131 @@
       <c r="M74" s="108"/>
       <c r="N74" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="M23:M25"/>
     <mergeCell ref="E23:E25"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AE42"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F34" sqref="F34"/>
+      <selection pane="topRight" activeCell="R39" sqref="R39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21.6640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="15" width="11.6640625" style="2" customWidth="1"/>
     <col min="16" max="17" width="11.6640625" customWidth="1"/>
     <col min="18" max="31" width="11.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:31" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="23"/>
-      <c r="B3" s="210" t="s">
+      <c r="B3" s="219" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="209"/>
-      <c r="D3" s="210" t="s">
+      <c r="C3" s="218"/>
+      <c r="D3" s="219" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="208"/>
-      <c r="F3" s="210" t="s">
+      <c r="E3" s="217"/>
+      <c r="F3" s="219" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="209"/>
-      <c r="H3" s="208" t="s">
+      <c r="G3" s="218"/>
+      <c r="H3" s="217" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="209"/>
-      <c r="J3" s="210" t="s">
+      <c r="I3" s="218"/>
+      <c r="J3" s="219" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="209"/>
-      <c r="L3" s="208" t="s">
+      <c r="K3" s="218"/>
+      <c r="L3" s="217" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="209"/>
-      <c r="N3" s="210" t="s">
+      <c r="M3" s="218"/>
+      <c r="N3" s="219" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="209"/>
+      <c r="O3" s="218"/>
       <c r="Q3" s="23"/>
-      <c r="R3" s="210" t="s">
+      <c r="R3" s="219" t="s">
         <v>4</v>
       </c>
-      <c r="S3" s="209"/>
-      <c r="T3" s="208" t="s">
+      <c r="S3" s="218"/>
+      <c r="T3" s="217" t="s">
         <v>5</v>
       </c>
-      <c r="U3" s="208"/>
-      <c r="V3" s="210" t="s">
+      <c r="U3" s="217"/>
+      <c r="V3" s="219" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="209"/>
-      <c r="X3" s="210" t="s">
+      <c r="W3" s="218"/>
+      <c r="X3" s="219" t="s">
         <v>7</v>
       </c>
-      <c r="Y3" s="208"/>
-      <c r="Z3" s="210" t="s">
+      <c r="Y3" s="217"/>
+      <c r="Z3" s="219" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="209"/>
-      <c r="AB3" s="208" t="s">
+      <c r="AA3" s="218"/>
+      <c r="AB3" s="217" t="s">
         <v>9</v>
       </c>
-      <c r="AC3" s="209"/>
-      <c r="AD3" s="210" t="s">
+      <c r="AC3" s="218"/>
+      <c r="AD3" s="219" t="s">
         <v>10</v>
       </c>
-      <c r="AE3" s="209"/>
+      <c r="AE3" s="218"/>
     </row>
     <row r="4" spans="1:31" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="23"/>
       <c r="B4" s="64" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="66" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="68" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="63" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="64" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="66" t="s">
         <v>39</v>
       </c>
       <c r="H4" s="68" t="s">
         <v>38</v>
       </c>
       <c r="I4" s="66" t="s">
@@ -4769,132 +4763,130 @@
         <v>59</v>
       </c>
       <c r="W24" s="128" t="s">
         <v>53</v>
       </c>
       <c r="X24" s="69"/>
       <c r="Y24" s="198"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="50"/>
       <c r="AB24" s="41"/>
       <c r="AC24" s="92"/>
       <c r="AD24" s="56"/>
       <c r="AE24" s="54"/>
     </row>
     <row r="25" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="182" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="185" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="100"/>
-      <c r="F25" s="202"/>
+      <c r="F25" s="69"/>
       <c r="G25" s="135"/>
       <c r="H25" s="98" t="s">
         <v>3</v>
       </c>
       <c r="I25" s="104" t="s">
         <v>49</v>
       </c>
       <c r="J25" s="181"/>
       <c r="K25" s="92"/>
       <c r="L25" s="38"/>
       <c r="M25" s="51"/>
       <c r="N25" s="34"/>
       <c r="O25" s="35"/>
       <c r="Q25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="R25" s="180"/>
       <c r="S25" s="191"/>
       <c r="T25" s="99"/>
       <c r="V25" s="193"/>
       <c r="W25" s="128"/>
       <c r="X25" s="175"/>
       <c r="Y25" s="198" t="s">
         <v>59</v>
       </c>
       <c r="Z25" s="34"/>
       <c r="AA25" s="50"/>
       <c r="AB25" s="41"/>
       <c r="AC25" s="92"/>
       <c r="AD25" s="56"/>
       <c r="AE25" s="54"/>
     </row>
     <row r="26" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="182"/>
       <c r="C26" s="186"/>
       <c r="D26" s="34"/>
-      <c r="F26" s="202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F26" s="69"/>
       <c r="G26" s="135" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="98"/>
       <c r="I26" s="104"/>
       <c r="J26" s="181"/>
       <c r="K26" s="92"/>
       <c r="L26" s="38"/>
       <c r="M26" s="51"/>
       <c r="N26" s="34"/>
       <c r="O26" s="35"/>
       <c r="Q26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="R26" s="175"/>
       <c r="S26" s="177"/>
       <c r="T26" s="83"/>
       <c r="U26" s="82"/>
       <c r="V26" s="179"/>
       <c r="W26" s="192"/>
       <c r="X26" s="175" t="s">
         <v>64</v>
       </c>
       <c r="Y26" s="198"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="50"/>
       <c r="AB26" s="41"/>
       <c r="AC26" s="92"/>
       <c r="AD26" s="56"/>
       <c r="AE26" s="54"/>
     </row>
     <row r="27" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A27" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="184"/>
       <c r="C27" s="187"/>
       <c r="D27" s="34"/>
-      <c r="F27" s="202"/>
+      <c r="F27" s="69"/>
       <c r="G27" s="135"/>
       <c r="H27" s="102"/>
       <c r="I27" s="84"/>
       <c r="J27" s="181"/>
       <c r="K27" s="92"/>
       <c r="L27" s="38"/>
       <c r="M27" s="51"/>
       <c r="N27" s="34"/>
       <c r="O27" s="35"/>
       <c r="Q27" s="24" t="s">
         <v>33</v>
       </c>
       <c r="R27" s="175" t="s">
         <v>64</v>
       </c>
       <c r="S27" s="177" t="s">
         <v>71</v>
       </c>
       <c r="T27" s="83" t="s">
         <v>52</v>
       </c>
       <c r="U27" s="82" t="s">
         <v>64</v>
       </c>
       <c r="V27" s="179" t="s">
@@ -5057,226 +5049,225 @@
       <c r="R31" s="178"/>
       <c r="S31" s="59"/>
       <c r="T31" s="190"/>
       <c r="U31" s="60"/>
       <c r="V31" s="195"/>
       <c r="W31" s="61"/>
       <c r="X31" s="112"/>
       <c r="Y31" s="60"/>
       <c r="Z31" s="58"/>
       <c r="AA31" s="61"/>
       <c r="AB31" s="70"/>
       <c r="AC31" s="113"/>
       <c r="AD31" s="58"/>
       <c r="AE31" s="61"/>
     </row>
     <row r="34" spans="6:30" x14ac:dyDescent="0.3">
       <c r="F34" s="82"/>
       <c r="G34" s="86"/>
       <c r="H34" s="97"/>
       <c r="I34" s="84"/>
       <c r="J34" s="98"/>
       <c r="K34" s="99"/>
       <c r="L34" s="100"/>
       <c r="M34" s="85"/>
       <c r="N34" s="101"/>
-      <c r="O34" s="87"/>
-      <c r="P34" s="2"/>
+      <c r="O34" s="201"/>
+      <c r="P34" s="87"/>
       <c r="Q34" s="2"/>
       <c r="AA34" s="41"/>
       <c r="AB34" s="41"/>
       <c r="AC34" s="42"/>
       <c r="AD34" s="42"/>
     </row>
     <row r="35" spans="6:30" x14ac:dyDescent="0.3">
       <c r="F35" s="82" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="86" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="97" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="84" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="98" t="s">
         <v>3</v>
       </c>
       <c r="K35" s="99" t="s">
         <v>60</v>
       </c>
       <c r="L35" s="100" t="s">
         <v>61</v>
       </c>
       <c r="M35" s="85" t="s">
         <v>51</v>
       </c>
       <c r="N35" s="101" t="s">
         <v>62</v>
       </c>
-      <c r="O35" s="87" t="s">
-[...2 lines deleted...]
-      <c r="P35" s="2"/>
+      <c r="O35" s="201" t="s">
+        <v>76</v>
+      </c>
+      <c r="P35" s="87" t="s">
+        <v>77</v>
+      </c>
       <c r="Q35" s="2"/>
       <c r="AA35" s="41"/>
       <c r="AB35" s="41"/>
       <c r="AC35" s="43"/>
       <c r="AD35" s="44"/>
     </row>
     <row r="36" spans="6:30" x14ac:dyDescent="0.3">
       <c r="F36" s="82"/>
       <c r="G36" s="86"/>
       <c r="H36" s="97"/>
       <c r="I36" s="84"/>
       <c r="J36" s="98"/>
       <c r="K36" s="99"/>
       <c r="L36" s="100"/>
       <c r="M36" s="85"/>
       <c r="N36" s="101"/>
-      <c r="O36" s="87"/>
-      <c r="P36" s="2"/>
+      <c r="O36" s="201"/>
+      <c r="P36" s="87"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="44"/>
       <c r="S36"/>
       <c r="X36" s="43"/>
       <c r="AA36" s="41"/>
       <c r="AB36" s="41"/>
     </row>
     <row r="37" spans="6:30" x14ac:dyDescent="0.3">
       <c r="O37" s="41"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="AA37" s="41"/>
       <c r="AB37" s="41"/>
     </row>
     <row r="38" spans="6:30" x14ac:dyDescent="0.3">
       <c r="O38" s="41"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="AA38" s="41"/>
       <c r="AB38" s="41"/>
     </row>
     <row r="39" spans="6:30" x14ac:dyDescent="0.3">
       <c r="F39"/>
       <c r="G39" s="102"/>
       <c r="H39" s="103"/>
       <c r="I39" s="83"/>
       <c r="J39" s="104"/>
       <c r="K39" s="105"/>
       <c r="L39" s="106"/>
       <c r="M39" s="107"/>
       <c r="N39" s="108"/>
       <c r="O39" s="109"/>
-      <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="AA39" s="41"/>
       <c r="AB39" s="41"/>
     </row>
     <row r="40" spans="6:30" x14ac:dyDescent="0.3">
       <c r="F40"/>
       <c r="G40" s="102" t="s">
         <v>71</v>
       </c>
       <c r="H40" s="103" t="s">
         <v>59</v>
       </c>
       <c r="I40" s="83" t="s">
         <v>52</v>
       </c>
       <c r="J40" s="104" t="s">
         <v>49</v>
       </c>
       <c r="K40" s="105" t="s">
         <v>53</v>
       </c>
       <c r="L40" s="106" t="s">
         <v>55</v>
       </c>
       <c r="M40" s="107" t="s">
         <v>56</v>
       </c>
       <c r="N40" s="108" t="s">
         <v>57</v>
       </c>
       <c r="O40" s="109" t="s">
         <v>68</v>
       </c>
-      <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="AA40" s="41"/>
       <c r="AB40" s="41"/>
     </row>
     <row r="41" spans="6:30" x14ac:dyDescent="0.3">
       <c r="F41"/>
       <c r="G41" s="102"/>
       <c r="H41" s="103"/>
       <c r="I41" s="110"/>
       <c r="J41" s="104"/>
       <c r="K41" s="105"/>
       <c r="L41" s="106"/>
       <c r="M41" s="107"/>
       <c r="N41" s="108"/>
       <c r="O41" s="111"/>
-      <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
     </row>
     <row r="42" spans="6:30" x14ac:dyDescent="0.3">
       <c r="L42" s="41"/>
       <c r="M42" s="41"/>
       <c r="Q42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AB3:AC3"/>
     <mergeCell ref="AD3:AE3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B2:W63"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="N34" sqref="N34"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="9" width="10.6640625" customWidth="1"/>
     <col min="11" max="11" width="12.44140625" customWidth="1"/>
     <col min="12" max="18" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" ht="18" x14ac:dyDescent="0.35">
       <c r="B2" s="14" t="s">
         <v>45</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B3" s="1"/>
       <c r="C3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>5</v>
@@ -5735,107 +5726,113 @@
       <c r="B23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="57"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="K23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L23" s="57"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
     </row>
     <row r="24" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B24" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="105"/>
-      <c r="D24" s="12"/>
+      <c r="D24" s="132"/>
       <c r="E24" s="12"/>
-      <c r="F24" s="11"/>
+      <c r="F24" s="132"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="11"/>
       <c r="K24" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L24" s="99"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="12"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="11"/>
       <c r="V24" s="98"/>
       <c r="W24" s="99"/>
     </row>
     <row r="25" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="105" t="s">
         <v>53</v>
       </c>
-      <c r="D25" s="11"/>
+      <c r="D25" s="132" t="s">
+        <v>55</v>
+      </c>
       <c r="E25" s="12"/>
+      <c r="F25" s="132" t="s">
+        <v>55</v>
+      </c>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="11"/>
       <c r="K25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L25" s="99" t="s">
         <v>60</v>
       </c>
       <c r="M25" s="200"/>
       <c r="N25" s="12"/>
       <c r="O25" s="83"/>
       <c r="P25" s="6"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="12"/>
       <c r="V25" s="98" t="s">
         <v>3</v>
       </c>
       <c r="W25" s="99" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B26" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="105"/>
-      <c r="D26" s="11"/>
+      <c r="D26" s="132"/>
       <c r="E26" s="12"/>
+      <c r="F26" s="132"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="11"/>
       <c r="K26" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L26" s="99"/>
       <c r="M26" s="200" t="s">
         <v>3</v>
       </c>
       <c r="N26" s="12"/>
       <c r="O26" s="83" t="s">
         <v>52</v>
       </c>
       <c r="P26" s="6"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="11"/>
       <c r="V26" s="98"/>
       <c r="W26" s="99"/>
     </row>
     <row r="27" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B27" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="2"/>
@@ -6316,149 +6313,149 @@
       <c r="G62" s="12"/>
       <c r="H62" s="12"/>
       <c r="I62" s="12"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B63" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="7"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="B2:R43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="M35" sqref="M35"/>
+    <sheetView topLeftCell="A9" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H36" sqref="H36:H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="14.109375" customWidth="1"/>
     <col min="3" max="9" width="13.6640625" customWidth="1"/>
     <col min="11" max="11" width="12.88671875" customWidth="1"/>
     <col min="12" max="18" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" ht="18" x14ac:dyDescent="0.35">
       <c r="B2" s="14" t="s">
         <v>47</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B3" s="1"/>
       <c r="C3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="1"/>
-      <c r="L3" s="204" t="s">
+      <c r="L3" s="203" t="s">
         <v>4</v>
       </c>
-      <c r="M3" s="204" t="s">
+      <c r="M3" s="203" t="s">
         <v>5</v>
       </c>
-      <c r="N3" s="204" t="s">
+      <c r="N3" s="203" t="s">
         <v>6</v>
       </c>
-      <c r="O3" s="204" t="s">
+      <c r="O3" s="203" t="s">
         <v>7</v>
       </c>
-      <c r="P3" s="204" t="s">
+      <c r="P3" s="203" t="s">
         <v>8</v>
       </c>
-      <c r="Q3" s="204" t="s">
+      <c r="Q3" s="203" t="s">
         <v>9</v>
       </c>
-      <c r="R3" s="220" t="s">
+      <c r="R3" s="207" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B4" s="23"/>
       <c r="C4" s="28"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="39"/>
       <c r="K4" s="23"/>
       <c r="L4" s="28"/>
-      <c r="M4" s="203"/>
+      <c r="M4" s="202"/>
       <c r="N4" s="15"/>
       <c r="O4" s="8"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="39"/>
     </row>
     <row r="5" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="55"/>
       <c r="D5" s="11"/>
       <c r="F5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="K5" s="23" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="55"/>
       <c r="M5" s="55"/>
-      <c r="N5" s="11"/>
+      <c r="N5" s="10"/>
       <c r="O5" s="27"/>
       <c r="P5" s="27"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
     </row>
     <row r="6" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="55"/>
       <c r="D6" s="11"/>
       <c r="F6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="K6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="55"/>
       <c r="M6" s="55"/>
       <c r="N6" s="11"/>
       <c r="O6" s="27"/>
       <c r="P6" s="27"/>
       <c r="Q6" s="11"/>
       <c r="R6" s="11"/>
     </row>
@@ -6794,162 +6791,165 @@
       <c r="C22" s="57"/>
       <c r="D22" s="12"/>
       <c r="E22" s="2"/>
       <c r="F22" s="12"/>
       <c r="G22" s="2"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="K22" s="24" t="s">
         <v>28</v>
       </c>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="12"/>
       <c r="O22" s="27"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="12"/>
       <c r="R22" s="12"/>
     </row>
     <row r="23" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="101" t="s">
         <v>62</v>
       </c>
-      <c r="D23" s="219" t="s">
+      <c r="D23" s="206" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="108" t="s">
         <v>57</v>
       </c>
-      <c r="F23" s="221"/>
+      <c r="F23" s="208"/>
       <c r="G23" s="2"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="K23" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="L23" s="207" t="s">
+      <c r="L23" s="205" t="s">
         <v>77</v>
       </c>
       <c r="M23" s="107"/>
-      <c r="N23" s="205" t="s">
+      <c r="N23" s="204" t="s">
         <v>68</v>
       </c>
       <c r="O23" s="107"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
     </row>
     <row r="24" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B24" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="101"/>
-      <c r="D24" s="219"/>
+      <c r="D24" s="206"/>
       <c r="E24" s="108"/>
-      <c r="F24" s="221" t="s">
+      <c r="F24" s="208" t="s">
         <v>51</v>
       </c>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="K24" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="L24" s="207"/>
+      <c r="L24" s="205"/>
       <c r="M24" s="107" t="s">
         <v>56</v>
       </c>
-      <c r="N24" s="205"/>
+      <c r="N24" s="204"/>
       <c r="O24" s="107" t="s">
         <v>56</v>
       </c>
       <c r="P24" s="6"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
     </row>
     <row r="25" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B25" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="D25" s="221"/>
-      <c r="F25" s="221"/>
+      <c r="D25" s="208"/>
+      <c r="E25" s="100"/>
+      <c r="F25" s="208"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="K25" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="L25" s="132"/>
+      <c r="L25" s="57"/>
       <c r="M25" s="107"/>
-      <c r="N25" s="206"/>
+      <c r="N25" s="129"/>
       <c r="O25" s="107"/>
       <c r="P25" s="6"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="12"/>
     </row>
     <row r="26" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B26" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="D26" s="221" t="s">
+      <c r="D26" s="208" t="s">
         <v>51</v>
+      </c>
+      <c r="E26" s="100" t="s">
+        <v>61</v>
       </c>
       <c r="F26" s="12"/>
       <c r="G26" s="2"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="K26" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="L26" s="132" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26" s="57"/>
       <c r="M26" s="57"/>
-      <c r="N26" s="206" t="s">
-        <v>55</v>
+      <c r="N26" s="129" t="s">
+        <v>61</v>
       </c>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
     </row>
     <row r="27" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B27" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="D27" s="221"/>
+      <c r="D27" s="208"/>
+      <c r="E27" s="100"/>
       <c r="F27" s="12"/>
       <c r="G27" s="2"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
       <c r="K27" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="L27" s="132"/>
+      <c r="L27" s="57"/>
       <c r="M27" s="57"/>
-      <c r="N27" s="206"/>
+      <c r="N27" s="129"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="12"/>
     </row>
     <row r="28" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B28" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="2"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="K28" s="24" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="57"/>
       <c r="M28" s="57"/>
       <c r="N28" s="12"/>
       <c r="O28" s="6"/>
       <c r="P28" s="6"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>