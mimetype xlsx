--- v0 (2026-01-09)
+++ v1 (2026-10-06)
@@ -1,1250 +1,290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
+  <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="v.2" sheetId="1" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet state="visible" name="v.50" sheetId="4" r:id="rId7"/>
+    <sheet state="visible" name="v.45" sheetId="1" r:id="rId5"/>
+    <sheet state="visible" name="v.2" sheetId="2" r:id="rId6"/>
+    <sheet state="visible" name="v.7" sheetId="3" r:id="rId7"/>
+    <sheet state="visible" name="Cupen" sheetId="4" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="187">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="42">
   <si>
     <t>Cafeteriaansvarig: Anna Lindström, 073-0344607</t>
   </si>
   <si>
-    <t>Kioskschema Team-17 (260105-260111)</t>
+    <t xml:space="preserve">koden till dörren: övre 7699 undre 9976, finns i kodbox bredvid vaktmästarnas kontor </t>
+  </si>
+  <si>
+    <t>Kioskschema Team-17 (270228)</t>
+  </si>
+  <si>
+    <t>Kioskschema Team-17 (Vecka 7 270215-260220)</t>
+  </si>
+  <si>
+    <t>Kioskschema Team-17 (Vecka 45 - 271102-271108)</t>
   </si>
   <si>
     <t>Veckodag</t>
   </si>
   <si>
     <t>Tid</t>
   </si>
   <si>
     <t>Bemanning (barnets namn)</t>
   </si>
   <si>
     <t>Telnr + mailadress</t>
   </si>
   <si>
+    <t>Kioskschema Team-17 (Vecka 2 270111-270117)</t>
+  </si>
+  <si>
+    <t>Telnr + mailadress (+ev ersättare)</t>
+  </si>
+  <si>
+    <t>måndag</t>
+  </si>
+  <si>
+    <t>Tider kommer beroende 
+på ev. matcher</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">söndag </t>
+  </si>
+  <si>
+    <t>tisdag</t>
+  </si>
+  <si>
     <t xml:space="preserve">Måndag </t>
   </si>
   <si>
-    <t>Tisdag (cup Team-17)</t>
+    <t>8.00-10.30</t>
+  </si>
+  <si>
+    <t>onsdag</t>
+  </si>
+  <si>
+    <t>torsdag</t>
+  </si>
+  <si>
+    <t>10.30-13.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tisdag </t>
+  </si>
+  <si>
+    <t>fredag</t>
+  </si>
+  <si>
+    <t>13.00-15.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Onsdag </t>
+  </si>
+  <si>
+    <t>lördag (öppet 9-19)</t>
+  </si>
+  <si>
+    <t>lördag</t>
+  </si>
+  <si>
+    <t>8.30-10.30</t>
+  </si>
+  <si>
+    <t>15.30-18.00</t>
+  </si>
+  <si>
+    <t>Torsdag</t>
+  </si>
+  <si>
+    <t>Fredag</t>
+  </si>
+  <si>
+    <t>12.30-15.00</t>
+  </si>
+  <si>
+    <t>15.00-17.30</t>
+  </si>
+  <si>
+    <t>Lördag (öppet 9-19)</t>
+  </si>
+  <si>
+    <t>17.30-19.30</t>
+  </si>
+  <si>
+    <t>söndag (öppet 9-18)</t>
   </si>
   <si>
     <t>8.30-11.00</t>
   </si>
   <si>
-    <t>Sam Lindström</t>
-[...10 lines deleted...]
-  <si>
     <t>11.00-13.30</t>
   </si>
   <si>
-    <t>Hjalmar Majgren</t>
-[...10 lines deleted...]
-  <si>
     <t>13.30-16.30</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilmer Bark </t>
-[...53 lines deleted...]
-    <t>17.30-19.30</t>
+    <t>16.30-18.30</t>
   </si>
   <si>
     <t>Söndag (öppet 9-18)</t>
-  </si>
-[...940 lines deleted...]
-    <t>070-7900907/sturaro6@hotmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m-d"/>
-    <numFmt numFmtId="165" formatCode="dddd m/d"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="10">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.0"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font/>
-    <font>
-[...4 lines deleted...]
-    </font>
     <font>
       <b/>
       <sz val="17.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FFFF0000"/>
       <name val="ProximaNova"/>
     </font>
-    <font>
-[...12 lines deleted...]
-    </font>
   </fonts>
-  <fills count="8">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00FFFF"/>
         <bgColor rgb="FF00FFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor theme="0"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00FF00"/>
-        <bgColor rgb="FF00FF00"/>
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="14">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
@@ -1300,267 +340,390 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-    </border>
-    <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-    </border>
-[...12 lines deleted...]
-      </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="42">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="7" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf borderId="10" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="11" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...16 lines deleted...]
-    </xf>
+    <xf borderId="11" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
+    <xf borderId="10" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
     <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
+    <xf borderId="12" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="10" fillId="0" fontId="3" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="1" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...15 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="1" fillId="5" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="5" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
-    </xf>
-[...41 lines deleted...]
-      <alignment readingOrder="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="5838825" cy="2466975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image1.png" title="Bild"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2952750" cy="3771900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image2.png" title="Bild"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="5838825" cy="2466975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image1.png" title="Bild"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2952750" cy="3771900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image2.png" title="Bild"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2952750" cy="3771900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image2.png" title="Bild"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="5838825" cy="2466975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image1.png" title="Bild"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
@@ -1732,2108 +895,1572 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
+    <tabColor rgb="FF00FF00"/>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
+  <cols>
+    <col customWidth="1" min="2" max="2" width="28.38"/>
+    <col customWidth="1" min="8" max="8" width="52.0"/>
+  </cols>
+  <sheetData>
+    <row r="3">
+      <c r="B3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="4"/>
+      <c r="H3" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+    </row>
+    <row r="6">
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+    </row>
+    <row r="7">
+      <c r="B7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="8"/>
+      <c r="E7" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="7"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="16"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="18"/>
+    </row>
+    <row r="8">
+      <c r="B8" s="19"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="19"/>
+      <c r="L8" s="18"/>
+    </row>
+    <row r="9">
+      <c r="B9" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="24"/>
+    </row>
+    <row r="10">
+      <c r="B10" s="26"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="24"/>
+    </row>
+    <row r="11">
+      <c r="B11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="24"/>
+    </row>
+    <row r="12">
+      <c r="B12" s="26"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="11"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="24"/>
+    </row>
+    <row r="13">
+      <c r="B13" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="8"/>
+      <c r="E13" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="24"/>
+    </row>
+    <row r="14">
+      <c r="B14" s="19"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="3"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="28"/>
+    </row>
+    <row r="15">
+      <c r="B15" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="8"/>
+      <c r="E15" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="24"/>
+    </row>
+    <row r="16">
+      <c r="B16" s="19"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="24"/>
+    </row>
+    <row r="17">
+      <c r="B17" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="8"/>
+      <c r="E17" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="28"/>
+    </row>
+    <row r="18">
+      <c r="B18" s="19"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="28"/>
+    </row>
+    <row r="19">
+      <c r="B19" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="8"/>
+      <c r="E19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="36"/>
+    </row>
+    <row r="20">
+      <c r="B20" s="26"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="24"/>
+    </row>
+    <row r="21">
+      <c r="B21" s="26"/>
+      <c r="C21" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="8"/>
+      <c r="E21" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="24"/>
+    </row>
+    <row r="22">
+      <c r="B22" s="26"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="24"/>
+    </row>
+    <row r="23">
+      <c r="B23" s="26"/>
+      <c r="C23" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="8"/>
+      <c r="E23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="24"/>
+    </row>
+    <row r="24">
+      <c r="B24" s="26"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="24"/>
+    </row>
+    <row r="25">
+      <c r="B25" s="26"/>
+      <c r="C25" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="8"/>
+      <c r="E25" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="24"/>
+    </row>
+    <row r="26">
+      <c r="B26" s="26"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="24"/>
+    </row>
+    <row r="27">
+      <c r="B27" s="26"/>
+      <c r="C27" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="8"/>
+      <c r="E27" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="3"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="24"/>
+    </row>
+    <row r="28">
+      <c r="B28" s="26"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="24"/>
+      <c r="L28" s="28"/>
+    </row>
+    <row r="29">
+      <c r="B29" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="8"/>
+      <c r="E29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="24"/>
+    </row>
+    <row r="30">
+      <c r="B30" s="26"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="24"/>
+    </row>
+    <row r="31">
+      <c r="B31" s="26"/>
+      <c r="C31" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="8"/>
+      <c r="E31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="24"/>
+    </row>
+    <row r="32">
+      <c r="B32" s="26"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="24"/>
+    </row>
+    <row r="33">
+      <c r="B33" s="26"/>
+      <c r="C33" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="8"/>
+      <c r="E33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="24"/>
+    </row>
+    <row r="34">
+      <c r="B34" s="26"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="24"/>
+    </row>
+    <row r="35">
+      <c r="B35" s="26"/>
+      <c r="C35" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="8"/>
+      <c r="E35" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="24"/>
+    </row>
+    <row r="36">
+      <c r="B36" s="19"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="24"/>
+    </row>
+    <row r="37">
+      <c r="B37" s="40"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="41"/>
+    </row>
+    <row r="38">
+      <c r="B38" s="40"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="58">
+    <mergeCell ref="C25:D26"/>
+    <mergeCell ref="C27:D28"/>
+    <mergeCell ref="B29:B36"/>
+    <mergeCell ref="C29:D30"/>
+    <mergeCell ref="C31:D32"/>
+    <mergeCell ref="C33:D34"/>
+    <mergeCell ref="C35:D36"/>
+    <mergeCell ref="C15:D16"/>
+    <mergeCell ref="C17:D18"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="B19:B28"/>
+    <mergeCell ref="C11:D12"/>
+    <mergeCell ref="C13:D14"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="B5:H6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:D8"/>
+    <mergeCell ref="E7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:D10"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="E11:G11"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="C21:D22"/>
+    <mergeCell ref="C23:D24"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="C19:D20"/>
+  </mergeCells>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
     <tabColor rgb="FFFFFFFF"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="28.38"/>
     <col customWidth="1" min="8" max="8" width="52.0"/>
   </cols>
   <sheetData>
     <row r="3">
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="4"/>
+      <c r="H3" s="1" t="s">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="5" t="s">
-        <v>2</v>
-[...9 lines deleted...]
-      <c r="K5" s="8"/>
+        <v>9</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
     </row>
     <row r="6">
-      <c r="B6" s="9"/>
-[...8 lines deleted...]
-      <c r="K6" s="8"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
     </row>
     <row r="7">
-      <c r="B7" s="12" t="s">
-[...6 lines deleted...]
-      <c r="E7" s="13" t="s">
+      <c r="B7" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="6"/>
-[...1 lines deleted...]
-      <c r="H7" s="14" t="s">
+      <c r="C7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="15"/>
-[...2 lines deleted...]
-      <c r="L7" s="17"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="7"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="16"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="18"/>
     </row>
     <row r="8">
-      <c r="B8" s="18"/>
-[...6 lines deleted...]
-      <c r="L8" s="17"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="19"/>
+      <c r="L8" s="18"/>
     </row>
     <row r="9">
-      <c r="B9" s="19" t="s">
-[...6 lines deleted...]
-      <c r="G9" s="11"/>
+      <c r="B9" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="11"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="28"/>
     </row>
     <row r="10">
-      <c r="B10" s="23"/>
-[...4 lines deleted...]
-      <c r="G10" s="11"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="11"/>
+      <c r="G10" s="12"/>
       <c r="H10" s="24"/>
     </row>
     <row r="11">
-      <c r="B11" s="25" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B11" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="24"/>
     </row>
     <row r="12">
-      <c r="B12" s="23"/>
-[...2 lines deleted...]
-      <c r="E12" s="27" t="s">
+      <c r="B12" s="26"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="24"/>
+    </row>
+    <row r="13">
+      <c r="B13" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="F12" s="2"/>
-[...18 lines deleted...]
-      </c>
+      <c r="D13" s="8"/>
+      <c r="E13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="11"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="24"/>
     </row>
     <row r="14">
-      <c r="B14" s="23"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B14" s="19"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="11"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="28"/>
     </row>
     <row r="15">
-      <c r="B15" s="23"/>
-[...9 lines deleted...]
-      <c r="H15" s="24" t="s">
+      <c r="B15" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="8"/>
+      <c r="E15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="24"/>
+    </row>
+    <row r="16">
+      <c r="B16" s="19"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="24"/>
+    </row>
+    <row r="17">
+      <c r="B17" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="8"/>
+      <c r="E17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="11"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="28"/>
+    </row>
+    <row r="18">
+      <c r="B18" s="19"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="11"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="28"/>
+    </row>
+    <row r="19">
+      <c r="B19" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="8"/>
+      <c r="E19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="28"/>
+    </row>
+    <row r="20">
+      <c r="B20" s="26"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="28"/>
+    </row>
+    <row r="21">
+      <c r="B21" s="26"/>
+      <c r="C21" s="20" t="s">
         <v>21</v>
       </c>
-    </row>
-[...70 lines deleted...]
-      <c r="H21" s="24"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="11"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="28"/>
     </row>
     <row r="22">
-      <c r="B22" s="18"/>
-[...5 lines deleted...]
-      <c r="H22" s="24"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="11"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23">
-      <c r="B23" s="19" t="s">
-[...7 lines deleted...]
-      <c r="H23" s="29"/>
+      <c r="B23" s="26"/>
+      <c r="C23" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="8"/>
+      <c r="E23" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="28"/>
     </row>
     <row r="24">
-      <c r="B24" s="18"/>
-[...5 lines deleted...]
-      <c r="H24" s="29"/>
+      <c r="B24" s="26"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="28"/>
     </row>
     <row r="25">
-      <c r="B25" s="34" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="35" t="s">
+      <c r="B25" s="26"/>
+      <c r="C25" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="D25" s="7"/>
-[...5 lines deleted...]
-      <c r="H25" s="29"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="11"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="28"/>
     </row>
     <row r="26">
-      <c r="B26" s="23"/>
-[...4 lines deleted...]
-      <c r="H26" s="29"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="11"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="28"/>
     </row>
     <row r="27">
-      <c r="B27" s="23"/>
-      <c r="C27" s="35" t="s">
+      <c r="B27" s="26"/>
+      <c r="C27" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="D27" s="7"/>
-[...2 lines deleted...]
-      <c r="H27" s="29"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="3"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="28"/>
     </row>
     <row r="28">
-      <c r="B28" s="23"/>
-[...4 lines deleted...]
-      <c r="H28" s="29"/>
+      <c r="B28" s="26"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="28"/>
     </row>
     <row r="29">
-      <c r="B29" s="23"/>
-[...6 lines deleted...]
-      <c r="H29" s="29"/>
+      <c r="B29" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="8"/>
+      <c r="E29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="11"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="24"/>
     </row>
     <row r="30">
-      <c r="B30" s="23"/>
-[...4 lines deleted...]
-      <c r="H30" s="29"/>
+      <c r="B30" s="26"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="11"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="24"/>
     </row>
     <row r="31">
-      <c r="B31" s="23"/>
-[...6 lines deleted...]
-      <c r="H31" s="29"/>
+      <c r="B31" s="26"/>
+      <c r="C31" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="8"/>
+      <c r="E31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="11"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="24"/>
     </row>
     <row r="32">
-      <c r="B32" s="23"/>
-[...4 lines deleted...]
-      <c r="H32" s="29"/>
+      <c r="B32" s="26"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="24"/>
     </row>
     <row r="33">
-      <c r="B33" s="23"/>
-[...6 lines deleted...]
-      <c r="H33" s="29"/>
+      <c r="B33" s="26"/>
+      <c r="C33" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="8"/>
+      <c r="E33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="24"/>
     </row>
     <row r="34">
-      <c r="B34" s="23"/>
-[...4 lines deleted...]
-      <c r="H34" s="29"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="11"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="24"/>
     </row>
     <row r="35">
-      <c r="B35" s="34" t="s">
-[...6 lines deleted...]
-      <c r="E35" s="39" t="s">
+      <c r="B35" s="26"/>
+      <c r="C35" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="F35" s="2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="D35" s="8"/>
+      <c r="E35" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="11"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="24"/>
     </row>
     <row r="36">
-      <c r="B36" s="23"/>
-[...85 lines deleted...]
-      <c r="H42" s="29"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="58">
-[...6 lines deleted...]
-    <mergeCell ref="E12:G12"/>
+  <mergeCells count="72">
+    <mergeCell ref="C25:D26"/>
+    <mergeCell ref="C27:D28"/>
+    <mergeCell ref="B29:B36"/>
+    <mergeCell ref="C29:D30"/>
+    <mergeCell ref="C31:D32"/>
+    <mergeCell ref="C33:D34"/>
+    <mergeCell ref="C35:D36"/>
+    <mergeCell ref="C15:D16"/>
     <mergeCell ref="C17:D18"/>
-    <mergeCell ref="C25:D26"/>
-[...11 lines deleted...]
-    <mergeCell ref="B25:B34"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="B19:B28"/>
+    <mergeCell ref="C11:D12"/>
+    <mergeCell ref="C13:D14"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="E36:G36"/>
     <mergeCell ref="E37:G37"/>
     <mergeCell ref="E38:G38"/>
     <mergeCell ref="E39:G39"/>
     <mergeCell ref="E40:G40"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E49:G49"/>
+    <mergeCell ref="E50:G50"/>
     <mergeCell ref="E41:G41"/>
     <mergeCell ref="E42:G42"/>
-    <mergeCell ref="E25:G34"/>
-[...5 lines deleted...]
-    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="E45:G45"/>
+    <mergeCell ref="E46:G46"/>
+    <mergeCell ref="E47:G47"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B5:H6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:D8"/>
     <mergeCell ref="E7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
-    <mergeCell ref="C11:D12"/>
-    <mergeCell ref="C13:D14"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:D10"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="E11:G11"/>
+    <mergeCell ref="E12:G12"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="E14:G14"/>
-    <mergeCell ref="C15:D16"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="E16:G16"/>
-    <mergeCell ref="B19:B20"/>
-[...1 lines deleted...]
-    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="E19:G19"/>
     <mergeCell ref="C21:D22"/>
-    <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:D24"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="E22:G22"/>
     <mergeCell ref="E23:G23"/>
     <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="C19:D20"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
-    <tabColor rgb="FF00FF00"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="28.38"/>
     <col customWidth="1" min="8" max="8" width="52.0"/>
   </cols>
   <sheetData>
     <row r="3">
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="4"/>
+      <c r="H3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="2"/>
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="5">
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="K5" s="8"/>
+      <c r="B5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
     </row>
     <row r="6">
-      <c r="B6" s="9"/>
-[...8 lines deleted...]
-      <c r="K6" s="8"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
     </row>
     <row r="7">
-      <c r="B7" s="12" t="s">
-[...6 lines deleted...]
-      <c r="E7" s="13" t="s">
+      <c r="B7" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="6"/>
-[...1 lines deleted...]
-      <c r="H7" s="14" t="s">
+      <c r="C7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="15"/>
-[...2 lines deleted...]
-      <c r="L7" s="17"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="7"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="16"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="18"/>
     </row>
     <row r="8">
-      <c r="B8" s="18"/>
-[...6 lines deleted...]
-      <c r="L8" s="17"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="19"/>
+      <c r="L8" s="18"/>
     </row>
     <row r="9">
-      <c r="B9" s="19" t="s">
-[...6 lines deleted...]
-      <c r="G9" s="3"/>
+      <c r="B9" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="20"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="4"/>
       <c r="H9" s="24"/>
     </row>
     <row r="10">
-      <c r="B10" s="23"/>
-[...1 lines deleted...]
-      <c r="D10" s="11"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="12"/>
       <c r="E10" s="27"/>
-      <c r="F10" s="2"/>
-      <c r="G10" s="3"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="12"/>
       <c r="H10" s="24"/>
     </row>
     <row r="11">
-      <c r="B11" s="12" t="s">
-[...6 lines deleted...]
-      <c r="G11" s="3"/>
+      <c r="B11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="20"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="4"/>
       <c r="H11" s="24"/>
     </row>
     <row r="12">
-      <c r="B12" s="23"/>
-[...1 lines deleted...]
-      <c r="D12" s="11"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="12"/>
       <c r="E12" s="22"/>
-      <c r="F12" s="10"/>
-[...1 lines deleted...]
-      <c r="H12" s="24"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="28"/>
     </row>
     <row r="13">
-      <c r="B13" s="12" t="s">
-[...7 lines deleted...]
-      <c r="H13" s="24"/>
+      <c r="B13" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="28"/>
     </row>
     <row r="14">
-      <c r="B14" s="18"/>
-[...5 lines deleted...]
-      <c r="H14" s="29"/>
+      <c r="B14" s="19"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="28"/>
     </row>
     <row r="15">
-      <c r="B15" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B15" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="29"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="28"/>
     </row>
     <row r="16">
-      <c r="B16" s="18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17">
-      <c r="B17" s="12" t="s">
-[...3 lines deleted...]
-      <c r="D17" s="7"/>
+      <c r="B17" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="20"/>
+      <c r="D17" s="8"/>
       <c r="E17" s="33"/>
-      <c r="F17" s="2"/>
-[...1 lines deleted...]
-      <c r="H17" s="29"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="24"/>
     </row>
     <row r="18">
-      <c r="B18" s="18"/>
-[...1 lines deleted...]
-      <c r="D18" s="11"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="12"/>
       <c r="E18" s="33"/>
-      <c r="F18" s="2"/>
-[...1 lines deleted...]
-      <c r="H18" s="29"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="24"/>
     </row>
     <row r="19">
-      <c r="B19" s="34" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B19" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="20"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="24"/>
     </row>
     <row r="20">
-      <c r="B20" s="23"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B20" s="26"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="37"/>
     </row>
     <row r="21">
-      <c r="B21" s="23"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="24"/>
     </row>
     <row r="22">
-      <c r="B22" s="23"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="24"/>
     </row>
     <row r="23">
-      <c r="B23" s="23"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B23" s="26"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="24"/>
     </row>
     <row r="24">
-      <c r="B24" s="23"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="24"/>
     </row>
     <row r="25">
-      <c r="B25" s="23"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B25" s="26"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="24"/>
     </row>
     <row r="26">
-      <c r="B26" s="23"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B26" s="19"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="24"/>
     </row>
     <row r="27">
-      <c r="B27" s="23"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B27" s="40"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
     </row>
     <row r="28">
-      <c r="B28" s="23"/>
-[...139 lines deleted...]
-      <c r="H38" s="46"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="58">
-[...23 lines deleted...]
-    <mergeCell ref="E33:G33"/>
+  <mergeCells count="41">
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B5:H6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:D8"/>
     <mergeCell ref="E7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:D10"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="C11:D12"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="C17:D18"/>
     <mergeCell ref="C19:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E26:G26"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="E17:G17"/>
     <mergeCell ref="E18:G18"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="C21:D22"/>
     <mergeCell ref="C23:D24"/>
-    <mergeCell ref="E20:G20"/>
-[...493 lines deleted...]
-    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:D14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:D16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="B19:B26"/>
     <mergeCell ref="C25:D26"/>
-    <mergeCell ref="B27:B28"/>
-[...29 lines deleted...]
-    <mergeCell ref="E26:G26"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
-    <tabColor rgb="FF00FF00"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="8" max="8" width="52.0"/>
   </cols>
   <sheetData>
     <row r="3">
-      <c r="H3" s="4" t="s">
-        <v>1</v>
+      <c r="H3" s="1" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="5" t="s">
-        <v>143</v>
-[...9 lines deleted...]
-      <c r="K5" s="8"/>
+        <v>2</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
     </row>
     <row r="6">
-      <c r="B6" s="9"/>
-[...8 lines deleted...]
-      <c r="K6" s="8"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
     </row>
     <row r="7">
-      <c r="B7" s="12" t="s">
-[...6 lines deleted...]
-      <c r="E7" s="13" t="s">
+      <c r="B7" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="6"/>
-[...1 lines deleted...]
-      <c r="H7" s="14" t="s">
+      <c r="C7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="15"/>
-[...2 lines deleted...]
-      <c r="L7" s="17"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="7"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="16"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="18"/>
     </row>
     <row r="8">
-      <c r="B8" s="18"/>
-[...6 lines deleted...]
-      <c r="L8" s="17"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="19"/>
+      <c r="L8" s="18"/>
     </row>
     <row r="9">
-      <c r="B9" s="12" t="s">
-[...7 lines deleted...]
-      <c r="H9" s="29"/>
+      <c r="B9" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="24"/>
     </row>
     <row r="10">
-      <c r="B10" s="18"/>
-[...5 lines deleted...]
-      <c r="H10" s="29"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="24"/>
     </row>
     <row r="11">
-      <c r="B11" s="12" t="s">
-[...7 lines deleted...]
-      <c r="H11" s="29"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="24"/>
     </row>
     <row r="12">
-      <c r="B12" s="18"/>
-[...5 lines deleted...]
-      <c r="H12" s="29"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="24"/>
     </row>
     <row r="13">
-      <c r="B13" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="8"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="24"/>
     </row>
     <row r="14">
-      <c r="B14" s="18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B14" s="26"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="24"/>
     </row>
     <row r="15">
-      <c r="B15" s="58">
-[...7 lines deleted...]
-      <c r="H15" s="29"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="8"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="24"/>
     </row>
     <row r="16">
-      <c r="B16" s="18"/>
-[...5 lines deleted...]
-      <c r="H16" s="29"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="24"/>
     </row>
     <row r="17">
-      <c r="B17" s="12" t="s">
-[...7 lines deleted...]
-      <c r="H17" s="29"/>
+      <c r="B17" s="40"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
     </row>
     <row r="18">
-      <c r="B18" s="18"/>
-[...251 lines deleted...]
-      <c r="H36" s="46"/>
+      <c r="B18" s="40"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="58">
-[...10 lines deleted...]
-    <mergeCell ref="C7:D8"/>
+  <mergeCells count="21">
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B9:B16"/>
     <mergeCell ref="E7:G8"/>
-    <mergeCell ref="H7:H8"/>
-[...9 lines deleted...]
-    <mergeCell ref="C12:D12"/>
     <mergeCell ref="E9:G9"/>
-    <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="E15:G15"/>
-    <mergeCell ref="B17:B18"/>
-[...10 lines deleted...]
-    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="C9:D10"/>
+    <mergeCell ref="C11:D12"/>
     <mergeCell ref="C13:D14"/>
-    <mergeCell ref="B15:B16"/>
-[...13 lines deleted...]
-    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="C15:D16"/>
+    <mergeCell ref="B5:H6"/>
+    <mergeCell ref="C7:D8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="E10:G10"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>