--- v0 (2025-10-23)
+++ v1 (2026-05-08)
@@ -3,55 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
           <w:caps/>
@@ -430,4222 +426,4222 @@
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:p w14:paraId="73557A46" w14:textId="77777777" w:rsidR="007C42CC" w:rsidRPr="007E42D1" w:rsidRDefault="001C2A4E">
               <w:pPr>
                 <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 </w:rPr>
               </w:pPr>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="007E42D1">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 </w:rPr>
                 <w:t>Innehåll</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:p>
-            <w:p w14:paraId="1E3EB67C" w14:textId="526C83DA" w:rsidR="007E42D1" w:rsidRDefault="00C42B22">
+            <w:p w14:paraId="645FDAD4" w14:textId="2324D2A4" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="007E42D1">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="007E42D1">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z </w:instrText>
               </w:r>
-              <w:r w:rsidRPr="007E42D1">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:hyperlink w:anchor="_Toc191756022" w:history="1">
-                <w:r w:rsidR="007E42D1" w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827374" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Syfte med denna Verksamhetsplan</w:t>
                 </w:r>
-                <w:r w:rsidR="007E42D1">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidR="007E42D1">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidR="007E42D1">
-[...12 lines deleted...]
-                <w:r w:rsidR="007E42D1">
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827374 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>2</w:t>
                 </w:r>
-                <w:r w:rsidR="007E42D1">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="66EB8218" w14:textId="178B52EB" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="4C5AD6C6" w14:textId="75AEFC67" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756023" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827375" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Om Gimo IF Fotbollsklubb</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756023 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827375 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>4</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="73EAC4C2" w14:textId="220A4ECB" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="53EE4903" w14:textId="458889EC" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756024" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827376" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Organisation</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756024 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827376 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>5</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="108B31DA" w14:textId="6BEF305F" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="7773E52F" w14:textId="40998008" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756025" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827377" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Styrelse</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756025 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827377 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>5</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="470436E9" w14:textId="21ED1FE4" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="342C27E6" w14:textId="0FE93A62" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756026" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827378" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Gimo IF</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756026 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827378 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>5</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="07BB63C3" w14:textId="48FA6745" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="1D0364B8" w14:textId="78F2EE71" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756027" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827379" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Gimo Sportanläggningar AB</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756027 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827379 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>5</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="3AEEDE85" w14:textId="6598D984" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="263BA93B" w14:textId="4964A601" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756028" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827380" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Sektioner</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756028 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827380 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="78DB745F" w14:textId="5287B6E4" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="59D813B9" w14:textId="261CCA28" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756029" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827381" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Dam</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756029 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827381 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="160C5B79" w14:textId="3F0F1CAA" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="5179917F" w14:textId="20C8BFCC" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756030" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827382" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Herr</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756030 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827382 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="731DE747" w14:textId="339528AA" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="3FCFA78D" w14:textId="5D8E8810" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756031" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827383" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Ungdom</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756031 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827383 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="5D3E8315" w14:textId="1E68355F" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="1C5BB413" w14:textId="5C688BAC" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756032" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827384" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Medlemskap</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756032 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827384 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="423792DF" w14:textId="4CD2B24E" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="05180D4E" w14:textId="277B4EF8" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756033" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827385" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Idrottsgården</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756033 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827385 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>7</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="690A5179" w14:textId="479E8DFF" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="06C318FF" w14:textId="223FA27E" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756034" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827386" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Vår idé, vision och målsättningar</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756034 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827386 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>7</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="4BE46E57" w14:textId="0FF78418" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="05A28FD5" w14:textId="62ED1408" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756035" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827387" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Vår idé</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756035 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827387 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>7</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="1569E237" w14:textId="20C72529" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="4874A3C3" w14:textId="27786417" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756036" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827388" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Vision</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756036 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827388 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>7</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="1A180CF5" w14:textId="1DC9EF7E" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="3DBB5152" w14:textId="563534C0" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756037" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827389" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Ledarskap inom Gimo IF FK</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756037 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827389 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>8</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="27B5D697" w14:textId="71A15A6B" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="562B9CB1" w14:textId="6A6D84DF" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756038" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827390" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Sektionsansvarig (styrelseledamot)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756038 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827390 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>8</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="05F6328E" w14:textId="3D08C835" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="62270D56" w14:textId="40370CD9" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756039" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827391" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Sportchef/utvecklingsansvarig</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756039 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827391 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>8</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="50FE20F1" w14:textId="26645BDE" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="0F3790AF" w14:textId="3B8D146E" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756040" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827392" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Materialansvarig (klubb)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756040 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827392 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>9</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="40428F99" w14:textId="7285DAA4" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="61B64763" w14:textId="24A3E307" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756041" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827393" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Materialansvarig (sektion/lag)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756041 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827393 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>9</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="548BB673" w14:textId="6F14D6BF" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="28DD9B8D" w14:textId="1B06FE86" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756042" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827394" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Tränare (lag)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756042 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827394 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>9</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="0EE339C4" w14:textId="663409D8" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="58A529FE" w14:textId="39E80C99" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756043" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827395" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Lagledare/LOK-stödsansvarig (lag ungdom)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756043 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827395 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>9</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="3E2BBB77" w14:textId="155E02F2" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="5348D0D6" w14:textId="0115CA89" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756044" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827396" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Kommunikatör (lag/klubb)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756044 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827396 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>9</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="2EC3A4F7" w14:textId="6F4BBECE" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="2B807A3C" w14:textId="08092F84" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756045" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827397" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Kansli (klubb)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756045 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827397 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>10</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="229C5E51" w14:textId="0A5E1ED6" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="7ADE1720" w14:textId="70F239AC" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756046" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827398" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>LOK-stödsansvarig (klubb)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756046 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827398 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>10</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="63DB00F2" w14:textId="20800214" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="352A23D5" w14:textId="41441383" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756047" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827399" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Kiosk/event (klubb)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756047 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827399 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>10</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="63C0349B" w14:textId="4D15AF37" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="2CAD69F0" w14:textId="753B8C6A" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756048" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827400" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>LEDARNAS ANSVAR OCH UPPTRÄDANDE</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756048 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827400 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>11</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="5FAEFF57" w14:textId="2BEC324D" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="13C5E193" w14:textId="341B6031" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756049" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827401" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>SPELARNAS ANSVAR OCH UPPTRÄDANDE</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756049 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827401 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>12</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="57868F0F" w14:textId="38CA47C4" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="296B7F86" w14:textId="30B7EB66" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756050" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827402" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>FÖRÄLDRARS ANSVAR OCH UPPTRÄDANDE</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756050 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827402 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>13</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="602B2636" w14:textId="24D88301" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="1C07F739" w14:textId="7B4C4E8C" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756051" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827403" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>ALLMÄNT</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756051 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827403 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>13</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="7265D7CE" w14:textId="5F4FE566" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="78A3FA61" w14:textId="56D293E0" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756052" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827404" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>TRÄNING</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756052 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827404 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>13</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="4814F325" w14:textId="510549EB" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="45C94FAD" w14:textId="2C6008C9" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756053" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827405" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>MATCH</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756053 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827405 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>13</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="66C0AF47" w14:textId="1BBA2929" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="5702842D" w14:textId="0D5BA6F4" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756054" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827406" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>HANDLINGSPLAN MOT MOBBNING/KRÄNKANDE BEHANDLING</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756054 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827406 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>15</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="091112A9" w14:textId="093659E7" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="16959482" w14:textId="4EBA41BD" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756055" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827407" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>OM SPELARE UPPTRÄDER OLÄMPLIGT</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756055 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827407 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>15</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="6F058507" w14:textId="451A9233" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="036EF0C2" w14:textId="68EDAD1D" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756056" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827408" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>OM FÖRÄLDER ELLER ANNAN ANHÖRIG TILL SPELARE UPPTRÄDER OLÄMPLIGT</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756056 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827408 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>15</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="41CD611E" w14:textId="47608CEB" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="5216F86D" w14:textId="71E770D0" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756057" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827409" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>OM LEDARE UPPTRÄDER OLÄMPLIGT</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756057 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827409 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>15</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="7F13943C" w14:textId="6523D7D0" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="56453F0B" w14:textId="627528B7" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756058" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827410" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Ledarutveckling</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756058 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827410 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>16</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="2D2AC7EC" w14:textId="4C5D6E14" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="399073D8" w14:textId="1A0CF5A9" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756059" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827411" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Grund för nya ledare oavsett åldersgrupp</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756059 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827411 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>16</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="5D44619A" w14:textId="4CBC636B" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="75B9000E" w14:textId="6C51AECB" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756060" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827412" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>5–9 år (5 mot 5)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756060 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827412 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>16</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="23614BFB" w14:textId="70FF039B" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="55440A14" w14:textId="16DB3FC0" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756061" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827413" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>10–16 år (7-, 9- och 11 mot 11)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756061 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827413 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>16</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="66AC9966" w14:textId="0EACCA80" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="2E4377CF" w14:textId="761C5CB1" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756062" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827414" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Senior/junior</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756062 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827414 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>16</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="0685C742" w14:textId="7F1089F2" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="6D58122B" w14:textId="23377727" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756063" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827415" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Spelarutbildningsplan (SUP)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756063 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827415 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>17</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="5539E35A" w14:textId="7E183FA8" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="66BDF0E2" w14:textId="14F6CD97" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756064" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827416" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>MENTORSKAP</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756064 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827416 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>17</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="28D3CC43" w14:textId="0AA7858D" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="1FCEF248" w14:textId="538427AE" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756065" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827417" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>CHECKLISTA för nytt lag</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756065 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827417 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>17</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="604FF4A3" w14:textId="41D8CA3C" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="61318860" w14:textId="7C7B560E" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756066" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827418" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>År 1</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756066 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827418 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>17</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="76690A4C" w14:textId="2822DF32" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="4449AB02" w14:textId="210935F1" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756067" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827419" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>År 2</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756067 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827419 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>17</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="36BCF3D4" w14:textId="185FD43B" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="5932474A" w14:textId="0508673E" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756068" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827420" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>POLICY FÖR TOPPNING</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756068 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827420 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>18</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="09E2ED5A" w14:textId="32EFD5F0" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="78E5BA5F" w14:textId="3411D150" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756069" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827421" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>ALKOHOL- OCH DROGPOLICY</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756069 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827421 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>19</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="61B8474C" w14:textId="34594879" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="202BBC36" w14:textId="1BEFBED5" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756070" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827422" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>VARFÖR EN ALKOHOL- OCH DROGPOLICY?</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756070 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827422 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>19</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="759411E3" w14:textId="4C1B0D55" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="48E01418" w14:textId="4D785347" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll2"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756071" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827423" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>ALKOHOL, TOBAK OCH NARKOTIKA</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756071 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827423 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>20</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="4C7F2527" w14:textId="2B7FE3AC" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="576FCA90" w14:textId="05B3A440" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756072" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827424" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>A. FÖRENINGENS SPELARE</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756072 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827424 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>20</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="44C13464" w14:textId="23601723" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="76BADB17" w14:textId="38040FBE" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756073" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827425" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>B. FÖRENINGENS LEDARE</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756073 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827425 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>20</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="4303B765" w14:textId="7C735124" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="7973E6F4" w14:textId="453B10FE" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll3"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756074" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827426" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>C. FÖRÄLDRAR</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756074 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827426 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>20</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="009F7A15" w14:textId="71C600CD" w:rsidR="007E42D1" w:rsidRDefault="007E42D1">
+            <w:p w14:paraId="6E702A87" w14:textId="7341E7C5" w:rsidR="006B01D6" w:rsidRDefault="006B01D6">
               <w:pPr>
                 <w:pStyle w:val="Innehll1"/>
                 <w:tabs>
                   <w:tab w:val="right" w:leader="dot" w:pos="9396"/>
                 </w:tabs>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc191756075" w:history="1">
-                <w:r w:rsidRPr="00760B5B">
+              <w:hyperlink w:anchor="_Toc227827427" w:history="1">
+                <w:r w:rsidRPr="00DB047D">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlnk"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:noProof/>
                     <w:lang w:val="sv-SE"/>
                   </w:rPr>
                   <w:t>Kontaktuppgifter</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc191756075 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc227827427 \h </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00327CE6">
+                <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:t>21</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:webHidden/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="792343FD" w14:textId="011B29AF" w:rsidR="001C2A4E" w:rsidRPr="007E42D1" w:rsidRDefault="00C42B22" w:rsidP="001C2A4E">
+            <w:p w14:paraId="792343FD" w14:textId="601C820A" w:rsidR="001C2A4E" w:rsidRPr="007E42D1" w:rsidRDefault="006B01D6" w:rsidP="001C2A4E">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="007E42D1">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0869A4E1" w14:textId="77777777" w:rsidR="006F6A1C" w:rsidRPr="007E42D1" w:rsidRDefault="006F6A1C" w:rsidP="001C2A4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58F43FC3" w14:textId="02F7A197" w:rsidR="00DF7B3B" w:rsidRPr="007E42D1" w:rsidRDefault="00DF7B3B" w:rsidP="001C2A4E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc120165488"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc191756022"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc227827266"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc227827374"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Syfte med denna Verksamhetsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2D3F099C" w14:textId="294BFE0F" w:rsidR="00DF7B3B" w:rsidRPr="007E42D1" w:rsidRDefault="00DF7B3B" w:rsidP="00DF7B3B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
@@ -4963,175 +4959,135 @@
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="513F2D5A" w14:textId="77777777" w:rsidR="00876D5D" w:rsidRPr="007E42D1" w:rsidRDefault="00876D5D" w:rsidP="001C2A4E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc120165489"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc191756023"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227827267"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227827375"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Om Gimo IF Fotbollsklubb</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="7FBBC855" w14:textId="77777777" w:rsidR="00876D5D" w:rsidRPr="007E42D1" w:rsidRDefault="00876D5D" w:rsidP="00876D5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Den 19 april 1914 bildades Gimo Idrottsförening </w:t>
       </w:r>
       <w:r w:rsidR="00532C7E" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">av Kristian Lindman och </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>sedan dess finns en lång tradition av idrottande uppe på Idrottsgården, "</w:t>
-[...19 lines deleted...]
-        <w:t>". Många sporter har utövats här genom åren såsom fotb</w:t>
+        <w:t>sedan dess finns en lång tradition av idrottande uppe på Idrottsgården, "Gårn". Många sporter har utövats här genom åren såsom fotb</w:t>
       </w:r>
       <w:r w:rsidR="00576323" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">oll, friidrott, längdskidåkning, tennis, bordtennis, bandy, boxning, cykel, skridsko </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>och ishockey.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620161A2" w14:textId="77777777" w:rsidR="00876D5D" w:rsidRPr="007E42D1" w:rsidRDefault="00876D5D" w:rsidP="00876D5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fotbollen startade i blygsam skala 1910. Första riktiga fotbollsmatchen spelades den 17 maj 1914 mot Östhammar. Gimo vann matchen med hela </w:t>
-[...19 lines deleted...]
-        <w:t>. Sedan dess har lagen mötts åtskillig</w:t>
+        <w:t>Fotbollen startade i blygsam skala 1910. Första riktiga fotbollsmatchen spelades den 17 maj 1914 mot Östhammar. Gimo vann matchen med hela 8-0. Sedan dess har lagen mötts åtskillig</w:t>
       </w:r>
       <w:r w:rsidR="002353E8" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> gånger under det senaste seklet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0B6E53" w14:textId="77777777" w:rsidR="00876D5D" w:rsidRPr="007E42D1" w:rsidRDefault="00876D5D" w:rsidP="00876D5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5255,130 +5211,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992 samt 2004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA8E513" w14:textId="77777777" w:rsidR="00576323" w:rsidRPr="007E42D1" w:rsidRDefault="00576323" w:rsidP="00876D5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">1965 när derby mot Sirius spelades på </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> så slogs publikrekordet för seriespel med 2 640 åskådare närvarande.</w:t>
+        <w:t>1965 när derby mot Sirius spelades på Gårn så slogs publikrekordet för seriespel med 2 640 åskådare närvarande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C68C745" w14:textId="77777777" w:rsidR="00876D5D" w:rsidRPr="007E42D1" w:rsidRDefault="00876D5D" w:rsidP="00876D5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">1992 sattes publikrekordet på </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> mot</w:t>
+        <w:t>1992 sattes publikrekordet på Gårn med 5 236 åskådare i en match mellan en konstellation med Gimospelare samt landslagets reserver mot landslaget. "Gimo" vann med 3-1 mot</w:t>
       </w:r>
       <w:r w:rsidR="00B978DD" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sverige. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB172D7" w14:textId="77777777" w:rsidR="00876D5D" w:rsidRPr="007E42D1" w:rsidRDefault="00876D5D" w:rsidP="00876D5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5424,52 +5320,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="148F749B" w14:textId="77777777" w:rsidR="00DF334A" w:rsidRPr="007E42D1" w:rsidRDefault="00DF334A" w:rsidP="00510A34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E791142" w14:textId="40E21AB8" w:rsidR="00462B39" w:rsidRPr="007E42D1" w:rsidRDefault="00462B39" w:rsidP="00462B39">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc120165490"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc191756024"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227827268"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc227827376"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Organisation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6597FE98" w14:textId="3F3DFDB4" w:rsidR="00462B39" w:rsidRPr="007E42D1" w:rsidRDefault="00462B39" w:rsidP="00462B39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5539,52 +5435,52 @@
         </w:rPr>
         <w:t>Bild 1. Övergripande organisation</w:t>
       </w:r>
       <w:r w:rsidR="00A00581" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615333BD" w14:textId="77777777" w:rsidR="00462B39" w:rsidRPr="007E42D1" w:rsidRDefault="00FC0BC7" w:rsidP="00FC0BC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc120165491"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc191756025"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227827269"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227827377"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Styrelse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4FF4D3CB" w14:textId="77777777" w:rsidR="00FC0BC7" w:rsidRPr="007E42D1" w:rsidRDefault="00FC0BC7" w:rsidP="00FC0BC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
@@ -5701,52 +5597,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Minst en representant från respektive sektion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE2C72D" w14:textId="77777777" w:rsidR="007B6ACE" w:rsidRPr="007E42D1" w:rsidRDefault="007B6ACE" w:rsidP="007B6ACE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc120165492"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc191756026"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc227827270"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227827378"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Gimo IF</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="46001251" w14:textId="77777777" w:rsidR="007B6ACE" w:rsidRPr="007E42D1" w:rsidRDefault="007B6ACE" w:rsidP="007B6ACE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
@@ -5766,111 +5662,100 @@
     <w:p w14:paraId="0BCB88C4" w14:textId="2E064B59" w:rsidR="00532C7E" w:rsidRPr="007E42D1" w:rsidRDefault="007B6ACE" w:rsidP="007B6ACE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Varje klubb har ett eget organisationsnummer, egen ekonomi och administration. Varje klubb bedriver sin sport med egen styrelse</w:t>
       </w:r>
       <w:r w:rsidR="00532C7E" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Gimo IF FK är representerad i Gimo </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>. Gimo IF FK är representerad i Gimo IF</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1451B" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="00532C7E" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>IF</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> styrelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4A8ACB" w14:textId="77777777" w:rsidR="00532C7E" w:rsidRPr="007E42D1" w:rsidRDefault="00532C7E" w:rsidP="00532C7E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Gimo IF äger anläggningarna på Idrottsgården. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BB3B14" w14:textId="77777777" w:rsidR="00532C7E" w:rsidRPr="007E42D1" w:rsidRDefault="00532C7E" w:rsidP="00532C7E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc120165493"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc191756027"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227827271"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc227827379"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Gimo Sportanläggningar AB</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D643FD" w14:textId="0B0DB73E" w:rsidR="00D00AC5" w:rsidRPr="007E42D1" w:rsidRDefault="00532C7E" w:rsidP="00532C7E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -5989,52 +5874,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> och lokaler av Gimo </w:t>
       </w:r>
       <w:r w:rsidR="00881F01" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>IF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448D97FA" w14:textId="77777777" w:rsidR="00401AE8" w:rsidRPr="007E42D1" w:rsidRDefault="00401AE8" w:rsidP="00401AE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc120165494"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc191756028"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc227827272"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc227827380"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sektioner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070C3CBF" w14:textId="69DC683F" w:rsidR="00401AE8" w:rsidRPr="007E42D1" w:rsidRDefault="00D00AC5" w:rsidP="00093A00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
@@ -6303,52 +6188,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Namngiven organisationsplan ska redovisas på klubbens hemsida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394D3081" w14:textId="77777777" w:rsidR="005F2431" w:rsidRPr="007E42D1" w:rsidRDefault="005F2431" w:rsidP="00093A00">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc120165495"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc191756029"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc227827273"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc227827381"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Dam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="614A86B9" w14:textId="30DA4ECC" w:rsidR="005F2431" w:rsidRPr="007E42D1" w:rsidRDefault="005F2431" w:rsidP="005F2431">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6473,52 +6358,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Damansvarig</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DDAF30" w14:textId="77777777" w:rsidR="00FC0BC7" w:rsidRPr="007E42D1" w:rsidRDefault="003B5E98" w:rsidP="00A64CEE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc120165496"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc191756030"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc227827274"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc227827382"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Herr</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2796B43C" w14:textId="53BF0087" w:rsidR="002353E8" w:rsidRPr="007E42D1" w:rsidRDefault="00FC0BC7" w:rsidP="00FC0BC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6652,52 +6537,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Herransvarig</w:t>
       </w:r>
       <w:r w:rsidR="00FC0BC7" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F3E7E1" w14:textId="77777777" w:rsidR="00FC0BC7" w:rsidRPr="007E42D1" w:rsidRDefault="00FC0BC7" w:rsidP="00D4164B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc120165497"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc191756031"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc227827275"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc227827383"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Ungdom</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7E027BDD" w14:textId="4E376CE1" w:rsidR="00B2480E" w:rsidRPr="007E42D1" w:rsidRDefault="00A407EE" w:rsidP="00593B1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6856,52 +6741,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D73437" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">i de frågor som berör ungdomssektionen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B377A9C" w14:textId="77777777" w:rsidR="008B57AA" w:rsidRPr="007E42D1" w:rsidRDefault="008B57AA" w:rsidP="008B57AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc120165498"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc191756032"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227827276"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc227827384"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Medlemskap</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="6A6756B6" w14:textId="15642040" w:rsidR="00A407EE" w:rsidRPr="007E42D1" w:rsidRDefault="008B57AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6968,52 +6853,52 @@
       <w:r w:rsidR="00804E50" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Betalning ska vara föreningen tillhanda senast sista mars innevarande år.</w:t>
       </w:r>
       <w:r w:rsidR="00A407EE" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6749BA8D" w14:textId="225579C3" w:rsidR="009F7BF2" w:rsidRPr="007E42D1" w:rsidRDefault="007C42CC" w:rsidP="00BF0DE3">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc120165499"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc191756033"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc227827277"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc227827385"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Idrottsgården</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1EF9B9F3" w14:textId="18C3DCCE" w:rsidR="00181220" w:rsidRPr="007E42D1" w:rsidRDefault="009F7BF2" w:rsidP="00FD73C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7316,72 +7201,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> som</w:t>
       </w:r>
       <w:r w:rsidR="007C42CC" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> samlings- och festlokal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE1BDD8" w14:textId="0EB389B4" w:rsidR="00876D5D" w:rsidRPr="007E42D1" w:rsidRDefault="00876D5D" w:rsidP="00876D5D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc120165500"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc191756034"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc227827278"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc227827386"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Vår idé, vision och målsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="253CC9B5" w14:textId="77777777" w:rsidR="002F4FF0" w:rsidRPr="007E42D1" w:rsidRDefault="002F4FF0" w:rsidP="002F4FF0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc120165501"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc191756035"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc227827279"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc227827387"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Vår idé</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00401AE8" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2812EE1C" w14:textId="0CE6297F" w:rsidR="002F4FF0" w:rsidRPr="007E42D1" w:rsidRDefault="002F4FF0" w:rsidP="002F4FF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -7601,52 +7486,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">I och med </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>det behåller vi våra ungdomar samt lockar nya till klubben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290F1B8F" w14:textId="77777777" w:rsidR="00D4164B" w:rsidRPr="007E42D1" w:rsidRDefault="00D4164B" w:rsidP="00520362">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc120165502"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc191756036"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc227827280"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc227827388"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Vision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="43A11211" w14:textId="6EEFA9F8" w:rsidR="00D4164B" w:rsidRPr="007E42D1" w:rsidRDefault="00D4164B" w:rsidP="00D4164B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
@@ -7927,52 +7812,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Det är vår ambition att fortsätta vara ledande, och detta genom att var bäst på att utveckla barn, ungdomar, tränare, ledare och alla andra som vill vara delaktiga i klubben med fotbollen som gemensam nämnare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7256F2CC" w14:textId="37655B40" w:rsidR="001E2E9F" w:rsidRPr="007E42D1" w:rsidRDefault="001E2E9F" w:rsidP="001E2E9F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc120165503"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc191756037"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc227827281"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc227827389"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Ledarskap inom Gimo IF FK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00D023DC" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A964B33" w14:textId="6A83E1FC" w:rsidR="00A7156E" w:rsidRPr="007E42D1" w:rsidRDefault="00D023DC" w:rsidP="004B2D9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -8098,51 +7983,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26221ECD" w14:textId="77777777" w:rsidR="00017D1C" w:rsidRPr="007E42D1" w:rsidRDefault="00017D1C" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc120165504"/>
     </w:p>
     <w:p w14:paraId="0A30E75B" w14:textId="56EF03A8" w:rsidR="00017D1C" w:rsidRPr="007E42D1" w:rsidRDefault="00DF221A" w:rsidP="00017D1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Utöver sektionens funktioner finns ytterligare funktioner på klubbnivå</w:t>
       </w:r>
       <w:r w:rsidR="00F85885" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
@@ -8170,330 +8054,331 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>LOK-stödansvarig, kiosk/event)</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>, som beskrivs nedan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C617F6" w14:textId="58FE12BF" w:rsidR="00AD1AAB" w:rsidRPr="007E42D1" w:rsidRDefault="00AD1AAB" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc191756038"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc227827282"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc227827390"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Sektions</w:t>
       </w:r>
+      <w:r w:rsidR="00AB5BD3" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ansvarig</w:t>
+      </w:r>
+      <w:r w:rsidR="009F06AB" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (styrelseledamot)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="28923127" w14:textId="5D031536" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="00AD1AAB" w:rsidP="00AD1AAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Sektions</w:t>
+      </w:r>
       <w:r w:rsidR="00AB5BD3" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>är sektionens styrelserepresentant. Sektio</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0928" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5BD3" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ansvarig</w:t>
       </w:r>
-      <w:r w:rsidR="009F06AB" w:rsidRPr="007E42D1">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007E42D1">
+      <w:r w:rsidR="009A0928" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är sammankallande och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ledare för de regelbundna </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0928" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sektion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">smötena. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D218A" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Sektions</w:t>
       </w:r>
       <w:r w:rsidR="00AB5BD3" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">ansvarig </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E42D1">
-[...6 lines deleted...]
-        <w:t>är sektionens styrelserepresentant. Sektio</w:t>
+      <w:r w:rsidR="000D218A" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ansvarar även för att de ekonomiska ramarna hålls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B747785" w14:textId="610050B3" w:rsidR="00AD1AAB" w:rsidRPr="007E42D1" w:rsidRDefault="00AD1AAB" w:rsidP="00AD1AAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Sektions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C914F9" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fungerar </w:t>
       </w:r>
       <w:r w:rsidR="009A0928" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>ns</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB5BD3" w:rsidRPr="007E42D1">
+        <w:t xml:space="preserve">som länk mellan Styrelse och </w:t>
+      </w:r>
+      <w:r w:rsidR="000D218A" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sektionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktiva spelare och ledare.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D218A" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I Sektions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C914F9" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ansvarig</w:t>
       </w:r>
-      <w:r w:rsidR="009A0928" w:rsidRPr="007E42D1">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">smötena. </w:t>
+      <w:r w:rsidR="00B95856" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C914F9" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00825E7D" w:rsidRPr="007E42D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansvar </w:t>
       </w:r>
       <w:r w:rsidR="000D218A" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Sektions</w:t>
-[...134 lines deleted...]
-        </w:rPr>
         <w:t>ingår uppföljning av klubbens policy och riktlinjer</w:t>
       </w:r>
       <w:r w:rsidR="003C48D8" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E19CE56" w14:textId="4C70C413" w:rsidR="00AD1AAB" w:rsidRPr="007E42D1" w:rsidRDefault="00AD1AAB" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc120165505"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc191756039"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc227827283"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc227827391"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Sportchef</w:t>
       </w:r>
       <w:r w:rsidR="000C2874" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00F20087" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="0027693B" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
@@ -8727,52 +8612,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Att ge ledare stöd och råd direkt ute i verksamheten, detta görs genom fältbesök ute på planen vid träning eller match. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1823A91D" w14:textId="77777777" w:rsidR="00922CB2" w:rsidRPr="007E42D1" w:rsidRDefault="00922CB2" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc120165507"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc191756040"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc227827284"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc227827392"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Materialansvarig</w:t>
       </w:r>
       <w:r w:rsidR="003E5B4D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (klubb)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="2B1B840B" w14:textId="77777777" w:rsidR="003B6572" w:rsidRPr="007E42D1" w:rsidRDefault="003B6572" w:rsidP="003B6572">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
@@ -8785,116 +8670,105 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvara för klubbens materielbehov </w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>med avseende på planering, anskaffning och ekonomi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A570E9" w14:textId="48B762B4" w:rsidR="003B6572" w:rsidRPr="007E42D1" w:rsidRDefault="003B6572" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc120165508"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc191756041"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc227827285"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc227827393"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Material</w:t>
       </w:r>
       <w:r w:rsidR="00C34439" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ansvarig</w:t>
       </w:r>
       <w:r w:rsidR="003E5B4D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (sektion/lag)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="3AE98F75" w14:textId="77777777" w:rsidR="003B6572" w:rsidRPr="007E42D1" w:rsidRDefault="003B6572" w:rsidP="003B6572">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ansvara för sektionens materielbehov med avseende på kläder </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Ansvara för sektionens materielbehov med avseende på kläder etc.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2D315C2A" w14:textId="77777777" w:rsidR="00FF3CB5" w:rsidRPr="007E42D1" w:rsidRDefault="00FF3CB5" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc120165509"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc191756042"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc227827286"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc227827394"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Tränare</w:t>
       </w:r>
       <w:r w:rsidR="003E5B4D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lag)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="59A976DF" w14:textId="0658BECE" w:rsidR="00FF3CB5" w:rsidRPr="007E42D1" w:rsidRDefault="00FF3CB5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
@@ -9100,96 +8974,87 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> tillsammans med lagledare</w:t>
       </w:r>
       <w:r w:rsidR="001E71ED" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> planera matcher och poolspel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62142BE5" w14:textId="5B63C78D" w:rsidR="003B6572" w:rsidRPr="007E42D1" w:rsidRDefault="003B6572" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc120165510"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc191756043"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc227827287"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc227827395"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Lagledare</w:t>
       </w:r>
       <w:r w:rsidR="00D76489" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>/LOK-stödsan</w:t>
       </w:r>
       <w:r w:rsidR="00AD0D55" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">svarig </w:t>
       </w:r>
       <w:r w:rsidR="006A37C0" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t>lag</w:t>
+        <w:t>(lag</w:t>
       </w:r>
       <w:r w:rsidR="00D76489" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> ungdom</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006A37C0" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="3AE4CDA1" w14:textId="60AA920F" w:rsidR="006A37C0" w:rsidRPr="007E42D1" w:rsidRDefault="001F59EE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
@@ -10131,52 +9996,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00883B10" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46380978" w14:textId="3BA865F8" w:rsidR="006A37C0" w:rsidRPr="007E42D1" w:rsidRDefault="00922CB2" w:rsidP="00D959C4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc120165511"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc191756044"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc227827288"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc227827396"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Kommunikatör</w:t>
       </w:r>
       <w:r w:rsidR="003E5B4D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004D457B" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>lag/</w:t>
       </w:r>
       <w:r w:rsidR="003E5B4D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
@@ -10314,134 +10179,112 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Kommunicera på sociala medier såsom Facebook, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Instagram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> m.m.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="79EC6C2F" w14:textId="77777777" w:rsidR="00922CB2" w:rsidRPr="007E42D1" w:rsidRDefault="006A37C0" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc120165513"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc191756045"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc227827289"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc227827397"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Kansli</w:t>
       </w:r>
       <w:r w:rsidR="003E5B4D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (klubb)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="7DFF3F2E" w14:textId="0BEEC77F" w:rsidR="006A37C0" w:rsidRPr="007E42D1" w:rsidRDefault="006A37C0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidarebefordra information från förbund, andra föreningar, </w:t>
-[...9 lines deleted...]
-        <w:t>etc</w:t>
+        <w:t>Vidarebefordra information från förbund, andra föreningar, etc</w:t>
       </w:r>
       <w:r w:rsidR="0033269D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2AED9943" w14:textId="59239F89" w:rsidR="00D959C4" w:rsidRPr="007E42D1" w:rsidRDefault="00C234C0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Vara be</w:t>
       </w:r>
       <w:r w:rsidR="00D959C4" w:rsidRPr="007E42D1">
@@ -10458,52 +10301,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>erse</w:t>
       </w:r>
       <w:r w:rsidR="00D959C4" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> administrativa frågor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462A2260" w14:textId="77777777" w:rsidR="00922CB2" w:rsidRPr="007E42D1" w:rsidRDefault="00922CB2" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc120165514"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc191756046"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc227827290"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc227827398"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>LOK-stödsansvarig</w:t>
       </w:r>
       <w:r w:rsidR="002107A1" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5B4D" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>(klubb)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="59758BD9" w14:textId="7CAC072A" w:rsidR="002107A1" w:rsidRPr="007E42D1" w:rsidRDefault="002107A1">
@@ -10612,52 +10455,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>till att inrapportering av LOK-stöd sker</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73140369" w14:textId="77777777" w:rsidR="003E5B4D" w:rsidRPr="007E42D1" w:rsidRDefault="003E5B4D" w:rsidP="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc120165515"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc191756047"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc227827291"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc227827399"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Kiosk/event (klubb)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="61D3B7C6" w14:textId="77777777" w:rsidR="003E5B4D" w:rsidRPr="007E42D1" w:rsidRDefault="003E5B4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
@@ -10819,52 +10662,52 @@
     </w:p>
     <w:p w14:paraId="1B7120C1" w14:textId="77777777" w:rsidR="00565CFD" w:rsidRPr="007E42D1" w:rsidRDefault="00565CFD" w:rsidP="00BD14AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2813E308" w14:textId="77777777" w:rsidR="00565CFD" w:rsidRPr="007E42D1" w:rsidRDefault="00565CFD" w:rsidP="00BD14AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30CD8412" w14:textId="733347E2" w:rsidR="004B2D9F" w:rsidRPr="007E42D1" w:rsidRDefault="004B2D9F" w:rsidP="004B2D9F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc120165516"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc191756048"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc227827292"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc227827400"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LEDARNAS ANSVAR OCH UPPTRÄDANDE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="57506FE5" w14:textId="77777777" w:rsidR="004B2D9F" w:rsidRPr="007E42D1" w:rsidRDefault="004B2D9F" w:rsidP="004B2D9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11583,52 +11426,52 @@
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E4BEC1" w14:textId="77777777" w:rsidR="00AD7AB8" w:rsidRPr="007E42D1" w:rsidRDefault="00AD7AB8" w:rsidP="00AD7AB8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc120165517"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc191756049"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc227827293"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc227827401"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SPELARNAS ANSVAR OCH UPPTRÄDANDE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="2076D7CB" w14:textId="77777777" w:rsidR="002C2E91" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91" w:rsidP="00AD7AB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11783,107 +11626,85 @@
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">samtliga </w:t>
       </w:r>
       <w:r w:rsidR="00970529" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">personer </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">i ens omgivning, ex. ledare, lagkamrater, motståndare, domare, föräldrar </w:t>
-[...9 lines deleted...]
-        <w:t>m.fl</w:t>
+        <w:t>i ens omgivning, ex. ledare, lagkamrater, motståndare, domare, föräldrar m.fl</w:t>
       </w:r>
       <w:r w:rsidR="0027523C" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5D24E933" w14:textId="77777777" w:rsidR="002C2E91" w:rsidRPr="007E42D1" w:rsidRDefault="00AD7AB8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ta hand om egna och andra föreningars idrottsplatser, ex. omklädningsrum, målburar, underlag </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Ta hand om egna och andra föreningars idrottsplatser, ex. omklädningsrum, målburar, underlag m.m.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="038A9727" w14:textId="77777777" w:rsidR="00DC2554" w:rsidRPr="007E42D1" w:rsidRDefault="00AD7AB8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Nolltolerans – mot mobbning, kränkningar och dåligt uppträdande</w:t>
       </w:r>
     </w:p>
@@ -12114,52 +11935,52 @@
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F1EEFA" w14:textId="20464D2D" w:rsidR="002C2E91" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91" w:rsidP="001C2A4E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc120165518"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc191756050"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc227827294"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc227827402"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FÖRÄLDRARS ANSVAR OCH UPPTRÄDANDE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="4C69C78F" w14:textId="335A8059" w:rsidR="00B970C3" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91" w:rsidP="002C2E91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12181,52 +12002,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00403E53" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11199185" w14:textId="77777777" w:rsidR="00B970C3" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91" w:rsidP="002C2E91">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc120165519"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc191756051"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc227827295"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc227827403"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ALLMÄNT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF04341" w14:textId="77777777" w:rsidR="00B970C3" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
@@ -12408,52 +12229,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Delta vid föräldramöten och eventuella andra aktiviteter som anordnas av laget</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684B1248" w14:textId="77777777" w:rsidR="00B970C3" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91" w:rsidP="00B91672">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc120165520"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc191756052"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc227827296"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc227827404"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>TRÄNING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="230942E7" w14:textId="77777777" w:rsidR="00B970C3" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
@@ -12568,52 +12389,52 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Under träning får föräldrar inte stå på fotbollsplanen utan rekommenderas hålla sig på behörigt avstånd </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFF2CD5" w14:textId="77777777" w:rsidR="00B91672" w:rsidRPr="007E42D1" w:rsidRDefault="002C2E91" w:rsidP="00B91672">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc120165521"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc191756053"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc227827297"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc227827405"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>MATCH</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="7467B8F9" w14:textId="77777777" w:rsidR="00047208" w:rsidRPr="007E42D1" w:rsidRDefault="00047208">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
@@ -13066,92 +12887,92 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="376F1C98" w14:textId="77777777" w:rsidR="00297D36" w:rsidRPr="007E42D1" w:rsidRDefault="00297D36" w:rsidP="00297D36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D5647E9" w14:textId="77777777" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A" w:rsidP="00200F8A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc120165522"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc191756054"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc227827298"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc227827406"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>HANDLINGSPLAN MOT MOBBNING/KRÄNKANDE BEHANDLING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="521197F3" w14:textId="77777777" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A" w:rsidP="00200F8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Föreningen tar avstånd från mobbning och handlingar som kan uppfattas som kränkande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FF2B1C" w14:textId="77777777" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A" w:rsidP="00200F8A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc120165523"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc191756055"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc227827299"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc227827407"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>OM SPELARE UPPTRÄDER OLÄMPLIGT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="63257EE0" w14:textId="77777777" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
@@ -13243,52 +13064,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Styrelsen </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>om lämplig åtgärd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3468633B" w14:textId="77777777" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A" w:rsidP="00200F8A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc120165524"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc191756056"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc227827300"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc227827408"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>OM FÖRÄLDER ELLER ANNAN ANHÖRIG TILL SPELARE UPPTRÄDER OLÄMPLIGT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="23B39CE3" w14:textId="77777777" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
@@ -13417,52 +13238,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>sverksamhet</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF4F9C2" w14:textId="77777777" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A" w:rsidP="00200F8A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc120165525"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc191756057"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc227827301"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc227827409"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>OM LEDARE UPPTRÄDER OLÄMPLIGT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="031E6C09" w14:textId="0CF895CF" w:rsidR="00200F8A" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
@@ -13628,52 +13449,52 @@
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="07341EE5" w14:textId="77777777" w:rsidR="00AD1AAB" w:rsidRPr="007E42D1" w:rsidRDefault="002D156C" w:rsidP="000D218A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc120165526"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc191756058"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc227827302"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc227827410"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ledarutveckling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="7591F381" w14:textId="77777777" w:rsidR="004B2D9F" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="004B2D9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13842,52 +13663,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>SvFF D</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157A60F2" w14:textId="77777777" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A" w:rsidP="000D218A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc120165527"/>
-      <w:bookmarkStart w:id="76" w:name="_Toc191756059"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc227827303"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc227827411"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Grund</w:t>
       </w:r>
       <w:r w:rsidR="000E6DDD" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> för nya ledare oavsett åldersgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="12E5D6B8" w14:textId="77777777" w:rsidR="00D56CAA" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A" w:rsidP="000D218A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -13943,52 +13764,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>rundintroduktion om klubben</w:t>
       </w:r>
       <w:r w:rsidR="002D156C" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> och Verksamhetsmodellen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2371C560" w14:textId="7D4A3105" w:rsidR="000E6DDD" w:rsidRPr="007E42D1" w:rsidRDefault="007E42D1" w:rsidP="000E6DDD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc120165528"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc191756060"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc227827304"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc227827412"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>5–9</w:t>
       </w:r>
       <w:r w:rsidR="000E6DDD" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> år (5</w:t>
       </w:r>
       <w:r w:rsidR="00C740DA" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> mot 5</w:t>
       </w:r>
       <w:r w:rsidR="000E6DDD" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
@@ -14203,52 +14024,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Domarutbildning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F704F3" w14:textId="67654D70" w:rsidR="000E6DDD" w:rsidRPr="007E42D1" w:rsidRDefault="007E42D1" w:rsidP="000E6DDD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc120165529"/>
-      <w:bookmarkStart w:id="80" w:name="_Toc191756061"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc227827305"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc227827413"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>10–16</w:t>
       </w:r>
       <w:r w:rsidR="000E6DDD" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> år (7-, 9- och 11 </w:t>
       </w:r>
       <w:r w:rsidR="00C740DA" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>mot 11</w:t>
       </w:r>
       <w:r w:rsidR="000E6DDD" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
@@ -14338,52 +14159,52 @@
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Övriga specifika utbildningar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1E7EDD" w14:textId="77777777" w:rsidR="00307F86" w:rsidRPr="007E42D1" w:rsidRDefault="00307F86" w:rsidP="00307F86">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc120165530"/>
-      <w:bookmarkStart w:id="82" w:name="_Toc191756062"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc227827306"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc227827414"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidR="00D56CAA" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>/junior</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="3FF5BC7A" w14:textId="77777777" w:rsidR="00307F86" w:rsidRPr="007E42D1" w:rsidRDefault="00307F86">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
@@ -14420,52 +14241,52 @@
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>UEFA A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF75A67" w14:textId="77777777" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="001D3107">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="83" w:name="_Toc120165531"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc191756063"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc227827307"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc227827415"/>
       <w:r w:rsidR="00A43BD0" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Spelarutbildnings</w:t>
       </w:r>
       <w:r w:rsidR="000D218A" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>plan (SUP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="7E540DC3" w14:textId="668C0D3C" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A" w:rsidP="000D218A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
@@ -14691,52 +14512,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Spelarutbildningsplanen finns att läsa under fliken dokument på föreningens hemsida. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFAFFD4" w14:textId="77777777" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A" w:rsidP="00B22644">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc120165532"/>
-      <w:bookmarkStart w:id="86" w:name="_Toc191756064"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc227827308"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc227827416"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>MENTORSKAP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="5C525595" w14:textId="77777777" w:rsidR="00127F0F" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
@@ -14785,79 +14606,79 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">är </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>med på uppstart samt bjuds in av laget till minst ett föräldramöte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70098DE6" w14:textId="77777777" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A" w:rsidP="00C93931">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc120165533"/>
-      <w:bookmarkStart w:id="88" w:name="_Toc191756065"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc227827309"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc227827417"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>CHECKLISTA</w:t>
       </w:r>
       <w:r w:rsidR="000973D3" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> för nytt lag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="3995B601" w14:textId="77777777" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A" w:rsidP="00C93931">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc120165534"/>
-      <w:bookmarkStart w:id="90" w:name="_Toc191756066"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc227827310"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc227827418"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>År 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="1C558ED1" w14:textId="77777777" w:rsidR="0063225A" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
@@ -14906,61 +14727,59 @@
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Rundtur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322754F0" w14:textId="185A4D14" w:rsidR="0063225A" w:rsidRPr="007E42D1" w:rsidRDefault="00B4020C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Bollbod</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="01AF32D8" w14:textId="5907B93D" w:rsidR="00B4020C" w:rsidRPr="007E42D1" w:rsidRDefault="00B4020C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Omklädningsrum</w:t>
       </w:r>
     </w:p>
@@ -15110,52 +14929,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Medlemsavgift</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE71351" w14:textId="77777777" w:rsidR="000D218A" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A" w:rsidP="000D218A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc120165535"/>
-      <w:bookmarkStart w:id="92" w:name="_Toc191756067"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc227827311"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc227827419"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>År 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="4A56EA4B" w14:textId="77777777" w:rsidR="007D68EE" w:rsidRPr="007E42D1" w:rsidRDefault="000D218A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -15220,52 +15039,52 @@
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E4483A" w14:textId="722BF780" w:rsidR="00C740DA" w:rsidRPr="007E42D1" w:rsidRDefault="00200F8A" w:rsidP="00C93931">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc120165536"/>
-      <w:bookmarkStart w:id="94" w:name="_Toc191756068"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc227827312"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc227827420"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">POLICY FÖR </w:t>
       </w:r>
       <w:r w:rsidR="0061470A" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>TOPPNING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="54FD6F61" w14:textId="54C41D01" w:rsidR="00480ED8" w:rsidRPr="007E42D1" w:rsidRDefault="00604CE6" w:rsidP="00200F8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
@@ -15330,52 +15149,52 @@
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B05D60D" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc120165537"/>
-      <w:bookmarkStart w:id="96" w:name="_Toc191756069"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc227827313"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc227827421"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ALKOHOL- OCH DROGPOLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="19F18698" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15598,52 +15417,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> som</w:t>
       </w:r>
       <w:r w:rsidR="001D3107" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> föreningen har i denna fråga och med denna som grund tryggt kunna delta i drogfria aktiviteter organiserade av föreningen. Du ska även som ledare veta vilket regelverk som gäller samt vad ditt ansvar är som ledare och föredöme för föreningens barn och ungdomar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3682C81F" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc120165538"/>
-      <w:bookmarkStart w:id="98" w:name="_Toc191756070"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc227827314"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc227827422"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>VARFÖR EN ALKOHOL- OCH DROGPOLICY?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="52442E4B" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
@@ -15694,74 +15513,74 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Här</w:t>
       </w:r>
       <w:r w:rsidR="001D3107" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> följer de punkter i det alkohol-, doping- och drogförebyggande arbete föreningen kommit överens om och som gäller som riktlinjer för vårt fortsatta arbete. Riktlinjerna är beslutade av föreningens styrelse och finns med som en naturlig del i introduktionen av nya ledare och årligen återkommande genomgång vid föreningens ledarträffar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1A6292" w14:textId="44996AE8" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="006E1298">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc120165539"/>
-      <w:bookmarkStart w:id="100" w:name="_Toc191756071"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc227827315"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc227827423"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ALKOHOL, TOBAK OCH NARKOTIKA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="1244745A" w14:textId="5208AE1E" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="006E1298">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc120165540"/>
-      <w:bookmarkStart w:id="102" w:name="_Toc191756072"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc227827316"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc227827424"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>A. FÖRENINGENS SPELARE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="67305717" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
@@ -15851,52 +15670,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5785F" w14:textId="64C74A5E" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="006E1298">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc120165541"/>
-      <w:bookmarkStart w:id="104" w:name="_Toc191756073"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc227827317"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc227827425"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>B. FÖRENINGENS LEDARE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="0EA78A17" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
@@ -16004,111 +15823,100 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> turneringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F905138" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="006E1298">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc120165542"/>
-      <w:bookmarkStart w:id="106" w:name="_Toc191756074"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc227827318"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc227827426"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>C. FÖRÄLDRAR</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="6E88AD94" w14:textId="06ACB5A6" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">RIKTLINJE: Föreningen förutsätter att föräldrar ej är påverkade av alkohol eller narkotika i samband med föreningens tävlings- eller träningsverksamhet. Ej heller kör bil i bakrus till matcher, träningar, cuper </w:t>
-[...9 lines deleted...]
-        <w:t>m</w:t>
+        <w:t>RIKTLINJE: Föreningen förutsätter att föräldrar ej är påverkade av alkohol eller narkotika i samband med föreningens tävlings- eller träningsverksamhet. Ej heller kör bil i bakrus till matcher, träningar, cuper m</w:t>
       </w:r>
       <w:r w:rsidR="00F02DD1" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0C77F79C" w14:textId="77777777" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107" w:rsidP="001D3107">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>KONSEKVENS: Om denna riktlinje ej efterlevs ska ett möte äga rum med förälder/föräldrar. Ansvarig Sportchef samt Trygghetsgruppen skall informeras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E211BF" w14:textId="479D2CFF" w:rsidR="001D3107" w:rsidRPr="007E42D1" w:rsidRDefault="001D3107">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
@@ -16137,187 +15945,165 @@
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> och tävlingsverksamhet</w:t>
       </w:r>
       <w:r w:rsidR="002B6297" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> och innefattar att ej köra </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">bil i bakrus till matcher, träningar, cuper </w:t>
-[...9 lines deleted...]
-        <w:t>m</w:t>
+        <w:t>bil i bakrus till matcher, träningar, cuper m</w:t>
       </w:r>
       <w:r w:rsidR="00297D36" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>m.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Det innebär att riktlinjen även gäller under resor som läger</w:t>
+        <w:t>m. Det innebär att riktlinjen även gäller under resor som läger</w:t>
       </w:r>
       <w:r w:rsidR="00333B91" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> turneringa</w:t>
       </w:r>
       <w:r w:rsidR="00333B91" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CFB8CE" w14:textId="77777777" w:rsidR="00F37FC7" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="00F37FC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc120165543"/>
-      <w:bookmarkStart w:id="108" w:name="_Toc191756075"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc227827319"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc227827427"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="6BF1B0BE" w14:textId="77777777" w:rsidR="00F37FC7" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="00F37FC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Gimo IF Fotbolls Kansli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1DC6DC" w14:textId="1F633BDF" w:rsidR="00F37FC7" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="00F37FC7">
-[...8 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="1E1DC6DC" w14:textId="37BB7DA2" w:rsidR="00F37FC7" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="00F37FC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -16371,356 +16157,351 @@
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C575EC" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Maria </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C575EC" w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Thuré</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1C5BD2F6" w14:textId="3CFCA5EA" w:rsidR="00F37FC7" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="00F37FC7">
+    <w:p w14:paraId="1C5BD2F6" w14:textId="677B2428" w:rsidR="00F37FC7" w:rsidRPr="007E42D1" w:rsidRDefault="00F37FC7" w:rsidP="00F37FC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Hemsida</w:t>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007E42D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00DC1A0F" w:rsidRPr="007E42D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>www.gimofotboll.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00F37FC7" w:rsidRPr="007E42D1" w:rsidSect="006F298C">
-      <w:headerReference w:type="even" r:id="rId22"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28A19886" w14:textId="77777777" w:rsidR="005A3E00" w:rsidRDefault="005A3E00" w:rsidP="005C52A8">
+    <w:p w14:paraId="706D01AE" w14:textId="77777777" w:rsidR="00964C64" w:rsidRDefault="00964C64" w:rsidP="005C52A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="749AB876" w14:textId="77777777" w:rsidR="005A3E00" w:rsidRDefault="005A3E00" w:rsidP="005C52A8">
+    <w:p w14:paraId="3F855185" w14:textId="77777777" w:rsidR="00964C64" w:rsidRDefault="00964C64" w:rsidP="005C52A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21E4B6BC" w14:textId="77777777" w:rsidR="00327CE6" w:rsidRDefault="00327CE6">
-[...9 lines deleted...]
-  <w:p w14:paraId="64FFC5F3" w14:textId="24B3567E" w:rsidR="00CB34C8" w:rsidRPr="007E42D1" w:rsidRDefault="00932C6B" w:rsidP="000F15F0">
+  <w:p w14:paraId="64FFC5F3" w14:textId="3D00C966" w:rsidR="00CB34C8" w:rsidRPr="007E42D1" w:rsidRDefault="00932C6B" w:rsidP="000F15F0">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>Verksamhetsmodell Gimo</w:t>
     </w:r>
     <w:r w:rsidR="00CB34C8" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> IF </w:t>
     </w:r>
     <w:r w:rsidR="001F0EEB" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>FK v.</w:t>
     </w:r>
     <w:r w:rsidR="00CB34C8" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>1.</w:t>
     </w:r>
-    <w:r w:rsidR="007E42D1">
+    <w:r w:rsidR="006B01D6">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00527F13" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="000F15F0" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                          </w:t>
     </w:r>
     <w:r w:rsidR="00CB34C8" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="002F4903" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00B65130" w:rsidRPr="007E42D1">
+    <w:r w:rsidR="006B01D6">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00CB34C8" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00B65130" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>02</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="006B01D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="sv-SE"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00CB34C8" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00F03861" w:rsidRPr="007E42D1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00B65130" w:rsidRPr="007E42D1">
+    <w:r w:rsidR="00224805">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4359EB98" w14:textId="77777777" w:rsidR="00CB34C8" w:rsidRPr="007E42D1" w:rsidRDefault="00000000" w:rsidP="00106A59">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:id w:val="-2090068909"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
@@ -16743,96 +16524,76 @@
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CB34C8" w:rsidRPr="007E42D1">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:noProof/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidR="00CB34C8" w:rsidRPr="007E42D1">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FD490E1" w14:textId="77777777" w:rsidR="005A3E00" w:rsidRDefault="005A3E00" w:rsidP="005C52A8">
+    <w:p w14:paraId="4B7C6C91" w14:textId="77777777" w:rsidR="00964C64" w:rsidRDefault="00964C64" w:rsidP="005C52A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F4A6DA3" w14:textId="77777777" w:rsidR="005A3E00" w:rsidRDefault="005A3E00" w:rsidP="005C52A8">
+    <w:p w14:paraId="4FEF48C7" w14:textId="77777777" w:rsidR="00964C64" w:rsidRDefault="00964C64" w:rsidP="005C52A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10FA996C" w14:textId="1FFC309A" w:rsidR="00CB34C8" w:rsidRDefault="00327CE6" w:rsidP="00876D5D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40963477" wp14:editId="6CC56D0A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="leftMargin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-365760</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="815340" cy="815340"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1866248789" name="Bildobjekt 1" descr="En bild som visar symbol, Grafik, konst, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -16921,60 +16682,50 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="815340" cy="815340"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A02AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A9ABF3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20096,51 +19847,51 @@
   <w:num w:numId="23" w16cid:durableId="250161996">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1854032629">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="961379435">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="479200158">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="376897855">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1498572691">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001818A9"/>
     <w:rsid w:val="00004E0C"/>
@@ -20207,50 +19958,51 @@
     <w:rsid w:val="001C1020"/>
     <w:rsid w:val="001C12F5"/>
     <w:rsid w:val="001C2A4E"/>
     <w:rsid w:val="001C7BE5"/>
     <w:rsid w:val="001D3107"/>
     <w:rsid w:val="001D6AC9"/>
     <w:rsid w:val="001E0CFE"/>
     <w:rsid w:val="001E2E9F"/>
     <w:rsid w:val="001E5CE8"/>
     <w:rsid w:val="001E5F51"/>
     <w:rsid w:val="001E71ED"/>
     <w:rsid w:val="001E7761"/>
     <w:rsid w:val="001F0EEB"/>
     <w:rsid w:val="001F59EE"/>
     <w:rsid w:val="001F6205"/>
     <w:rsid w:val="00200F8A"/>
     <w:rsid w:val="00202642"/>
     <w:rsid w:val="00203D2C"/>
     <w:rsid w:val="00204ADC"/>
     <w:rsid w:val="0020614B"/>
     <w:rsid w:val="002107A1"/>
     <w:rsid w:val="002139B6"/>
     <w:rsid w:val="002155FC"/>
     <w:rsid w:val="00217727"/>
     <w:rsid w:val="0022371C"/>
+    <w:rsid w:val="00224805"/>
     <w:rsid w:val="00226445"/>
     <w:rsid w:val="00234F0B"/>
     <w:rsid w:val="00235050"/>
     <w:rsid w:val="0023533B"/>
     <w:rsid w:val="002353E8"/>
     <w:rsid w:val="0023694D"/>
     <w:rsid w:val="00241530"/>
     <w:rsid w:val="00244ADF"/>
     <w:rsid w:val="00253511"/>
     <w:rsid w:val="00264D71"/>
     <w:rsid w:val="0026715F"/>
     <w:rsid w:val="0027523C"/>
     <w:rsid w:val="0027539C"/>
     <w:rsid w:val="0027693B"/>
     <w:rsid w:val="00283D7C"/>
     <w:rsid w:val="00285AA4"/>
     <w:rsid w:val="0028786B"/>
     <w:rsid w:val="00292468"/>
     <w:rsid w:val="00294F96"/>
     <w:rsid w:val="002952D1"/>
     <w:rsid w:val="00297D36"/>
     <w:rsid w:val="002A43FD"/>
     <w:rsid w:val="002B6297"/>
     <w:rsid w:val="002C1126"/>
     <w:rsid w:val="002C2E91"/>
@@ -20367,50 +20119,51 @@
     <w:rsid w:val="005D4416"/>
     <w:rsid w:val="005D4CEC"/>
     <w:rsid w:val="005D50D4"/>
     <w:rsid w:val="005D7608"/>
     <w:rsid w:val="005E02D4"/>
     <w:rsid w:val="005F2431"/>
     <w:rsid w:val="005F4BFC"/>
     <w:rsid w:val="00604CE6"/>
     <w:rsid w:val="0060536F"/>
     <w:rsid w:val="00605CD6"/>
     <w:rsid w:val="0061470A"/>
     <w:rsid w:val="006230AB"/>
     <w:rsid w:val="006240D6"/>
     <w:rsid w:val="0063225A"/>
     <w:rsid w:val="00637847"/>
     <w:rsid w:val="00652AD0"/>
     <w:rsid w:val="00655326"/>
     <w:rsid w:val="00666A72"/>
     <w:rsid w:val="00667CC6"/>
     <w:rsid w:val="00671FF3"/>
     <w:rsid w:val="00672485"/>
     <w:rsid w:val="0067603E"/>
     <w:rsid w:val="006A0C2C"/>
     <w:rsid w:val="006A1EFA"/>
     <w:rsid w:val="006A37C0"/>
+    <w:rsid w:val="006B01D6"/>
     <w:rsid w:val="006B10C0"/>
     <w:rsid w:val="006B168D"/>
     <w:rsid w:val="006D741E"/>
     <w:rsid w:val="006E1298"/>
     <w:rsid w:val="006F1207"/>
     <w:rsid w:val="006F1612"/>
     <w:rsid w:val="006F298C"/>
     <w:rsid w:val="006F6A1C"/>
     <w:rsid w:val="00701DBC"/>
     <w:rsid w:val="0071627B"/>
     <w:rsid w:val="007176DD"/>
     <w:rsid w:val="00717EB3"/>
     <w:rsid w:val="007403E4"/>
     <w:rsid w:val="00741CD4"/>
     <w:rsid w:val="00762A67"/>
     <w:rsid w:val="00765DE3"/>
     <w:rsid w:val="007678E3"/>
     <w:rsid w:val="007A0D25"/>
     <w:rsid w:val="007A25EC"/>
     <w:rsid w:val="007A430E"/>
     <w:rsid w:val="007B0F0F"/>
     <w:rsid w:val="007B3CED"/>
     <w:rsid w:val="007B6ACE"/>
     <w:rsid w:val="007C1FFC"/>
     <w:rsid w:val="007C42CC"/>
@@ -20448,54 +20201,56 @@
     <w:rsid w:val="00876D5D"/>
     <w:rsid w:val="00876FA3"/>
     <w:rsid w:val="0088050A"/>
     <w:rsid w:val="00881F01"/>
     <w:rsid w:val="00883B10"/>
     <w:rsid w:val="00887112"/>
     <w:rsid w:val="00890E00"/>
     <w:rsid w:val="008A0397"/>
     <w:rsid w:val="008B57AA"/>
     <w:rsid w:val="008B61A1"/>
     <w:rsid w:val="008C2725"/>
     <w:rsid w:val="008C38B4"/>
     <w:rsid w:val="008C474F"/>
     <w:rsid w:val="008E38F7"/>
     <w:rsid w:val="008E6ADB"/>
     <w:rsid w:val="008E76B9"/>
     <w:rsid w:val="008F1724"/>
     <w:rsid w:val="008F4C5A"/>
     <w:rsid w:val="008F7CDA"/>
     <w:rsid w:val="00900E8B"/>
     <w:rsid w:val="0091700D"/>
     <w:rsid w:val="0092205B"/>
     <w:rsid w:val="00922CB2"/>
     <w:rsid w:val="00927077"/>
     <w:rsid w:val="00932C6B"/>
+    <w:rsid w:val="0093417C"/>
     <w:rsid w:val="00934B03"/>
     <w:rsid w:val="00941430"/>
     <w:rsid w:val="00946443"/>
     <w:rsid w:val="00950BC4"/>
+    <w:rsid w:val="00964C64"/>
     <w:rsid w:val="00970529"/>
     <w:rsid w:val="00977C78"/>
     <w:rsid w:val="009816A2"/>
     <w:rsid w:val="009836C3"/>
     <w:rsid w:val="009859FB"/>
     <w:rsid w:val="00987025"/>
     <w:rsid w:val="009870AA"/>
     <w:rsid w:val="009A0928"/>
     <w:rsid w:val="009A2A1E"/>
     <w:rsid w:val="009A440C"/>
     <w:rsid w:val="009A5C23"/>
     <w:rsid w:val="009A796B"/>
     <w:rsid w:val="009B0A76"/>
     <w:rsid w:val="009B4111"/>
     <w:rsid w:val="009B77A5"/>
     <w:rsid w:val="009D079B"/>
     <w:rsid w:val="009D1BB9"/>
     <w:rsid w:val="009D23A1"/>
     <w:rsid w:val="009E0B48"/>
     <w:rsid w:val="009E370F"/>
     <w:rsid w:val="009E6AF0"/>
     <w:rsid w:val="009F06AB"/>
     <w:rsid w:val="009F14DE"/>
     <w:rsid w:val="009F7BF2"/>
     <w:rsid w:val="00A00581"/>
@@ -20541,50 +20296,51 @@
     <w:rsid w:val="00B36A1C"/>
     <w:rsid w:val="00B4020C"/>
     <w:rsid w:val="00B4646F"/>
     <w:rsid w:val="00B64F0A"/>
     <w:rsid w:val="00B65076"/>
     <w:rsid w:val="00B65130"/>
     <w:rsid w:val="00B72046"/>
     <w:rsid w:val="00B738C5"/>
     <w:rsid w:val="00B82920"/>
     <w:rsid w:val="00B91672"/>
     <w:rsid w:val="00B95856"/>
     <w:rsid w:val="00B970C3"/>
     <w:rsid w:val="00B978DD"/>
     <w:rsid w:val="00BB672C"/>
     <w:rsid w:val="00BC0725"/>
     <w:rsid w:val="00BC1274"/>
     <w:rsid w:val="00BC1EA1"/>
     <w:rsid w:val="00BC3D70"/>
     <w:rsid w:val="00BD14AC"/>
     <w:rsid w:val="00BD26EE"/>
     <w:rsid w:val="00BD5D2F"/>
     <w:rsid w:val="00BF0DE3"/>
     <w:rsid w:val="00BF340C"/>
     <w:rsid w:val="00BF7F17"/>
     <w:rsid w:val="00C129C7"/>
+    <w:rsid w:val="00C13134"/>
     <w:rsid w:val="00C1626D"/>
     <w:rsid w:val="00C234C0"/>
     <w:rsid w:val="00C30ADF"/>
     <w:rsid w:val="00C31B00"/>
     <w:rsid w:val="00C34439"/>
     <w:rsid w:val="00C40821"/>
     <w:rsid w:val="00C42B22"/>
     <w:rsid w:val="00C5050E"/>
     <w:rsid w:val="00C51271"/>
     <w:rsid w:val="00C53E9A"/>
     <w:rsid w:val="00C54E68"/>
     <w:rsid w:val="00C575EC"/>
     <w:rsid w:val="00C60B4B"/>
     <w:rsid w:val="00C64905"/>
     <w:rsid w:val="00C65763"/>
     <w:rsid w:val="00C71741"/>
     <w:rsid w:val="00C71D67"/>
     <w:rsid w:val="00C73014"/>
     <w:rsid w:val="00C740DA"/>
     <w:rsid w:val="00C8121B"/>
     <w:rsid w:val="00C81E64"/>
     <w:rsid w:val="00C84BFE"/>
     <w:rsid w:val="00C85062"/>
     <w:rsid w:val="00C86286"/>
     <w:rsid w:val="00C8700A"/>
@@ -21553,54 +21309,54 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="814300657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimofotboll.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kansli@gimofotboll.se" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimofotboll.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kansli@gimofotboll.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
@@ -30064,125 +29820,127 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C1B4F"/>
     <w:rsid w:val="00022745"/>
     <w:rsid w:val="000776A1"/>
     <w:rsid w:val="000D6D37"/>
+    <w:rsid w:val="001F6D09"/>
     <w:rsid w:val="00293FCE"/>
     <w:rsid w:val="0036469F"/>
     <w:rsid w:val="00373553"/>
     <w:rsid w:val="00397CE1"/>
     <w:rsid w:val="004332C7"/>
     <w:rsid w:val="0045544C"/>
     <w:rsid w:val="00461A2F"/>
     <w:rsid w:val="00482D32"/>
     <w:rsid w:val="004F65F4"/>
     <w:rsid w:val="005B1668"/>
     <w:rsid w:val="00633E5F"/>
     <w:rsid w:val="0074251F"/>
     <w:rsid w:val="00762A67"/>
     <w:rsid w:val="007B2535"/>
     <w:rsid w:val="007D0265"/>
     <w:rsid w:val="008065AB"/>
     <w:rsid w:val="008C1B4F"/>
     <w:rsid w:val="008D7B3E"/>
     <w:rsid w:val="008F374B"/>
     <w:rsid w:val="00974B5C"/>
     <w:rsid w:val="009E7543"/>
     <w:rsid w:val="00AA26D0"/>
     <w:rsid w:val="00AD6304"/>
     <w:rsid w:val="00B04D5F"/>
     <w:rsid w:val="00B811A3"/>
+    <w:rsid w:val="00C13134"/>
     <w:rsid w:val="00C2201A"/>
     <w:rsid w:val="00C26CF5"/>
     <w:rsid w:val="00C4351A"/>
     <w:rsid w:val="00C8121B"/>
     <w:rsid w:val="00C97179"/>
     <w:rsid w:val="00CD3214"/>
     <w:rsid w:val="00CD4FE7"/>
     <w:rsid w:val="00DA0C99"/>
     <w:rsid w:val="00DE3D0A"/>
     <w:rsid w:val="00E423D5"/>
     <w:rsid w:val="00E42F9D"/>
     <w:rsid w:val="00E64514"/>
     <w:rsid w:val="00E77FE3"/>
     <w:rsid w:val="00EA6732"/>
     <w:rsid w:val="00F110B3"/>
     <w:rsid w:val="00F305BF"/>
     <w:rsid w:val="00F735B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -30947,88 +30705,88 @@
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC6FA872-F56A-46FC-83F0-D323CD49283B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4464</Words>
-  <Characters>23665</Characters>
+  <Words>4106</Words>
+  <Characters>24023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>197</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>615</Lines>
+  <Paragraphs>432</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Verksamhetsplan</vt:lpstr>
       <vt:lpstr>Verksamhetsplan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gimo IF FK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28073</CharactersWithSpaces>
+  <CharactersWithSpaces>27697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Verksamhetsplan</dc:title>
   <dc:subject>Beteende och Prestation</dc:subject>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PagesMain">
-    <vt:i4>23</vt:i4>
+    <vt:i4>22</vt:i4>
   </property>
 </Properties>
 </file>