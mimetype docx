--- v0 (2025-10-23)
+++ v1 (2026-06-15)
@@ -8,132 +8,167 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="373708E2" w14:textId="5AAD82F0" w:rsidR="005A74FE" w:rsidRDefault="00EA2529" w:rsidP="00EA2529">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2529">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>RUTINER FÖR BOKNING AV OMKLÄDNINGSRUM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D852314" w14:textId="079F93B4" w:rsidR="00EA2529" w:rsidRDefault="00EA2529" w:rsidP="00EA2529">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FF22747" w14:textId="0F002CB5" w:rsidR="00EA2529" w:rsidRDefault="00EA2529" w:rsidP="00EA2529">
+    <w:p w14:paraId="0FF22747" w14:textId="497BC4B1" w:rsidR="00EA2529" w:rsidRDefault="00EA2529" w:rsidP="00EA2529">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Omklädningsrummen vid Ladan skall användas i första hand. Senior har alltid förtur vid </w:t>
       </w:r>
       <w:r w:rsidR="00417708">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> träning</w:t>
       </w:r>
       <w:r w:rsidR="00417708">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> och match.</w:t>
       </w:r>
       <w:r w:rsidR="00F57956">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Har bara ett seniorlag träning använder de hemma omklädningsrummet (närmast A-planen) och då skall ungdomslag använde det andra omklädningsrummet vid match och boka 1 ute omklädningsrum. </w:t>
       </w:r>
+      <w:r w:rsidR="003B014B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Fö</w:t>
+      </w:r>
       <w:r w:rsidR="00CC3CC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Detta för att hålla ner kostnaderna då vi from med i somras (2023) får betala hyra när vi använder ute omklädningsrummen. </w:t>
+        <w:t xml:space="preserve">r att hålla ner kostnaderna </w:t>
+      </w:r>
+      <w:r w:rsidR="003B014B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(då vi får betala för </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3CC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uteomklädningsrummen</w:t>
+      </w:r>
+      <w:r w:rsidR="003B014B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) bokar vi dessa 1 h före matchstart samt 1 h efter match. Det betyder alltså att ni måste ta med era kläder, väskor etc ut till matchen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3CC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C4550D" w14:textId="151F05E0" w:rsidR="00EA2529" w:rsidRDefault="00F57956" w:rsidP="00EA2529">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00EA2529">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>mklädningsrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -192,51 +227,51 @@
         <w:t xml:space="preserve">ädningsrum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E56E1A" w14:textId="041E179A" w:rsidR="00417708" w:rsidRDefault="00417708" w:rsidP="00EA2529">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ute omkl bokar ni genom att </w:t>
       </w:r>
       <w:r w:rsidR="001071E5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>höra av sig till Fredrik Hagstedt eller Maria Hovdegård.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648BC086" w14:textId="307CFBEE" w:rsidR="001071E5" w:rsidRDefault="001071E5" w:rsidP="00EA2529">
+    <w:p w14:paraId="648BC086" w14:textId="1DAC4453" w:rsidR="001071E5" w:rsidRDefault="001071E5" w:rsidP="00EA2529">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00E466BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>fredrikhagstedt@gimofotboll.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller maria_hovdegard@hotmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116EF852" w14:textId="3165961C" w:rsidR="00171790" w:rsidRDefault="00417708" w:rsidP="00EA2529">
@@ -260,362 +295,285 @@
         </w:rPr>
         <w:t xml:space="preserve"> vilket lag det gäller</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FF43CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> dag, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tid och antal omklädningsrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1A0EAD" w14:textId="77777777" w:rsidR="00DF0C70" w:rsidRDefault="00417708" w:rsidP="00EA2529">
-[...82 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="09FDEC5C" w14:textId="77777777" w:rsidR="003B014B" w:rsidRDefault="003B014B" w:rsidP="00EA2529">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3644FDD3" w14:textId="5FFFC7FB" w:rsidR="00171790" w:rsidRPr="00171790" w:rsidRDefault="00171790" w:rsidP="00171790">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72A7D6B3" wp14:editId="494D51BF">
             <wp:extent cx="2600325" cy="2600325"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Bildobjekt 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2600325" cy="2600325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D039061" w14:textId="77777777" w:rsidR="00417708" w:rsidRPr="00EA2529" w:rsidRDefault="00417708" w:rsidP="00EA2529">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00417708" w:rsidRPr="00EA2529">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55B97132" w14:textId="77777777" w:rsidR="002D6BD1" w:rsidRDefault="002D6BD1" w:rsidP="00DF0C70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7FD7A2E1" w14:textId="77777777" w:rsidR="002D6BD1" w:rsidRDefault="002D6BD1" w:rsidP="00DF0C70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76FDEF50" w14:textId="77777777" w:rsidR="00DF0C70" w:rsidRDefault="00DF0C70">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6195068D" w14:textId="77777777" w:rsidR="00DF0C70" w:rsidRDefault="00DF0C70">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D1196B8" w14:textId="77777777" w:rsidR="00DF0C70" w:rsidRDefault="00DF0C70">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70AFB2B8" w14:textId="77777777" w:rsidR="002D6BD1" w:rsidRDefault="002D6BD1" w:rsidP="00DF0C70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7CAA4AB9" w14:textId="77777777" w:rsidR="002D6BD1" w:rsidRDefault="002D6BD1" w:rsidP="00DF0C70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="293007AB" w14:textId="77777777" w:rsidR="00DF0C70" w:rsidRDefault="00DF0C70">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31D7307D" w14:textId="77777777" w:rsidR="00DF0C70" w:rsidRDefault="00DF0C70">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20BFA97A" w14:textId="77777777" w:rsidR="00DF0C70" w:rsidRDefault="00DF0C70">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ACB147D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96C6A7CA"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -668,116 +626,118 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="614406417">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2529"/>
+    <w:rsid w:val="00064D80"/>
     <w:rsid w:val="001071E5"/>
     <w:rsid w:val="00171790"/>
     <w:rsid w:val="002D6BD1"/>
+    <w:rsid w:val="003B014B"/>
     <w:rsid w:val="00417708"/>
     <w:rsid w:val="005A74FE"/>
     <w:rsid w:val="00CC3CC4"/>
     <w:rsid w:val="00DF0C70"/>
     <w:rsid w:val="00E23D29"/>
     <w:rsid w:val="00EA2529"/>
     <w:rsid w:val="00F57956"/>
     <w:rsid w:val="00FF43CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D25F595"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{00BAE627-6EA6-4BE2-985B-E33E25322E72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1240,58 +1200,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF0C70"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF0C70"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fri.osthammar.se/bokning/schema.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fredrikhagstedt@gimofotboll.se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fredrikhagstedt@gimofotboll.se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1547,78 +1507,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>999</Characters>
+  <Pages>1</Pages>
+  <Words>166</Words>
+  <Characters>889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1185</CharactersWithSpaces>
+  <CharactersWithSpaces>1048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hagstedt Fredrik (GN-MM1) ext</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PagesMain">
     <vt:i4>1</vt:i4>
   </property>