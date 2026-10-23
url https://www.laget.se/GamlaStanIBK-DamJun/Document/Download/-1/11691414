--- v0 (2025-12-04)
+++ v1 (2026-10-23)
@@ -1,380 +1,333 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1412E3C7" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
+    <w:p w14:paraId="1412E3C7" w14:textId="6857F4B4" w:rsidR="000A5C1D" w:rsidRDefault="00D56FAE" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
-        <w:t>Till alla som inte hunnit vara i kiosken än har jag några punkter som är bra att veta/tänka på</w:t>
-[...5 lines deleted...]
-        <w:t>😊</w:t>
+        <w:t>Kioskrutiner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B91126" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EC7ABC" w14:textId="61444830" w:rsidR="00D56FAE" w:rsidRDefault="00D56FAE" w:rsidP="000A5C1D">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 personer i fiket per match. Ta med varsin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+        <w:t>långpannekaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7B3FD3" w14:textId="77777777" w:rsidR="00D56FAE" w:rsidRDefault="00D56FAE" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DD3C00F" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
         <w:t xml:space="preserve">Vi hämtar nyckeln/blippen till köket i förrådet som tränarna låser upp till oss. Nyckeln/blippen hänger till höger på en hylla i ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
         <w:t>nyckelband</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
         <w:t>. Med blippen kommer du in i köket. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7BF6D0" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B84A99" w14:textId="58C7EA57" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
+    <w:p w14:paraId="71B84A99" w14:textId="6DA58625" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
-        <w:t xml:space="preserve">I förrådet /skafferiet har vi två </w:t>
+        <w:t xml:space="preserve">I förrådet /skafferiet har vi </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D56FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+        <w:t>ett</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
-        <w:t>hyllplan</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> som är markerade Dam jun. Där finns bakplåtspapper/ läsk/loka/kaffe/muggar/</w:t>
+        <w:t xml:space="preserve"> hyllplan som är markerade Dam jun. Där finns bakplåtspapper/ läsk/loka/kaffe/muggar/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
         <w:t>delicatobollar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
-        <w:t xml:space="preserve">/Ahlgrens bilar. </w:t>
-[...11 lines deleted...]
-        <w:t>rislista och QR kod. </w:t>
+        <w:t>/Ahlgrens bilar. Även prislista och QR kod. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4612C2E6" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58CBBA02" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
-        <w:t xml:space="preserve">I frysen har vi också två </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> som är markerade med Dam jun.</w:t>
+        <w:t>I frysen har vi också två hyllplan som är markerade med Dam jun.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AABD15F" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8BD98A" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
         <w:t>Vi säljer enbart varma mackor som finns i frysen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B610815" w14:textId="77777777" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
+    <w:p w14:paraId="2C256D88" w14:textId="4E1D1A3E" w:rsidR="000A5C1D" w:rsidRDefault="000A5C1D" w:rsidP="000A5C1D">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lägg alltid bakplåtspapper runt mackan innan uppvärmning på mackjärnet.  Blir det över kakor frys gärna in i </w:t>
+        <w:t>Lägg alltid bakplåtspapper runt mackan innan uppvärmning på mackjärnet.  Blir det över kakor frys gärna in i vårat frysfack så har vi om det krisar nån gång.  Har ni några funderingar kan ni höra av er till</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jenny </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>vårat</w:t>
+      <w:r w:rsidR="00D56FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="system-ui" w:hAnsi="system-ui"/>
+        </w:rPr>
+        <w:t>0702-508218</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6BE8D14F" w14:textId="77777777" w:rsidR="00C50683" w:rsidRDefault="00C50683"/>
     <w:sectPr w:rsidR="00C50683">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="system-ui">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A5C1D"/>
     <w:rsid w:val="000A5C1D"/>
     <w:rsid w:val="006A2E9F"/>
     <w:rsid w:val="007507C2"/>
     <w:rsid w:val="00C50683"/>
+    <w:rsid w:val="00D56FAE"/>
+    <w:rsid w:val="00F84B90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="142B34CB"/>
@@ -1681,54 +1634,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>136</Words>
-  <Characters>721</Characters>
+  <Words>123</Words>
+  <Characters>652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>856</CharactersWithSpaces>
+  <CharactersWithSpaces>774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Klipp 1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>