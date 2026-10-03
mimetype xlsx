--- v0 (2025-10-20)
+++ v1 (2026-10-03)
@@ -1,155 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Användaren\Desktop\FIF\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Användaren\Desktop\Transaktioner FIF\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8FA01657-2F58-4BC5-9110-EBBEF3ABCC5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7BC3B21A-E693-44D4-8896-AC04229EE77D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
     <sheet name="Blad2" sheetId="2" r:id="rId2"/>
     <sheet name="Blad3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G8" i="1" l="1"/>
-[...8 lines deleted...]
-  <c r="G17" i="1"/>
+  <c r="G17" i="1" l="1"/>
   <c r="G18" i="1"/>
   <c r="G19" i="1"/>
   <c r="G20" i="1"/>
   <c r="G21" i="1"/>
   <c r="G22" i="1"/>
   <c r="G23" i="1"/>
   <c r="G24" i="1"/>
   <c r="G25" i="1"/>
   <c r="G26" i="1"/>
   <c r="G27" i="1"/>
   <c r="G28" i="1"/>
   <c r="G29" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G9" i="1"/>
+  <c r="G8" i="1"/>
+  <c r="G7" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="G11" i="1"/>
   <c r="G30" i="1" l="1"/>
   <c r="G46" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="18">
   <si>
     <t>Körjournal</t>
   </si>
   <si>
     <t>Period:</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Ant km</t>
   </si>
   <si>
     <t>t/r</t>
   </si>
   <si>
     <t>TOTALT ATT UTBETALA</t>
   </si>
   <si>
     <t>Till</t>
   </si>
   <si>
     <t>Ärende</t>
   </si>
   <si>
     <t>År:</t>
   </si>
   <si>
     <t>Kronor</t>
   </si>
   <si>
     <t>Från</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Adress</t>
   </si>
   <si>
     <t>Bank, kontonummer</t>
   </si>
   <si>
     <t>Personnummer</t>
   </si>
   <si>
-    <t xml:space="preserve">Senast tre dagar efter match ska det skickas till kansli@fif.se för ersättning </t>
-[...1 lines deleted...]
-  <si>
     <t>Samåkning som gäller för att få ersättning minst 4 i bilen</t>
   </si>
   <si>
     <t>25 kr milen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senast tre dagar efter match ska det skickas till faktura@fif.se för ersättning </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-41D]dd/mmm;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -706,524 +706,528 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G82"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" customWidth="1"/>
     <col min="4" max="4" width="20.140625" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F2" s="21">
-[...1 lines deleted...]
-      </c>
+      <c r="F2" s="21"/>
     </row>
     <row r="3" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="29"/>
       <c r="B3" s="16"/>
       <c r="C3" s="1"/>
       <c r="D3" s="23"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="17"/>
       <c r="F6" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="12"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
-      <c r="E7" s="25"/>
-[...1 lines deleted...]
-      <c r="G7" s="13"/>
+      <c r="E7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="11">
+        <v>0</v>
+      </c>
+      <c r="G7" s="13">
+        <f t="shared" ref="G7:G25" si="0">SUM(F7*1.85)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:7" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10"/>
       <c r="B8" s="12"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
-      <c r="G8" s="13">
-        <f t="shared" ref="G8:G29" si="0">SUM(F8*25/10)</f>
+      <c r="G8" s="14">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10"/>
       <c r="B9" s="12"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
       <c r="B10" s="12"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F10" s="11"/>
-      <c r="G10" s="13">
+      <c r="F10" s="11">
+        <v>0</v>
+      </c>
+      <c r="G10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10"/>
       <c r="B11" s="12"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10"/>
       <c r="B12" s="12"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10"/>
       <c r="B13" s="12"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10"/>
       <c r="B14" s="12"/>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10"/>
       <c r="B15" s="12"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10"/>
       <c r="B16" s="12"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10"/>
       <c r="B17" s="12"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10"/>
       <c r="B18" s="12"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10"/>
       <c r="B19" s="22"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10"/>
       <c r="B20" s="22"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10"/>
       <c r="B21" s="22"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10"/>
       <c r="B22" s="22"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10"/>
       <c r="B23" s="22"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10"/>
       <c r="B24" s="22"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
       <c r="B25" s="22"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10"/>
       <c r="B26" s="22"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
-      <c r="G26" s="13">
-        <f t="shared" si="0"/>
+      <c r="G26" s="14">
+        <f>SUM(F26*1.85)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
       <c r="B27" s="22"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
-      <c r="G27" s="13">
-        <f t="shared" si="0"/>
+      <c r="G27" s="14">
+        <f>SUM(F27*1.85)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10"/>
       <c r="B28" s="22"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
-      <c r="G28" s="13">
-        <f t="shared" si="0"/>
+      <c r="G28" s="14">
+        <f>SUM(F28*1.85)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="22"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
-      <c r="G29" s="13">
-        <f t="shared" si="0"/>
+      <c r="G29" s="14">
+        <f>SUM(F29*1.85)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="3"/>
       <c r="G30" s="9">
         <f>SUM(G7:G29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" s="31" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G33" s="35"/>
     </row>
     <row r="34" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B34" s="33"/>
       <c r="C34" s="34"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="35"/>
     </row>
     <row r="35" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
         <v>11</v>
       </c>
+      <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="14"/>
     </row>
     <row r="36" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
         <v>12</v>
       </c>
+      <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="14"/>
     </row>
     <row r="37" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="14"/>
     </row>
     <row r="38" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
@@ -1364,56 +1368,50 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
       <vt:lpstr>Blad2</vt:lpstr>
       <vt:lpstr>Blad3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Efkon AB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>