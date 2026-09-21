--- v0 (2025-12-13)
+++ v1 (2026-09-21)
@@ -34,87 +34,123 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1C35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LATHUND PANTINSAMLING FHIB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1514BD" w14:textId="77777777" w:rsidR="002F64A0" w:rsidRDefault="002F64A0" w:rsidP="006C65B4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0825F239" w14:textId="5A95D753" w:rsidR="00AB1C35" w:rsidRDefault="00AB1C35">
+    <w:p w14:paraId="0825F239" w14:textId="495AA5A5" w:rsidR="00AB1C35" w:rsidRDefault="00AB1C35">
       <w:r>
         <w:t>Pantinsamling sker 3 ggr per säsong</w:t>
       </w:r>
       <w:r w:rsidR="006C65B4">
-        <w:t xml:space="preserve"> (höst, vinster, vår) och </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">dessa datum bestäms på ungdomssektionens sista möte efter avslutad säsong och meddelas via hemsidan till representanter i ungdomssektionen när de är bestämda. </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t>september</w:t>
+      </w:r>
+      <w:r w:rsidR="006C65B4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t>januari</w:t>
+      </w:r>
+      <w:r w:rsidR="006C65B4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t>april</w:t>
+      </w:r>
+      <w:r w:rsidR="006C65B4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:br/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">atum bestäms på ungdomssektionens sista möte efter avslutad säsong och meddelas via hemsidan till representanter i ungdomssektionen när de är bestämda. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AB024B" w14:textId="5096612B" w:rsidR="00AB1C35" w:rsidRDefault="00AB1C35">
       <w:r>
         <w:t xml:space="preserve">Titta över körschemat och uppdatera det inför varje säsong. Alla pool- och seriespelande lag skall finnas med på schemat. Inför varje säsong får man kolla om något lag har försvunnit eller kommit till. </w:t>
       </w:r>
       <w:r w:rsidR="00727162">
         <w:t>(Eva har bra koll)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0953D019" w14:textId="77777777" w:rsidR="00727162" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
+    <w:p w14:paraId="0953D019" w14:textId="13D4E7C4" w:rsidR="00727162" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alla </w:t>
       </w:r>
       <w:r w:rsidR="00727162">
         <w:t>lag</w:t>
       </w:r>
       <w:r>
-        <w:t>representanter ser till att de som ansvarar för panta</w:t>
-[...5 lines deleted...]
-        <w:t>mera i sina lag</w:t>
+        <w:t>representanter</w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t>/lagföräldrar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ser till att de som ansvarar för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E320D">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>antamera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i sina lag</w:t>
       </w:r>
       <w:r w:rsidR="006C65B4">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> får</w:t>
       </w:r>
       <w:r w:rsidR="006C65B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50532E6F" w14:textId="42106086" w:rsidR="003D25F4" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lägg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C65B4">
         <w:t>ev</w:t>
       </w:r>
@@ -128,61 +164,59 @@
       <w:r w:rsidR="006C65B4">
         <w:t>laget.se</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under dokument/föreningsaktiviteter</w:t>
       </w:r>
       <w:r w:rsidR="00E53BC0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CCAD7B" w14:textId="77777777" w:rsidR="00AB1C35" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E9BBCA" w14:textId="556C5CDA" w:rsidR="00AB1C35" w:rsidRDefault="003D25F4" w:rsidP="00FF2797">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB1C35">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INFÖR VARJE INSAMLING</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C65B4" w:rsidRPr="00AB1C35">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00253383" w:rsidRPr="00727162">
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AB1C35">
         <w:t>Ca 4 veckor innan insamlingen sker kollar man upp följande)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593154E3" w14:textId="77777777" w:rsidR="00FF2797" w:rsidRPr="00AB1C35" w:rsidRDefault="00FF2797" w:rsidP="00FF2797">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D19C6FC" w14:textId="77777777" w:rsidR="00A811ED" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB1C35">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lokal</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1C35">
@@ -200,306 +234,103 @@
       <w:r>
         <w:t>Just nu Jönköpingsvägen</w:t>
       </w:r>
       <w:r w:rsidR="0085326D">
         <w:t xml:space="preserve"> 128</w:t>
       </w:r>
       <w:r>
         <w:t>. Kontakta Robin Levander och kolla så att det är ok att låna lokalen det datumet pantinsamlingen sker. Eva har en nyckel till lokalen som vi ansvarar för så</w:t>
       </w:r>
       <w:r w:rsidR="00A811ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>länge vi får vara där. Robin har telefonnummer: 070537424</w:t>
       </w:r>
       <w:r w:rsidR="00727162">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727162" w:rsidRPr="00727162">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Eva brukar ha denna kontakt, bra att stämma av med henne)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5725ABEC" w14:textId="513AE95E" w:rsidR="003D25F4" w:rsidRDefault="003D25F4" w:rsidP="00FF2797">
-[...5 lines deleted...]
-    <w:p w14:paraId="1D24698D" w14:textId="23CD5F48" w:rsidR="00A811ED" w:rsidRPr="00727162" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
+    <w:p w14:paraId="30FD6AEB" w14:textId="77777777" w:rsidR="00AB1C35" w:rsidRDefault="00AB1C35" w:rsidP="002E320D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52920895" w14:textId="59CEBE02" w:rsidR="00A811ED" w:rsidRDefault="001D6B38" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-          <w:strike/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1C35">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:strike/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1C35" w:rsidRPr="00AB1C35">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Flygblad</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>äckar och etiketter</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1C35">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00727162">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00727162" w:rsidRPr="00727162">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="04FB88CD" w14:textId="0EFDD032" w:rsidR="00AB1C35" w:rsidRPr="00727162" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
+        </w:rPr>
+        <w:t>Görs ca 2 veckor innan insamlingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE2B06E" w14:textId="10631BD9" w:rsidR="00D8724F" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ut flygblad och körschema till representanterna i u-sektionen så att de kan vidarebefordra till ansvariga i respektive lag. Skicka med info om tid, plats för </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se till att ha ca 100 säckar hemma, etiketter skall komma per automatik allt eftersom vi skickar in säckar. Säckar samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00727162">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>ev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00727162">
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> kvitto och kontouppgifter för insättning till </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> etiketter beställs via webbshopen på  </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00727162">
-[...72 lines deleted...]
-      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="007308EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.pantamera.nu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> och som betalningssätt väljs ”betala med ersättningsbidrag på insamlad pant”</w:t>
       </w:r>
       <w:r w:rsidR="00FF2797">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4168C402" w14:textId="77777777" w:rsidR="00AB1C35" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E2326A6" w14:textId="54F3A146" w:rsidR="00A811ED" w:rsidRPr="002F64A0" w:rsidRDefault="00AB1C35" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -545,51 +376,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00727162" w:rsidRPr="002F64A0">
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00727162" w:rsidRPr="002F64A0">
         <w:t xml:space="preserve"> direkt efterinsamling med det faktiska resultatet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AAE0BB" w14:textId="77777777" w:rsidR="00A811ED" w:rsidRDefault="00A811ED" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skicka ett </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="007308EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>lv@returpack.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> med:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0478D9E7" w14:textId="7C55B618" w:rsidR="00A811ED" w:rsidRDefault="00A811ED" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-Föreningens namn </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054CF134" w14:textId="708A6BE1" w:rsidR="00A811ED" w:rsidRDefault="00A811ED" w:rsidP="00FF2797">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
@@ -957,51 +788,51 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2797">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Information Ljusskylt 195:an</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B655015" w14:textId="679E66A0" w:rsidR="00AD6E1C" w:rsidRDefault="00FF2797" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Maila</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> till kommunen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="007308EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ase.thomasson@habokommun.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> och be dem lägga upp en text på ljusskylten vid infarterna på 195: an. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk214820449"/>
       <w:r w:rsidR="00727162" w:rsidRPr="00727162">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Denna brukar Eva fixa, men bra att stämma av </w:t>
       </w:r>
       <w:r w:rsidR="00D24EA2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">med henna </w:t>
       </w:r>
       <w:r w:rsidR="00727162" w:rsidRPr="00727162">
         <w:rPr>
@@ -1023,101 +854,100 @@
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EBC46F6" w14:textId="77777777" w:rsidR="00727162" w:rsidRDefault="00727162" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56F12AAA" w14:textId="1957CAAA" w:rsidR="00FF2797" w:rsidRPr="00FF2797" w:rsidRDefault="006C65B4" w:rsidP="00FF2797">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sponsrad p</w:t>
       </w:r>
       <w:r w:rsidR="00FF2797" w:rsidRPr="00FF2797">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ant från Företag:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249B7A5E" w14:textId="77777777" w:rsidR="00FF2797" w:rsidRDefault="00FF2797" w:rsidP="006C65B4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C65B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-Omnibuss</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2797">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF2797">
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FF2797">
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00FF2797">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>goran@omnibuslinjen.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF2797">
         <w:t xml:space="preserve"> sa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00B64376">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ronny@omnibuslinjen.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="678F1E0D" w14:textId="1C6187F8" w:rsidR="00AD6E1C" w:rsidRDefault="00FF2797" w:rsidP="006C65B4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2797">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1226,95 +1056,338 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48C41219" w14:textId="2D1C078D" w:rsidR="00727162" w:rsidRDefault="0085326D" w:rsidP="0085326D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085326D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Skyltar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78577973" w14:textId="0A3DD289" w:rsidR="0085326D" w:rsidRPr="0085326D" w:rsidRDefault="0085326D" w:rsidP="0085326D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0085326D">
         <w:t>8st skyltar i pallformat finns i lokal på Jönköpingsvägen. Dessa har vi placerat ut:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4316C132" w14:textId="1B794643" w:rsidR="0085326D" w:rsidRDefault="0085326D" w:rsidP="0085326D">
+    <w:p w14:paraId="6D823E22" w14:textId="77777777" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="0085326D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0085326D" w:rsidRPr="0085326D">
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0085326D" w:rsidRPr="0085326D">
+        <w:t xml:space="preserve"> utanför Willys,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C324EF" w14:textId="038080DE" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> utanför Vårdcentralen</w:t>
+      </w:r>
+      <w:r w:rsidR="0085326D" w:rsidRPr="0085326D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B61D38" w14:textId="653956C2" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1 st.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> parkeringen vid torget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2569448A" w14:textId="24971966" w:rsidR="002E320D" w:rsidRDefault="0085326D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
       <w:r w:rsidRPr="0085326D">
-        <w:t xml:space="preserve">2st utanför Willys, 1st </w:t>
+        <w:t xml:space="preserve">1st </w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t xml:space="preserve">infarten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E320D">
+        <w:t>S</w:t>
+      </w:r>
       <w:r w:rsidRPr="0085326D">
-        <w:t>sjogarp</w:t>
+        <w:t>jogarp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0085326D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCF4D0E" w14:textId="6D5FA9DE" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> infarten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Fiskebäck</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26723410" w14:textId="68C2E739" w:rsidR="002E320D" w:rsidRDefault="0085326D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0085326D">
-        <w:t>st mot Mullsjö, 2st Norra infarten Habo</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00253383">
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0085326D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00253383" w:rsidRPr="00253383">
+      <w:r w:rsidR="002E320D">
+        <w:t>infarten från</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085326D">
+        <w:t xml:space="preserve"> Mullsjö, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122FFBDE" w14:textId="2C20289D" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0085326D" w:rsidRPr="0085326D">
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0085326D" w:rsidRPr="0085326D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0085326D" w:rsidRPr="0085326D">
+        <w:t>orra infarten Habo</w:t>
+      </w:r>
+      <w:r w:rsidR="0085326D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77648213" w14:textId="279EFCE9" w:rsidR="002E320D" w:rsidRDefault="0085326D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1st Fagerhult</w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:t xml:space="preserve"> (195:an)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D603F8" w14:textId="2CD88BEF" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="002E320D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1 st.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Baskarp (195:an)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693BE059" w14:textId="000BAD86" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> infarten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nätebäcken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E86327F" w14:textId="5BBFBB27" w:rsidR="002E320D" w:rsidRDefault="002E320D" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> infarten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rödån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (gamla landsvägen norr om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rödåns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> missionshus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4316C132" w14:textId="7F5685CA" w:rsidR="0085326D" w:rsidRDefault="00253383" w:rsidP="0085326D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00253383">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Skyltarna har vi monterat upp på måndag eftermiddag samma vecka som insamlingen. Finns även fler skyltar som ni gärna får köra ut</w:t>
+        <w:t>Skyltarna montera</w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253383">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upp på </w:t>
+      </w:r>
+      <w:r w:rsidR="002E320D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">söndag eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253383">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">måndag eftermiddag samma vecka som insamlingen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F846F34" w14:textId="77777777" w:rsidR="0085326D" w:rsidRDefault="0085326D" w:rsidP="0085326D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76C3A00D" w14:textId="35885F7D" w:rsidR="0085326D" w:rsidRDefault="0085326D" w:rsidP="0085326D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085326D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kalla lagen</w:t>
@@ -1898,51 +1971,51 @@
       <w:r>
         <w:t>avcheckning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E82FC89" w14:textId="6E33DFB9" w:rsidR="00E20A0C" w:rsidRDefault="00E20A0C">
       <w:r>
         <w:t>Vid sorteringen delas plast (pet-flaskor) och burkar upp i olika säckar. Samtliga säckar försluts sedan med etiketter som styr intäkten till just ”vår” insamling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AA3434" w14:textId="3B7647CE" w:rsidR="00E20A0C" w:rsidRDefault="00E20A0C">
       <w:r>
         <w:t xml:space="preserve">Glöm inte räkna ihop antal säckar, då detta ska informeras via </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="007308EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>lv@returpack.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> innan upphämtning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FA9475" w14:textId="043D74F7" w:rsidR="00D957EE" w:rsidRDefault="00D957EE">
       <w:r>
         <w:t>Under sortering kan det vara smart att redan från början dela upp skräpet så det blir lättare att slänga på återvinningstationen sen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5007E2BC" w14:textId="77777777" w:rsidR="00D24EA2" w:rsidRDefault="00D24EA2"/>
     <w:p w14:paraId="5723E229" w14:textId="77777777" w:rsidR="00D24EA2" w:rsidRDefault="00D24EA2"/>
     <w:p w14:paraId="624390F4" w14:textId="44BCDD4E" w:rsidR="001D6B38" w:rsidRPr="00DE6B28" w:rsidRDefault="003057E7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1984,72 +2057,72 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F357510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A470E44A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2133,73 +2206,75 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1559511378">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D25F4"/>
     <w:rsid w:val="001D6B38"/>
     <w:rsid w:val="00253383"/>
+    <w:rsid w:val="002E320D"/>
     <w:rsid w:val="002F64A0"/>
     <w:rsid w:val="003057E7"/>
     <w:rsid w:val="00386FF3"/>
     <w:rsid w:val="003C63DF"/>
     <w:rsid w:val="003D25F4"/>
     <w:rsid w:val="004E1553"/>
+    <w:rsid w:val="0052080A"/>
     <w:rsid w:val="005E44B9"/>
     <w:rsid w:val="00604FAA"/>
     <w:rsid w:val="006C65B4"/>
     <w:rsid w:val="00727162"/>
     <w:rsid w:val="0085326D"/>
     <w:rsid w:val="00860DF6"/>
     <w:rsid w:val="009C2AF7"/>
     <w:rsid w:val="00A811ED"/>
     <w:rsid w:val="00AB1C35"/>
     <w:rsid w:val="00AD6E1C"/>
     <w:rsid w:val="00D24EA2"/>
     <w:rsid w:val="00D41965"/>
     <w:rsid w:val="00D8724F"/>
     <w:rsid w:val="00D957EE"/>
     <w:rsid w:val="00DE6B28"/>
     <w:rsid w:val="00E20A0C"/>
     <w:rsid w:val="00E53BC0"/>
     <w:rsid w:val="00FF2797"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -2700,51 +2775,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markm2c7dseo9">
     <w:name w:val="markm2c7dseo9"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00D24EA2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ase.thomasson@habokommun.se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lv@returpack.se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pantamera.nu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lv@returpack.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARIA@FAGERHULTHABO.SE" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronny@omnibuslinjen.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goran@omnibuslinjen.se" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goran@omnibuslinjen.se" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ase.thomasson@habokommun.se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lv@returpack.se" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pantamera.nu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lv@returpack.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronny@omnibuslinjen.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3000,72 +3075,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>969</Words>
-  <Characters>5525</Characters>
+  <Words>933</Words>
+  <Characters>4951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6482</CharactersWithSpaces>
+  <CharactersWithSpaces>5873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eva Johansson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>