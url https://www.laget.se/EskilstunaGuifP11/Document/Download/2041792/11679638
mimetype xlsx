--- v0 (2025-11-05)
+++ v1 (2026-04-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10306"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/D372E75F00053532/Dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{665F13C5-74F8-47EA-B86E-E3D50BDE0C0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{87D222F3-44D9-4A01-A377-7456A111CAC2}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{06E10EA7-6102-6F4C-99E1-8227B9A6EE98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{6968AB7D-2E83-4B12-9BFB-B9B8E94B9D64}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -79,53 +79,50 @@
   <si>
     <t>20235</t>
   </si>
   <si>
     <t>Matchvärd7</t>
   </si>
   <si>
     <t>KIOSK</t>
   </si>
   <si>
     <t>2025-11-16</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-13</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>CASPER</t>
   </si>
   <si>
-    <t>2026-03-152</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t xml:space="preserve">SE TILL ATT HA LITE FRAMFÖRHÅLLNING SÅ DETTA GÅR SÅ SMIDIGT SOM MÖJLIGT. </t>
   </si>
   <si>
     <t>Casper *3</t>
   </si>
   <si>
     <t>Edvard * 3</t>
   </si>
   <si>
     <t>Gunnar * 3</t>
   </si>
   <si>
     <t>Leon * 3</t>
   </si>
   <si>
     <t>Tony * 3</t>
   </si>
   <si>
     <t>KARIM                09.30-12.00</t>
   </si>
   <si>
     <t>LEON                  12.00-15.00</t>
@@ -157,72 +154,75 @@
   <si>
     <t>DOUGLAS            09.30-12.30</t>
   </si>
   <si>
     <t>EDVARD               12.30-15.30</t>
   </si>
   <si>
     <t>GUNNAR             15.30-18.00</t>
   </si>
   <si>
     <t>Douglas * 4</t>
   </si>
   <si>
     <t>GUNNAR                17.00- 19.30</t>
   </si>
   <si>
     <t>EDVARD                 17.00-19.30</t>
   </si>
   <si>
     <t>CASPER                  14.30-17.00</t>
   </si>
   <si>
     <t>KARIM                    14.30- 17.00</t>
   </si>
   <si>
-    <t>KARIM                        12.00-14.00</t>
-[...10 lines deleted...]
-  <si>
     <t>Karim * 3</t>
   </si>
   <si>
     <t>DOUGLAS</t>
   </si>
   <si>
     <t xml:space="preserve">TILLSÄTTS PÅ PLATS  17.00-19.30 </t>
   </si>
   <si>
     <t>DEN SOM HAR ANSVAR FÖR START SAMT STÄNGNING AV KIOSKEN HÄMTAR SAMT LÄMNAR ÅTER I EKÄNGSHALLEN I FÖRRÅDET EFTER KONTAKT MED EMILIE 0760668967</t>
+  </si>
+  <si>
+    <t>2026-03-22</t>
+  </si>
+  <si>
+    <t>KARIM                        11.30-15.00</t>
+  </si>
+  <si>
+    <t>TONY.                          11.30-15.00</t>
+  </si>
+  <si>
+    <t>LEON                          15.00-18.30</t>
+  </si>
+  <si>
+    <t>DOUGLAS                   15.00-18.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -767,51 +767,51 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D3E125DD-E23B-4B40-A1CD-1FEAB0B0F760}" name="Tabell1" displayName="Tabell1" ref="A1:G2" insertRow="1" totalsRowShown="0" headerRowDxfId="17" dataDxfId="15" headerRowBorderDxfId="16">
   <autoFilter ref="A1:G2" xr:uid="{D3E125DD-E23B-4B40-A1CD-1FEAB0B0F760}"/>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{5FE85171-7E85-4CDD-807C-24B03323F6FF}" name="2025-11-16" dataDxfId="14"/>
     <tableColumn id="2" xr3:uid="{2D532791-8B76-427F-BC69-AD15F72106AF}" name="2025-11-30" dataDxfId="13"/>
     <tableColumn id="3" xr3:uid="{A9E08BE8-72C3-480E-AE25-4B4D0932314C}" name="2025-12-13" dataDxfId="12"/>
     <tableColumn id="4" xr3:uid="{F7839626-BABD-448B-B49C-1CCD4D4CD0AA}" name="2026-01-10" dataDxfId="11"/>
-    <tableColumn id="5" xr3:uid="{6723D948-3EF5-4CFB-A8DA-C376443DC20C}" name="2026-03-152" dataDxfId="10"/>
+    <tableColumn id="5" xr3:uid="{6723D948-3EF5-4CFB-A8DA-C376443DC20C}" name="2026-03-22" dataDxfId="10"/>
     <tableColumn id="6" xr3:uid="{699DDFC7-0C1F-4EEA-8FA2-5CC6DE0D777A}" name="2026-03-15" dataDxfId="9"/>
     <tableColumn id="7" xr3:uid="{FEBC2B08-9D74-42EB-84D9-E1DEE0840D94}" name="20235" dataDxfId="8"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{5F547905-CD80-4938-A5E7-034CACFF2914}" name="Tabell2" displayName="Tabell2" ref="A3:G54" totalsRowShown="0" headerRowDxfId="7">
   <autoFilter ref="A3:G54" xr:uid="{5F547905-CD80-4938-A5E7-034CACFF2914}"/>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{9F6BAFC4-5439-4C92-A25E-362EA612DC22}" name="Matchvärd" dataDxfId="6"/>
     <tableColumn id="2" xr3:uid="{96D08337-F038-4ABB-ACFA-0DDCC563E4A4}" name="Matchvärd2" dataDxfId="5"/>
     <tableColumn id="3" xr3:uid="{CA5071C7-3673-4D61-984E-43546D2D03F0}" name="Matchvärd3" dataDxfId="4"/>
     <tableColumn id="4" xr3:uid="{828231A3-DE06-4BD4-AFC6-CA3EA6FBAE24}" name="Matchvärd4" dataDxfId="3"/>
     <tableColumn id="5" xr3:uid="{24259E9E-FCF1-4EFA-B2EA-EA55AAE42528}" name="Matchvärd5" dataDxfId="2"/>
     <tableColumn id="6" xr3:uid="{162813D3-267F-4F2E-9681-4C4F8B052B52}" name="Matchvärd6" dataDxfId="1"/>
     <tableColumn id="7" xr3:uid="{DAABB472-701A-4F36-A199-1537494C9731}" name="Matchvärd7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
@@ -1094,679 +1094,679 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA9A03C3-EC36-47B9-AE24-CA38DDAF74BF}">
   <dimension ref="A1:H55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="30.77734375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="7" width="30.77734375" style="2" customWidth="1"/>
+    <col min="1" max="2" width="30.8046875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.828125" style="2" customWidth="1"/>
+    <col min="4" max="7" width="30.8046875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="6" customFormat="1" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" s="6" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E1" s="3" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5"/>
     </row>
-    <row r="2" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="1"/>
     </row>
-    <row r="4" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="1"/>
     </row>
-    <row r="5" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="1"/>
     </row>
-    <row r="6" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="1"/>
     </row>
-    <row r="7" spans="1:8" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="7"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="17"/>
     </row>
-    <row r="8" spans="1:8" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="1"/>
     </row>
-    <row r="9" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="1"/>
     </row>
-    <row r="10" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
     </row>
-    <row r="11" spans="1:8" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
     </row>
-    <row r="12" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
     </row>
-    <row r="13" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
     </row>
-    <row r="14" spans="1:8" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21"/>
       <c r="B14" s="22" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
     </row>
-    <row r="15" spans="1:8" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="21"/>
       <c r="B15" s="22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
     </row>
-    <row r="16" spans="1:8" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
     </row>
-    <row r="17" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="8"/>
       <c r="G17" s="7"/>
     </row>
-    <row r="18" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="8"/>
       <c r="G18" s="7"/>
     </row>
-    <row r="19" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
     </row>
-    <row r="20" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
     </row>
-    <row r="21" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
     </row>
-    <row r="22" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
     </row>
-    <row r="23" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
     </row>
-    <row r="24" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
     </row>
-    <row r="25" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="7"/>
     </row>
-    <row r="26" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
       <c r="G26" s="7"/>
     </row>
-    <row r="27" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="12"/>
       <c r="G27" s="11"/>
     </row>
-    <row r="28" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="12"/>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="12"/>
       <c r="G28" s="11"/>
     </row>
-    <row r="29" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="12"/>
       <c r="G29" s="11"/>
     </row>
-    <row r="30" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
       <c r="B30" s="12"/>
       <c r="C30" s="12"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="12"/>
       <c r="G30" s="11"/>
     </row>
-    <row r="31" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="12"/>
       <c r="G31" s="11"/>
     </row>
-    <row r="32" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12"/>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="12"/>
       <c r="G32" s="11"/>
     </row>
-    <row r="33" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="12"/>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="12"/>
       <c r="G33" s="11"/>
     </row>
-    <row r="34" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="12"/>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="12"/>
       <c r="G34" s="11"/>
     </row>
-    <row r="35" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="12"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="12"/>
       <c r="G35" s="11"/>
     </row>
-    <row r="36" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="12"/>
       <c r="B36" s="12"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="12"/>
       <c r="G36" s="11"/>
     </row>
-    <row r="37" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="12"/>
       <c r="B37" s="12"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="12"/>
       <c r="G37" s="11"/>
     </row>
-    <row r="38" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="12"/>
       <c r="B38" s="12"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="12"/>
       <c r="G38" s="11"/>
     </row>
-    <row r="39" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="12"/>
       <c r="B39" s="12"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="12"/>
       <c r="G39" s="11"/>
     </row>
-    <row r="40" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="12"/>
       <c r="B40" s="12"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="12"/>
       <c r="G40" s="11"/>
     </row>
-    <row r="41" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="12"/>
       <c r="B41" s="12"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="12"/>
       <c r="G41" s="11"/>
     </row>
-    <row r="42" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="12"/>
       <c r="B42" s="12"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="12"/>
       <c r="G42" s="11"/>
     </row>
-    <row r="43" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="12"/>
       <c r="B43" s="12"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="12"/>
       <c r="G43" s="11"/>
     </row>
-    <row r="44" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="12"/>
       <c r="B44" s="12"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="12"/>
       <c r="G44" s="11"/>
     </row>
-    <row r="45" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="12"/>
       <c r="B45" s="12"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="12"/>
       <c r="G45" s="11"/>
     </row>
-    <row r="46" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="12"/>
       <c r="B46" s="12"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="12"/>
       <c r="G46" s="11"/>
     </row>
-    <row r="47" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="12"/>
       <c r="B47" s="12"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="12"/>
       <c r="G47" s="11"/>
     </row>
-    <row r="48" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="12"/>
       <c r="B48" s="12"/>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="12"/>
       <c r="G48" s="11"/>
     </row>
-    <row r="49" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="12"/>
       <c r="B49" s="12"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="12"/>
       <c r="G49" s="11"/>
     </row>
-    <row r="50" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="12"/>
       <c r="B50" s="12"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="12"/>
       <c r="G50" s="11"/>
     </row>
-    <row r="51" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="12"/>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="12"/>
       <c r="G51" s="11"/>
     </row>
-    <row r="52" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="11"/>
       <c r="B52" s="11"/>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11"/>
       <c r="F52" s="12"/>
       <c r="G52" s="11"/>
     </row>
-    <row r="53" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="11"/>
       <c r="B53" s="11"/>
       <c r="C53" s="11"/>
       <c r="D53" s="11"/>
       <c r="E53" s="11"/>
       <c r="F53" s="12"/>
       <c r="G53" s="11"/>
     </row>
-    <row r="54" spans="1:7" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="11"/>
       <c r="B54" s="11"/>
       <c r="C54" s="11"/>
       <c r="D54" s="11"/>
       <c r="E54" s="11"/>
       <c r="F54" s="12"/>
       <c r="G54" s="11"/>
     </row>
-    <row r="55" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="55" spans="1:7" ht="15.75" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="2">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Excel iOS</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 