--- v5 (2026-09-15)
+++ v6 (2026-10-07)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/3c88483a5e38d146/Dokument/ÅSA/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="132" documentId="8_{BA6242D5-EB8E-4C52-AAC0-B146F87D09E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F1E0F6AB-363B-4B6B-9700-53350078BC07}"/>
+  <xr:revisionPtr revIDLastSave="209" documentId="8_{BA6242D5-EB8E-4C52-AAC0-B146F87D09E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E577AC45-F77F-4269-9D73-9B67E94934B7}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{FAC022CF-A5DD-4267-A36A-96B5973CEE19}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$96</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="197">
   <si>
     <t>Tävling</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Datum / tid</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
     <t>UNGDOMSDOMARE hösten 2026 - IF EKSJÖ FOTBOLL</t>
   </si>
   <si>
     <t>P2011</t>
   </si>
   <si>
     <t>15 år</t>
   </si>
   <si>
@@ -253,53 +253,50 @@
   <si>
     <t>Nässjö FF 2</t>
   </si>
   <si>
     <t>Västerviks FF</t>
   </si>
   <si>
     <t>IFK Österbymo</t>
   </si>
   <si>
     <t>Tranås FF 2</t>
   </si>
   <si>
     <t>F2013 NV1</t>
   </si>
   <si>
     <t>Bäckseda IF 1</t>
   </si>
   <si>
     <t>Bäckseda IF 2</t>
   </si>
   <si>
     <t>Tranås FF 1</t>
   </si>
   <si>
-    <t>Nässjö FF 5</t>
-[...1 lines deleted...]
-  <si>
     <t>Vrigstads IF</t>
   </si>
   <si>
     <t>IFK Österbymo 1</t>
   </si>
   <si>
     <t>P2012 NV1</t>
   </si>
   <si>
     <t>Nässjö FF 4</t>
   </si>
   <si>
     <t>Holsby SK 7-m</t>
   </si>
   <si>
     <t>Tranås FF 3</t>
   </si>
   <si>
     <t>Sävsjö FF</t>
   </si>
   <si>
     <t>Aneby SK/Bälaryds IK 3</t>
   </si>
   <si>
     <t>IF Hallby FK 1</t>
@@ -346,53 +343,50 @@
   <si>
     <t>IFK Stockaryd/Rörvik 2</t>
   </si>
   <si>
     <t>Assyriska IK</t>
   </si>
   <si>
     <t>Bankeryds SK</t>
   </si>
   <si>
     <t>Annebergs GIF 1</t>
   </si>
   <si>
     <t>Aneby SK 2</t>
   </si>
   <si>
     <t>Stensjöns IF 2</t>
   </si>
   <si>
     <t>Ekhagens IF 1</t>
   </si>
   <si>
     <t>Hvetlanda GIF 1</t>
   </si>
   <si>
-    <t>Assyriska IK 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Aneby/Bälaryd 2</t>
   </si>
   <si>
     <t>Holsby SK</t>
   </si>
   <si>
     <t>Vrigstads IF 1</t>
   </si>
   <si>
     <t>Österkorsberga IF 1</t>
   </si>
   <si>
     <t>Jönköpings Södra IF</t>
   </si>
   <si>
     <t>Jönköpings Södra IF 2</t>
   </si>
   <si>
     <t>Stensjöns IF 7-m</t>
   </si>
   <si>
     <t>Råslätt SK</t>
   </si>
   <si>
     <t>SAMMANDRAG/POOLSPEL som behöver DOMARE - ar seriespel meddelas till Åsa Sjöstrand, tel 073-5725681</t>
@@ -460,223 +454,235 @@
   <si>
     <t xml:space="preserve">Jonathan L / Arvid S </t>
   </si>
   <si>
     <t xml:space="preserve">Mommo M / Axel B </t>
   </si>
   <si>
     <t>HFDK</t>
   </si>
   <si>
     <t xml:space="preserve">Niman A / Amir A </t>
   </si>
   <si>
     <t xml:space="preserve">Wille S / Bosse O </t>
   </si>
   <si>
     <t>Titus H / Mommo M</t>
   </si>
   <si>
     <t>Gustav E H / Zackaria Z</t>
   </si>
   <si>
     <t>Beisan A / Dorian G</t>
   </si>
   <si>
-    <t xml:space="preserve">Zeru F B / Nima R </t>
-[...1 lines deleted...]
-  <si>
     <t>Erick E / Arvid L</t>
   </si>
   <si>
     <t xml:space="preserve">Zaki H / Diamant K </t>
   </si>
   <si>
-    <t>Colin W / Arvid J</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mohamad Ali M / Kassam A </t>
   </si>
   <si>
     <t xml:space="preserve">Taim H / Dorian G </t>
   </si>
   <si>
     <t xml:space="preserve">Amin B / Hamse A </t>
   </si>
   <si>
     <t xml:space="preserve">Arvid S / Jonathan L </t>
   </si>
   <si>
-    <t xml:space="preserve">Mommo M / Titus H </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Sixten S / Erick E </t>
   </si>
   <si>
-    <t xml:space="preserve">Mohamad Ali M / Arvid T </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jonathan L / Axel B </t>
   </si>
   <si>
     <t>Wille S / Arvid J</t>
   </si>
   <si>
     <t xml:space="preserve">Colin W / Amir A </t>
   </si>
   <si>
-    <t xml:space="preserve">Niman A / Mommo M </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Abbe O / Othman M </t>
   </si>
   <si>
     <t xml:space="preserve">Zeru F B / Axel B </t>
   </si>
   <si>
     <t>Abbe O / Othman M</t>
   </si>
   <si>
     <t>Amin B / Othman M</t>
   </si>
   <si>
     <t>Kerstin/Stella</t>
   </si>
   <si>
     <t>Nellie/Tova</t>
   </si>
   <si>
     <t>Estrid E/Tilde</t>
   </si>
   <si>
     <t>Freja/Hedda</t>
   </si>
   <si>
     <t>Julie/Emma</t>
   </si>
   <si>
     <t>Tilde/Klara</t>
   </si>
   <si>
     <t>Ebba/Elma</t>
   </si>
   <si>
     <t>Elsa/Eni</t>
   </si>
   <si>
     <t>Ella S/Neah</t>
   </si>
   <si>
     <t>Moa/Estrid E</t>
   </si>
   <si>
-    <t>Tova/Nellie</t>
-[...1 lines deleted...]
-  <si>
     <t>Hedda/Melika</t>
   </si>
   <si>
     <t>Ebba/Klara</t>
   </si>
   <si>
     <t>Elsa/Melika</t>
   </si>
   <si>
     <t>Elma/Rama</t>
   </si>
   <si>
     <t>Parafotbollscup</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t xml:space="preserve">5 planer </t>
   </si>
   <si>
     <t>Amin, Niman, Zackaria, Amir, Abbe, Zeku, Taim, Beisan, Hamse, Naod, Titus, Mommo</t>
   </si>
   <si>
-    <t>P18</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-08-23   10.30-13.30</t>
   </si>
   <si>
     <t>2026-09-20      10.00-13.00</t>
   </si>
   <si>
-    <t xml:space="preserve">Hamse A / Amin B </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">IF Eksjö Fotboll </t>
   </si>
   <si>
-    <t>Från våren!</t>
-[...1 lines deleted...]
-  <si>
     <t>Titus H, Mommo M, Zeru F B, Jonathan L, Moa F, Tilde E, Julie L, Elma K</t>
   </si>
   <si>
-    <t xml:space="preserve">LEDARE Ann-Charlotte Rofors </t>
-[...1 lines deleted...]
-  <si>
     <t>Sixten S / Arvid L</t>
   </si>
   <si>
-    <t>Flyttad fr 16/8</t>
-[...1 lines deleted...]
-  <si>
     <t>Abbe O / Finan F B</t>
   </si>
   <si>
     <t>Mohamad Ali M / Kassam A</t>
   </si>
   <si>
     <t xml:space="preserve">Nima R / Finan F B  </t>
   </si>
   <si>
     <t>Amir A / Sixten S</t>
   </si>
   <si>
     <t>Abbe O / Taim H</t>
   </si>
   <si>
-    <t>version 2026-08-26</t>
+    <t>Zeru F B / Momo M</t>
+  </si>
+  <si>
+    <t>Arvid J / Amir A</t>
+  </si>
+  <si>
+    <t>Titus H / Niman A</t>
+  </si>
+  <si>
+    <t>Zaki H / Arvid L</t>
+  </si>
+  <si>
+    <t>Abbe O, Hamse A, Kassam A, Amin B, Momo M, Zeru F B, Amir A, Zackaria Z</t>
+  </si>
+  <si>
+    <t>P2018                          ledare Marcus Birgersson</t>
+  </si>
+  <si>
+    <t>4 planer, matchtid 20 min</t>
+  </si>
+  <si>
+    <t>2 PLANER 5-MANNA</t>
+  </si>
+  <si>
+    <t>2026-09-27 10:00-12:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F2017                          ledare Karolina       </t>
+  </si>
+  <si>
+    <t>F10/11</t>
+  </si>
+  <si>
+    <t>Jonathan L / Nils</t>
+  </si>
+  <si>
+    <t>Othman M  /  Hamse</t>
+  </si>
+  <si>
+    <t>F2014 träningsmatch</t>
+  </si>
+  <si>
+    <t>Österbymo 9-manna</t>
+  </si>
+  <si>
+    <t>Taim H / Bisan A</t>
+  </si>
+  <si>
+    <t>ÄNDRAD FRÅN 3/10</t>
+  </si>
+  <si>
+    <t>version 2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
@@ -775,69 +781,82 @@
       <sz val="18"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="7"/>
-[...4 lines deleted...]
-      <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
+    <font>
+      <strike/>
+      <sz val="7"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -848,91 +867,109 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE75D3D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -943,109 +980,133 @@
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="9" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="9" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="10" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="9" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE75D3D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1351,1923 +1412,1919 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57E77759-5A15-4E58-9F08-FDC4CE8778A7}">
   <dimension ref="A1:J97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5"/>
+    <sheetView tabSelected="1" topLeftCell="A65" workbookViewId="0">
+      <selection activeCell="J70" sqref="J70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="15.90625" customWidth="1"/>
     <col min="3" max="3" width="21.90625" customWidth="1"/>
     <col min="4" max="4" width="18.453125" customWidth="1"/>
     <col min="5" max="5" width="30.1796875" customWidth="1"/>
     <col min="6" max="6" width="10.90625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="31" customFormat="1" ht="24" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="37"/>
-[...2 lines deleted...]
-      <c r="E1" s="37"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="36"/>
       <c r="F1" s="29"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
-      <c r="E2" s="42" t="s">
-        <v>194</v>
+      <c r="E2" s="39" t="s">
+        <v>196</v>
       </c>
       <c r="F2" s="19"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="19"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A4" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="15">
         <v>46242</v>
       </c>
-      <c r="E4" s="16" t="s">
-        <v>115</v>
+      <c r="E4" s="14" t="s">
+        <v>113</v>
       </c>
       <c r="F4" s="22"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
     </row>
     <row r="5" spans="1:10" ht="34.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="44" t="s">
-        <v>174</v>
+      <c r="A5" s="42" t="s">
+        <v>165</v>
       </c>
       <c r="B5" s="43" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="C5" s="43" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="D5" s="45">
+        <v>167</v>
+      </c>
+      <c r="D5" s="44">
         <v>46243.427083333336</v>
       </c>
       <c r="E5" s="43" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="F5" s="22"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A6" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="18">
         <v>46249.416666666664</v>
       </c>
-      <c r="E6" s="34" t="s">
-        <v>117</v>
+      <c r="E6" s="17" t="s">
+        <v>115</v>
       </c>
       <c r="F6" s="22"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="18">
         <v>46249.5</v>
       </c>
-      <c r="E7" s="35" t="s">
-        <v>159</v>
+      <c r="E7" s="45" t="s">
+        <v>151</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="18">
         <v>46249.5</v>
       </c>
-      <c r="E8" s="35" t="s">
-        <v>160</v>
+      <c r="E8" s="45" t="s">
+        <v>152</v>
       </c>
       <c r="F8" s="22"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A9" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="18">
         <v>46250.541666666664</v>
       </c>
-      <c r="E9" s="35" t="s">
-        <v>161</v>
+      <c r="E9" s="45" t="s">
+        <v>153</v>
       </c>
       <c r="F9" s="22"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A10" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="18">
         <v>46250.625</v>
       </c>
-      <c r="E10" s="34" t="s">
-        <v>121</v>
+      <c r="E10" s="17" t="s">
+        <v>119</v>
       </c>
       <c r="F10" s="22"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A11" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="18">
         <v>46250.625</v>
       </c>
-      <c r="E11" s="34" t="s">
-        <v>116</v>
+      <c r="E11" s="17" t="s">
+        <v>114</v>
       </c>
       <c r="F11" s="22"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A12" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>58</v>
       </c>
       <c r="D12" s="18">
         <v>46250.708333333336</v>
       </c>
-      <c r="E12" s="34" t="s">
-        <v>118</v>
+      <c r="E12" s="17" t="s">
+        <v>116</v>
       </c>
       <c r="F12" s="22"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A13" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="18">
         <v>46250.708333333336</v>
       </c>
-      <c r="E13" s="34" t="s">
-        <v>119</v>
+      <c r="E13" s="17" t="s">
+        <v>117</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A14" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="15">
         <v>46254.770833333336</v>
       </c>
-      <c r="E14" s="16" t="s">
-        <v>187</v>
+      <c r="E14" s="14" t="s">
+        <v>173</v>
       </c>
       <c r="F14" s="22"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A15" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="15">
         <v>46255.770833333336</v>
       </c>
-      <c r="E15" s="16" t="s">
-        <v>123</v>
+      <c r="E15" s="14" t="s">
+        <v>121</v>
       </c>
       <c r="F15" s="22"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A16" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>68</v>
       </c>
       <c r="D16" s="15">
         <v>46256.458333333336</v>
       </c>
-      <c r="E16" s="35" t="s">
-        <v>162</v>
+      <c r="E16" s="45" t="s">
+        <v>154</v>
       </c>
       <c r="F16" s="22"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A17" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="15">
         <v>46256.625</v>
       </c>
-      <c r="E17" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H17" s="56"/>
+      <c r="E17" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="G17" s="20"/>
+      <c r="H17" s="22"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A18" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="15">
         <v>46256.541666666664</v>
       </c>
-      <c r="E18" s="16" t="s">
-        <v>125</v>
+      <c r="E18" s="14" t="s">
+        <v>123</v>
       </c>
       <c r="F18" s="22"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
     </row>
     <row r="19" spans="1:10" s="13" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="43" t="s">
         <v>111</v>
       </c>
-      <c r="B19" s="43" t="s">
-[...6 lines deleted...]
-        <v>180</v>
+      <c r="D19" s="46" t="s">
+        <v>169</v>
       </c>
       <c r="E19" s="43" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-      <c r="H19" s="54"/>
+        <v>172</v>
+      </c>
+      <c r="F19" s="48"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A20" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D20" s="15">
         <v>46257.416666666664</v>
       </c>
-      <c r="E20" s="16" t="s">
-        <v>122</v>
+      <c r="E20" s="14" t="s">
+        <v>120</v>
       </c>
       <c r="F20" s="22"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A21" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D21" s="15">
         <v>46257.625</v>
       </c>
-      <c r="E21" s="16" t="s">
-        <v>157</v>
+      <c r="E21" s="14" t="s">
+        <v>149</v>
       </c>
       <c r="F21" s="22"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="15">
         <v>46257.625</v>
       </c>
-      <c r="E22" s="16" t="s">
-        <v>126</v>
+      <c r="E22" s="14" t="s">
+        <v>124</v>
       </c>
       <c r="F22" s="22"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A23" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D23" s="15">
         <v>46257.708333333336</v>
       </c>
-      <c r="E23" s="16" t="s">
-        <v>190</v>
+      <c r="E23" s="14" t="s">
+        <v>175</v>
       </c>
       <c r="F23" s="22"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A24" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="18">
         <v>46260.770833333336</v>
       </c>
-      <c r="E24" s="34" t="s">
-[...6 lines deleted...]
-      <c r="H24" s="57"/>
+      <c r="E24" s="17" t="s">
+        <v>176</v>
+      </c>
+      <c r="F24" s="22"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A25" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="18">
         <v>46260.770833333336</v>
       </c>
-      <c r="E25" s="34" t="s">
-[...4 lines deleted...]
-      <c r="H25" s="57"/>
+      <c r="E25" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="F25" s="22"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A26" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D26" s="18">
         <v>46263.458333333336</v>
       </c>
-      <c r="E26" s="35" t="s">
-        <v>163</v>
+      <c r="E26" s="45" t="s">
+        <v>155</v>
       </c>
       <c r="F26" s="22"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A27" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="17" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D27" s="18">
         <v>46263.458333333336</v>
       </c>
-      <c r="E27" s="35" t="s">
-        <v>164</v>
+      <c r="E27" s="45" t="s">
+        <v>156</v>
       </c>
       <c r="F27" s="22"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A28" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D28" s="18">
         <v>46263.583333333336</v>
       </c>
-      <c r="E28" s="34" t="s">
-        <v>127</v>
+      <c r="E28" s="17" t="s">
+        <v>125</v>
       </c>
       <c r="F28" s="22"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A29" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D29" s="18">
         <v>46264.541666666664</v>
       </c>
-      <c r="E29" s="34" t="s">
-        <v>130</v>
+      <c r="E29" s="17" t="s">
+        <v>128</v>
       </c>
       <c r="F29" s="22"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A30" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="17" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D30" s="18">
         <v>46264.541666666664</v>
       </c>
-      <c r="E30" s="34" t="s">
-        <v>132</v>
+      <c r="E30" s="17" t="s">
+        <v>130</v>
       </c>
       <c r="F30" s="22"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A31" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D31" s="18">
         <v>46264.604166666664</v>
       </c>
-      <c r="E31" s="34" t="s">
-        <v>129</v>
+      <c r="E31" s="17" t="s">
+        <v>127</v>
       </c>
       <c r="F31" s="22"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A32" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="18">
         <v>46264.604166666664</v>
       </c>
-      <c r="E32" s="34" t="s">
-        <v>193</v>
+      <c r="E32" s="17" t="s">
+        <v>178</v>
       </c>
       <c r="F32" s="22"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="18">
         <v>46264.625</v>
       </c>
-      <c r="E33" s="34" t="s">
-        <v>131</v>
+      <c r="E33" s="17" t="s">
+        <v>129</v>
       </c>
       <c r="F33" s="22"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A34" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="17" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D34" s="18">
         <v>46264.6875</v>
       </c>
-      <c r="E34" s="34" t="s">
-        <v>158</v>
+      <c r="E34" s="17" t="s">
+        <v>150</v>
       </c>
       <c r="F34" s="22"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A35" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>46</v>
       </c>
       <c r="D35" s="18">
         <v>46264.6875</v>
       </c>
-      <c r="E35" s="34" t="s">
-        <v>128</v>
+      <c r="E35" s="17" t="s">
+        <v>126</v>
       </c>
       <c r="F35" s="22"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A36" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="17" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D36" s="18">
         <v>46264.708333333336</v>
       </c>
-      <c r="E36" s="35" t="s">
-        <v>165</v>
+      <c r="E36" s="45" t="s">
+        <v>157</v>
       </c>
       <c r="F36" s="22"/>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="20"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="17" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D37" s="18">
         <v>46264.770833333336</v>
       </c>
-      <c r="E37" s="39" t="s">
-        <v>133</v>
+      <c r="E37" s="47" t="s">
+        <v>131</v>
       </c>
       <c r="F37" s="22"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A38" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="15">
         <v>46266.791666666664</v>
       </c>
-      <c r="E38" s="39" t="s">
-        <v>133</v>
+      <c r="E38" s="47" t="s">
+        <v>131</v>
       </c>
       <c r="F38" s="22"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A39" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B39" s="58" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="58" t="s">
+      <c r="B39" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="C39" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="59">
+      <c r="D39" s="15">
         <v>46269.75</v>
       </c>
-      <c r="E39" s="60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E39" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="F39" s="22"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="20"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A40" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D40" s="15">
         <v>46270.458333333336</v>
       </c>
-      <c r="E40" s="16" t="s">
-        <v>135</v>
+      <c r="E40" s="14" t="s">
+        <v>133</v>
       </c>
       <c r="F40" s="22"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A41" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="15">
         <v>46270.541666666664</v>
       </c>
-      <c r="E41" s="16" t="s">
-        <v>134</v>
+      <c r="E41" s="14" t="s">
+        <v>132</v>
       </c>
       <c r="F41" s="22"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A42" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C42" s="14" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D42" s="15">
         <v>46271.5</v>
       </c>
-      <c r="E42" s="35" t="s">
-        <v>166</v>
+      <c r="E42" s="45" t="s">
+        <v>158</v>
       </c>
       <c r="F42" s="22"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C43" s="14" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D43" s="15">
         <v>46271.583333333336</v>
       </c>
-      <c r="E43" s="16" t="s">
-        <v>120</v>
+      <c r="E43" s="14" t="s">
+        <v>118</v>
       </c>
       <c r="F43" s="22"/>
       <c r="G43" s="20"/>
       <c r="H43" s="20"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A44" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="C44" s="14" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D44" s="15">
         <v>46271.583333333336</v>
       </c>
-      <c r="E44" s="16" t="s">
-        <v>136</v>
+      <c r="E44" s="14" t="s">
+        <v>134</v>
       </c>
       <c r="F44" s="22"/>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A45" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C45" s="14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D45" s="15">
         <v>46271.583333333336</v>
       </c>
-      <c r="E45" s="16" t="s">
-        <v>122</v>
+      <c r="E45" s="14" t="s">
+        <v>120</v>
       </c>
       <c r="F45" s="22"/>
       <c r="G45" s="20"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A46" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D46" s="15">
         <v>46271.666666666664</v>
       </c>
-      <c r="E46" s="35" t="s">
-        <v>168</v>
+      <c r="E46" s="45" t="s">
+        <v>160</v>
       </c>
       <c r="F46" s="22"/>
       <c r="G46" s="20"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A47" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="14" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D47" s="15">
         <v>46271.666666666664</v>
       </c>
-      <c r="E47" s="16" t="s">
-        <v>123</v>
+      <c r="E47" s="14" t="s">
+        <v>121</v>
       </c>
       <c r="F47" s="22"/>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A48" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D48" s="18">
         <v>46277.625</v>
       </c>
-      <c r="E48" s="34" t="s">
-        <v>137</v>
+      <c r="E48" s="17" t="s">
+        <v>135</v>
       </c>
       <c r="F48" s="22"/>
       <c r="G48" s="20"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A49" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>64</v>
       </c>
       <c r="D49" s="18">
         <v>46278.458333333336</v>
       </c>
-      <c r="E49" s="34" t="s">
-        <v>157</v>
+      <c r="E49" s="17" t="s">
+        <v>149</v>
       </c>
       <c r="F49" s="22"/>
       <c r="G49" s="20"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A50" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="17" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D50" s="18">
         <v>46278.5</v>
       </c>
-      <c r="E50" s="35" t="s">
-        <v>167</v>
+      <c r="E50" s="45" t="s">
+        <v>159</v>
       </c>
       <c r="F50" s="22"/>
       <c r="G50" s="20"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A51" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="17" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D51" s="18">
         <v>46278.541666666664</v>
       </c>
-      <c r="E51" s="39" t="s">
-        <v>133</v>
+      <c r="E51" s="47" t="s">
+        <v>131</v>
       </c>
       <c r="F51" s="22"/>
       <c r="G51" s="20"/>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A52" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C52" s="17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D52" s="18">
         <v>46278.541666666664</v>
       </c>
-      <c r="E52" s="35" t="s">
-        <v>159</v>
+      <c r="E52" s="45" t="s">
+        <v>151</v>
       </c>
       <c r="F52" s="22"/>
       <c r="G52" s="20"/>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A53" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="17" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D53" s="18">
         <v>46278.625</v>
       </c>
-      <c r="E53" s="35" t="s">
-        <v>173</v>
+      <c r="E53" s="45" t="s">
+        <v>164</v>
       </c>
       <c r="F53" s="22"/>
       <c r="G53" s="20"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A54" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C54" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D54" s="18">
         <v>46278.625</v>
       </c>
-      <c r="E54" s="34" t="s">
-        <v>138</v>
+      <c r="E54" s="17" t="s">
+        <v>136</v>
       </c>
       <c r="F54" s="22"/>
       <c r="G54" s="20"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A55" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D55" s="15">
         <v>46283.770833333336</v>
       </c>
-      <c r="E55" s="16" t="s">
-        <v>139</v>
+      <c r="E55" s="14" t="s">
+        <v>179</v>
       </c>
       <c r="F55" s="22"/>
       <c r="G55" s="20"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A56" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C56" s="14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D56" s="15">
         <v>46284.416666666664</v>
       </c>
-      <c r="E56" s="16" t="s">
-        <v>142</v>
+      <c r="E56" s="14" t="s">
+        <v>180</v>
       </c>
       <c r="F56" s="22"/>
       <c r="G56" s="20"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A57" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D57" s="15">
         <v>46284.416666666664</v>
       </c>
-      <c r="E57" s="16" t="s">
-        <v>144</v>
+      <c r="E57" s="14" t="s">
+        <v>140</v>
       </c>
       <c r="F57" s="22"/>
       <c r="G57" s="20"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A58" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="14" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="15">
         <v>46284.5</v>
       </c>
-      <c r="E58" s="16" t="s">
-        <v>141</v>
+      <c r="E58" s="14" t="s">
+        <v>138</v>
       </c>
       <c r="F58" s="22"/>
-      <c r="G58" s="47"/>
+      <c r="G58" s="41"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A59" s="32" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C59" s="14" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D59" s="15">
         <v>46284.583333333336</v>
       </c>
-      <c r="E59" s="40" t="s">
-        <v>145</v>
+      <c r="E59" s="58" t="s">
+        <v>141</v>
       </c>
       <c r="F59" s="22"/>
       <c r="G59" s="20"/>
       <c r="H59" s="20"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A60" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D60" s="15">
         <v>46284.583333333336</v>
       </c>
-      <c r="E60" s="16" t="s">
-        <v>140</v>
+      <c r="E60" s="14" t="s">
+        <v>137</v>
       </c>
       <c r="F60" s="22"/>
       <c r="G60" s="20"/>
       <c r="H60" s="20"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
     </row>
-    <row r="61" spans="1:10" ht="23" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="I61" s="55"/>
+    <row r="61" spans="1:10" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="54" t="s">
+        <v>184</v>
+      </c>
+      <c r="B61" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>185</v>
+      </c>
+      <c r="D61" s="56" t="s">
+        <v>170</v>
+      </c>
+      <c r="E61" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="F61" s="22"/>
+      <c r="G61" s="20"/>
+      <c r="H61" s="20"/>
+      <c r="I61" s="20"/>
       <c r="J61" s="20"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A62" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C62" s="14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D62" s="15">
         <v>46285.5</v>
       </c>
-      <c r="E62" s="16" t="s">
-        <v>148</v>
+      <c r="E62" s="57" t="s">
+        <v>191</v>
       </c>
       <c r="F62" s="22"/>
       <c r="G62" s="20"/>
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A63" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C63" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D63" s="15">
         <v>46285.541666666664</v>
       </c>
-      <c r="E63" s="16" t="s">
-        <v>147</v>
+      <c r="E63" s="14" t="s">
+        <v>181</v>
       </c>
       <c r="F63" s="22"/>
       <c r="G63" s="20"/>
       <c r="H63" s="20"/>
       <c r="I63" s="20"/>
       <c r="J63" s="20"/>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A64" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C64" s="14" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D64" s="15">
         <v>46285.625</v>
       </c>
-      <c r="E64" s="16" t="s">
-        <v>156</v>
+      <c r="E64" s="14" t="s">
+        <v>148</v>
       </c>
       <c r="F64" s="22"/>
       <c r="G64" s="20"/>
       <c r="H64" s="20"/>
       <c r="I64" s="20"/>
       <c r="J64" s="20"/>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A65" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>63</v>
       </c>
       <c r="D65" s="15">
         <v>46285.625</v>
       </c>
-      <c r="E65" s="16" t="s">
-        <v>143</v>
+      <c r="E65" s="14" t="s">
+        <v>139</v>
       </c>
       <c r="F65" s="22"/>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="J65" s="20"/>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A66" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="14" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D66" s="15">
         <v>46285.625</v>
       </c>
-      <c r="E66" s="35" t="s">
-        <v>169</v>
+      <c r="E66" s="14" t="s">
+        <v>182</v>
       </c>
       <c r="F66" s="22"/>
       <c r="G66" s="20"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A67" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="14" t="s">
         <v>58</v>
       </c>
       <c r="D67" s="15">
         <v>46285.708333333336</v>
       </c>
-      <c r="E67" s="16" t="s">
-        <v>146</v>
+      <c r="E67" s="57" t="s">
+        <v>190</v>
       </c>
       <c r="F67" s="22"/>
       <c r="G67" s="20"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="J67" s="20"/>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A68" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C68" s="17" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D68" s="18">
         <v>46291.458333333336</v>
       </c>
-      <c r="E68" s="34" t="s">
-        <v>151</v>
+      <c r="E68" s="17" t="s">
+        <v>144</v>
       </c>
       <c r="F68" s="22"/>
       <c r="G68" s="20"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="J68" s="20"/>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A69" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B69" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D69" s="18">
         <v>46291.458333333336</v>
       </c>
-      <c r="E69" s="34" t="s">
-        <v>150</v>
+      <c r="E69" s="17" t="s">
+        <v>139</v>
       </c>
       <c r="F69" s="22"/>
       <c r="G69" s="20"/>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="J69" s="20"/>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A70" s="33" t="s">
-[...12 lines deleted...]
-        <v>149</v>
+      <c r="A70" s="59" t="s">
+        <v>192</v>
+      </c>
+      <c r="B70" s="60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C70" s="60" t="s">
+        <v>193</v>
+      </c>
+      <c r="D70" s="61">
+        <v>46292.5625</v>
+      </c>
+      <c r="E70" s="17" t="s">
+        <v>194</v>
       </c>
       <c r="F70" s="22"/>
       <c r="G70" s="20"/>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="J70" s="20"/>
     </row>
-    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-        <v>170</v>
+    <row r="71" spans="1:10" ht="23" x14ac:dyDescent="0.35">
+      <c r="A71" s="49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B71" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="C71" s="50" t="s">
+        <v>186</v>
+      </c>
+      <c r="D71" s="51" t="s">
+        <v>187</v>
+      </c>
+      <c r="E71" s="45" t="s">
+        <v>189</v>
       </c>
       <c r="F71" s="22"/>
       <c r="G71" s="20"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
       <c r="J71" s="20"/>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A72" s="33" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B72" s="17" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="C72" s="17" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D72" s="18">
-        <v>46292.666666666664</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>46292.583333333336</v>
+      </c>
+      <c r="E72" s="17" t="s">
+        <v>143</v>
       </c>
       <c r="F72" s="22"/>
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20"/>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A73" s="33" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B73" s="17" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C73" s="17" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D73" s="18">
-        <v>46292.666666666664</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>46292.583333333336</v>
+      </c>
+      <c r="E73" s="45" t="s">
+        <v>161</v>
       </c>
       <c r="F73" s="22"/>
       <c r="G73" s="20"/>
       <c r="H73" s="20"/>
       <c r="I73" s="20"/>
       <c r="J73" s="20"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A74" s="32" t="s">
-[...12 lines deleted...]
-        <v>154</v>
+      <c r="A74" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C74" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="D74" s="18">
+        <v>46292.666666666664</v>
+      </c>
+      <c r="E74" s="45" t="s">
+        <v>155</v>
       </c>
       <c r="F74" s="22"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="20"/>
       <c r="J74" s="20"/>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A75" s="32" t="s">
-[...12 lines deleted...]
-        <v>122</v>
+      <c r="A75" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B75" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C75" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="D75" s="18">
+        <v>46292.666666666664</v>
+      </c>
+      <c r="E75" s="45" t="s">
+        <v>162</v>
       </c>
       <c r="F75" s="22"/>
       <c r="G75" s="20"/>
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
       <c r="J75" s="20"/>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A76" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C76" s="14" t="s">
         <v>68</v>
       </c>
       <c r="D76" s="15">
-        <v>46298.541666666664</v>
-[...5 lines deleted...]
-      <c r="G76" s="20"/>
+        <v>46294.770833333336</v>
+      </c>
+      <c r="E76" s="66" t="s">
+        <v>142</v>
+      </c>
+      <c r="F76" s="52" t="s">
+        <v>195</v>
+      </c>
+      <c r="G76" s="53"/>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A77" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>62</v>
       </c>
       <c r="D77" s="15">
-        <v>46298.625</v>
+        <v>46298.416666666664</v>
       </c>
       <c r="E77" s="16" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="F77" s="22"/>
       <c r="G77" s="20"/>
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
       <c r="J77" s="20"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A78" s="32" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="B78" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C78" s="14" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D78" s="15">
-        <v>46298.625</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>46298.541666666664</v>
+      </c>
+      <c r="E78" s="16" t="s">
+        <v>120</v>
       </c>
       <c r="F78" s="22"/>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
       <c r="I78" s="20"/>
       <c r="J78" s="20"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A79" s="32" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="B79" s="14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C79" s="14" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="D79" s="15">
-        <v>46299.541666666664</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>46298.625</v>
+      </c>
+      <c r="E79" s="38" t="s">
+        <v>131</v>
       </c>
       <c r="F79" s="22"/>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A80" s="32" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B80" s="14" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C80" s="14" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="D80" s="15">
         <v>46299.541666666664</v>
       </c>
       <c r="E80" s="16" t="s">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="F80" s="22"/>
       <c r="G80" s="20"/>
       <c r="H80" s="20"/>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A81" s="32" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B81" s="14" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="C81" s="14" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="D81" s="15">
-        <v>46299.625</v>
+        <v>46299.541666666664</v>
       </c>
       <c r="E81" s="16" t="s">
-        <v>153</v>
+        <v>118</v>
       </c>
       <c r="F81" s="22"/>
       <c r="G81" s="20"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A82" s="32" t="s">
-[...8 lines deleted...]
-      <c r="D82" s="15">
+      <c r="A82" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B82" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="C82" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="D82" s="64">
         <v>46299.625</v>
       </c>
-      <c r="E82" s="16" t="s">
-        <v>117</v>
+      <c r="E82" s="65" t="s">
+        <v>146</v>
       </c>
       <c r="F82" s="22"/>
       <c r="G82" s="20"/>
       <c r="H82" s="20"/>
       <c r="I82" s="20"/>
       <c r="J82" s="20"/>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A83" s="32" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B83" s="14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C83" s="14" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D83" s="15">
-        <v>46299.708333333336</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>46299.625</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>115</v>
       </c>
       <c r="F83" s="22"/>
       <c r="G83" s="20"/>
       <c r="H83" s="20"/>
       <c r="I83" s="20"/>
       <c r="J83" s="20"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A84" s="32" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C84" s="14" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="D84" s="15">
         <v>46299.708333333336</v>
       </c>
-      <c r="E84" s="16" t="s">
-        <v>138</v>
+      <c r="E84" s="34" t="s">
+        <v>163</v>
       </c>
       <c r="F84" s="22"/>
       <c r="G84" s="20"/>
       <c r="H84" s="20"/>
       <c r="I84" s="20"/>
       <c r="J84" s="20"/>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A85" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B85" s="17" t="s">
+      <c r="A85" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B85" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C85" s="17" t="s">
-[...6 lines deleted...]
-        <v>182</v>
+      <c r="C85" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D85" s="15">
+        <v>46299.708333333336</v>
+      </c>
+      <c r="E85" s="16" t="s">
+        <v>136</v>
       </c>
       <c r="F85" s="22"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
       <c r="J85" s="20"/>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A86" s="22"/>
       <c r="B86" s="22"/>
       <c r="C86" s="22"/>
       <c r="D86" s="22"/>
       <c r="E86" s="22"/>
       <c r="F86" s="22"/>
       <c r="G86" s="20"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="J86" s="20"/>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>7</v>
@@ -3355,102 +3412,102 @@
       </c>
       <c r="D91" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E91" s="3"/>
       <c r="F91" s="24"/>
       <c r="G91" s="3"/>
       <c r="H91" s="20"/>
       <c r="I91" s="20"/>
       <c r="J91" s="20"/>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A92" s="2"/>
       <c r="B92" s="3"/>
       <c r="C92" s="3"/>
       <c r="D92" s="3"/>
       <c r="E92" s="3"/>
       <c r="F92" s="24"/>
       <c r="G92" s="3"/>
       <c r="H92" s="20"/>
       <c r="I92" s="20"/>
       <c r="J92" s="20"/>
     </row>
     <row r="93" spans="1:10" s="13" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="8" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="8"/>
       <c r="D93" s="8"/>
       <c r="E93" s="8"/>
       <c r="F93" s="25"/>
       <c r="G93" s="9"/>
       <c r="H93" s="26"/>
       <c r="I93" s="23"/>
       <c r="J93" s="23"/>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A94" s="10"/>
       <c r="B94" s="11"/>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="11"/>
       <c r="F94" s="27"/>
       <c r="G94" s="11"/>
       <c r="H94" s="28"/>
       <c r="I94" s="20"/>
       <c r="J94" s="20"/>
     </row>
     <row r="95" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A95" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B95" s="9"/>
       <c r="C95" s="9"/>
       <c r="D95" s="9"/>
       <c r="E95" s="9"/>
       <c r="F95" s="25"/>
       <c r="G95" s="9"/>
       <c r="H95" s="26"/>
       <c r="I95" s="23"/>
       <c r="J95" s="23"/>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A96" s="20"/>
       <c r="B96" s="20"/>
       <c r="C96" s="20"/>
       <c r="D96" s="20"/>
       <c r="E96" s="20"/>
       <c r="F96" s="20"/>
       <c r="G96" s="20"/>
       <c r="H96" s="20"/>
       <c r="I96" s="20"/>
       <c r="J96" s="20"/>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A97" s="46"/>
+      <c r="A97" s="40"/>
     </row>
   </sheetData>
   <autoFilter ref="E1:E96" xr:uid="{57E77759-5A15-4E58-9F08-FDC4CE8778A7}"/>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{32B2874A-4AB8-427F-84E4-41719AC079AF}"/>
     <hyperlink ref="A6" r:id="rId2" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{946CC07A-2665-4649-94CC-97B05F4CB150}"/>
     <hyperlink ref="A7" r:id="rId3" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{06FD891B-9CCF-4BBE-B660-48FDE500871F}"/>
     <hyperlink ref="A8" r:id="rId4" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{074B0930-E481-4556-86C3-C23A9CEDA861}"/>
     <hyperlink ref="A9" r:id="rId5" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{CF2F4D3C-2646-4E50-9760-F92E903E6FCA}"/>
     <hyperlink ref="A10" r:id="rId6" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{A655AD08-E917-4FBA-9D7B-1681F894B740}"/>
     <hyperlink ref="A11" r:id="rId7" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{F1A41F41-20C1-4F37-9774-7CA4A0C8F626}"/>
     <hyperlink ref="A12" r:id="rId8" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{608B7CB8-1B6A-4107-89FF-1969057770BF}"/>
     <hyperlink ref="A13" r:id="rId9" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{5B0C1EEB-1AB4-44F5-ACA8-D9EA5438D312}"/>
     <hyperlink ref="A15" r:id="rId10" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{B8601CE5-0917-42B5-9DF1-B6867387E968}"/>
     <hyperlink ref="A16" r:id="rId11" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{7704905B-BBF8-407C-9EF5-7DF6A78BB450}"/>
     <hyperlink ref="A17" r:id="rId12" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{56FEC3C5-883A-4393-B1D7-C5A8DA32B5FD}"/>
     <hyperlink ref="A18" r:id="rId13" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{03F48FB2-ACD1-48A6-9036-91A71BAF9EC7}"/>
     <hyperlink ref="A20" r:id="rId14" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{BB9FA5FE-9DAD-4849-9BBB-EBF29EE29247}"/>
     <hyperlink ref="A21" r:id="rId15" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{1563C017-F1F3-4732-84B2-C15E821AFCD4}"/>
     <hyperlink ref="A22" r:id="rId16" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{98E55C7A-FB4D-41BC-953F-02DF9B54CACE}"/>
     <hyperlink ref="A23" r:id="rId17" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{B7328BDF-F3EE-4812-B8C9-B0C554116E65}"/>
     <hyperlink ref="A26" r:id="rId18" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{3BB3BF2E-2C96-4A2C-BB56-249E6BF22A85}"/>
     <hyperlink ref="A27" r:id="rId19" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{76CCBE20-2133-406B-8B21-EF89082C870E}"/>
     <hyperlink ref="A28" r:id="rId20" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{5F597DF9-A461-4898-B3E6-ABEAC84E974B}"/>
     <hyperlink ref="A29" r:id="rId21" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{36823A38-4CF0-4F23-9512-B89A2BCC49C9}"/>
@@ -3470,72 +3527,70 @@
     <hyperlink ref="A44" r:id="rId35" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{473F50B2-4935-4F11-93D3-731F07504B7C}"/>
     <hyperlink ref="A45" r:id="rId36" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{738F8EBD-687D-4482-8523-8947767854A0}"/>
     <hyperlink ref="A46" r:id="rId37" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{C90E2B51-E2D9-490F-98A9-1CBA3DE6CA1D}"/>
     <hyperlink ref="A47" r:id="rId38" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{0D43B56C-784D-4F32-B3B7-D9BBC1C47215}"/>
     <hyperlink ref="A48" r:id="rId39" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{76D015EF-120B-429E-99D2-9E5415E93487}"/>
     <hyperlink ref="A49" r:id="rId40" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{6346E93C-C32D-4DB5-A843-4E2C3E646C8F}"/>
     <hyperlink ref="A50" r:id="rId41" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{F4811749-59CA-40C2-A641-400A472279C2}"/>
     <hyperlink ref="A51" r:id="rId42" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{677DEEEA-8E7B-4F16-8861-D84C09657BDF}"/>
     <hyperlink ref="A52" r:id="rId43" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{0C935B19-63B1-4225-9C8A-CBB77DA34B8E}"/>
     <hyperlink ref="A53" r:id="rId44" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{159281CF-EB0B-4DF5-938A-7AEECD5AF574}"/>
     <hyperlink ref="A54" r:id="rId45" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{AB874A86-2D4A-4925-B5E8-D6AE2662E65B}"/>
     <hyperlink ref="A55" r:id="rId46" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{2E774E22-C4CD-43CD-B1C8-A29513A5E192}"/>
     <hyperlink ref="A56" r:id="rId47" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{3B8A99B8-37F7-4D6A-A0C3-1BBAAB842A0A}"/>
     <hyperlink ref="A57" r:id="rId48" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{7676C5A2-84AD-4EA8-918B-D20EBC28763B}"/>
     <hyperlink ref="A58" r:id="rId49" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{76EE3081-7CF5-45E7-98F1-693C69417289}"/>
     <hyperlink ref="A59" r:id="rId50" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{C7B88A7A-3D39-40E4-84B1-25FB001DC2C9}"/>
     <hyperlink ref="A60" r:id="rId51" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{11D0167D-5228-4D5D-843F-A1E2E567D442}"/>
     <hyperlink ref="A62" r:id="rId52" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{683C4084-1EB2-4260-AD72-923E751E51DC}"/>
     <hyperlink ref="A63" r:id="rId53" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{1992C1DB-D37C-4D02-9A7C-D2BB43CEA91E}"/>
     <hyperlink ref="A64" r:id="rId54" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{80035E3C-2861-4D04-8C3B-FDD5C516E884}"/>
     <hyperlink ref="A65" r:id="rId55" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{E83C5560-C555-47A6-B5A1-1300EC857F37}"/>
     <hyperlink ref="A66" r:id="rId56" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{3109E851-BED9-4B9D-A7E6-CFA214030FF1}"/>
     <hyperlink ref="A67" r:id="rId57" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{196391FF-6487-49DC-86BD-70CADED25E25}"/>
     <hyperlink ref="A68" r:id="rId58" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{3FEF5C6C-105B-4004-BA76-98069A590539}"/>
     <hyperlink ref="A69" r:id="rId59" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{9DD42971-2D5D-405F-9AD4-FEB70C9D2583}"/>
-    <hyperlink ref="A70" r:id="rId60" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{8D5246C0-4348-4C87-BAFD-1A3C409EDCC6}"/>
-[...17 lines deleted...]
-    <hyperlink ref="A24" r:id="rId78" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{DE2E39CA-AF19-4384-995B-35A86983EB73}"/>
+    <hyperlink ref="A72" r:id="rId60" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{8D5246C0-4348-4C87-BAFD-1A3C409EDCC6}"/>
+    <hyperlink ref="A73" r:id="rId61" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{5763F8EC-3E24-4D9E-BD41-51A4A80B8096}"/>
+    <hyperlink ref="A74" r:id="rId62" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{9B7B2C9B-3185-4E70-AEBF-8D031A2D3561}"/>
+    <hyperlink ref="A75" r:id="rId63" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{8AAE55A5-84CC-4B72-81B3-839430ECF786}"/>
+    <hyperlink ref="A78" r:id="rId64" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{985D1028-C311-48AE-A42E-E5AC8CA2FD9E}"/>
+    <hyperlink ref="A79" r:id="rId65" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{1CB3CDDE-3DB7-4AD5-AA28-00998DAC19FA}"/>
+    <hyperlink ref="A80" r:id="rId66" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{6946DDE6-4BAA-4AFF-8A88-5619DB7681C9}"/>
+    <hyperlink ref="A81" r:id="rId67" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{2B6FFCA2-9703-4AC0-8B37-03A62790A965}"/>
+    <hyperlink ref="A82" r:id="rId68" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{AA579ECD-25FC-4B81-87AB-91B322DD8641}"/>
+    <hyperlink ref="A83" r:id="rId69" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{B488B09E-D430-49AC-849A-C5D096203B91}"/>
+    <hyperlink ref="A84" r:id="rId70" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{E5F38EE2-E719-4F2F-BC75-D6EADDD74BA0}"/>
+    <hyperlink ref="A85" r:id="rId71" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{8A61A499-0457-44BA-8D67-F77D2BAFAB40}"/>
+    <hyperlink ref="A14" r:id="rId72" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{D85E6A5C-E234-49C9-9412-19C5E9ED990B}"/>
+    <hyperlink ref="A25" r:id="rId73" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{CA42E13F-FF43-49B7-9DE5-26966B706CDC}"/>
+    <hyperlink ref="A24" r:id="rId74" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{DE2E39CA-AF19-4384-995B-35A86983EB73}"/>
+    <hyperlink ref="A76" r:id="rId75" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{202A4860-46ED-4740-8C1B-441C7F4AB1F2}"/>
+    <hyperlink ref="A77" r:id="rId76" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{F20B7AD2-376D-473C-AB1E-06E7BF3F8FBF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId79"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId77"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;10&amp;K008000 Zeppelin: Confidential GREEN&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>