--- v0 (2025-10-14)
+++ v1 (2026-05-09)
@@ -1,1198 +1,992 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/3c88483a5e38d146/Dokument/ÅSA/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45B25E7E-2A45-4873-8D85-B3079F4418AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="13_ncr:1_{FB502CB8-20F9-4BF5-B92C-71AAE4A8A755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D0B0500-5802-4057-8985-D845582B6E55}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{422241C5-11B7-4823-8DF1-50D95385F715}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{5EB3BAD2-0C5E-4B0D-B81E-E2E8A8DD26C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$93</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="143">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="172">
   <si>
     <t>Tävling</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Datum / tid</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
-    <t>P2011 N 1</t>
+    <t>IF Eksjö Fotboll</t>
+  </si>
+  <si>
+    <t>Norra (4, pojk)</t>
+  </si>
+  <si>
+    <t>Ekenässjöns IF 1</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 3</t>
+  </si>
+  <si>
+    <t>P2013 NV1</t>
   </si>
   <si>
     <t>IF Eksjö Fotboll 1</t>
   </si>
   <si>
-    <t>F2011 Ö 2</t>
-[...29 lines deleted...]
-    <t>F2012 Nv 2</t>
+    <t>Husqvarna FF 1</t>
+  </si>
+  <si>
+    <t>Norra (2, flick)</t>
+  </si>
+  <si>
+    <t>F2012 NÖ</t>
+  </si>
+  <si>
+    <t>Vetlanda FF komb</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 2</t>
+  </si>
+  <si>
+    <t>Annebergs GIF 1</t>
+  </si>
+  <si>
+    <t>Norra (1, flick)</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 4</t>
+  </si>
+  <si>
+    <t>Nässjö FF 5</t>
+  </si>
+  <si>
+    <t>Norra (3, pojk)</t>
+  </si>
+  <si>
+    <t>Malmbäcks IF 1</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 6</t>
+  </si>
+  <si>
+    <t>Norra (2, pojk)</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 7</t>
+  </si>
+  <si>
+    <t>Forserums IF 3</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 8</t>
+  </si>
+  <si>
+    <t>P2012 Höglandet</t>
+  </si>
+  <si>
+    <t>Nässjö FF 1</t>
+  </si>
+  <si>
+    <t>P2013 Höglandet</t>
+  </si>
+  <si>
+    <t>Sävsjö FF</t>
+  </si>
+  <si>
+    <t>Aneby/Bälaryd 1</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 5</t>
+  </si>
+  <si>
+    <t>Tranås FF 1</t>
+  </si>
+  <si>
+    <t>P2011 NV2</t>
+  </si>
+  <si>
+    <t>Gnosjö IF 9-m</t>
+  </si>
+  <si>
+    <t>Nässjö FF 4</t>
+  </si>
+  <si>
+    <t>P2012 NV1</t>
   </si>
   <si>
     <t>Tenhults IF</t>
   </si>
   <si>
-    <t>P2011 Nö 2</t>
-[...92 lines deleted...]
-    <t>Vimmerby IF</t>
+    <t>Vetlanda FF 2</t>
+  </si>
+  <si>
+    <t>Höreda GOIF 1</t>
+  </si>
+  <si>
+    <t>F2013 NV1</t>
+  </si>
+  <si>
+    <t>IF Hallby FK 1</t>
+  </si>
+  <si>
+    <t>Ekhagens IF</t>
+  </si>
+  <si>
+    <t>Tranås FF 2</t>
+  </si>
+  <si>
+    <t>Myresjö IF</t>
+  </si>
+  <si>
+    <t>Bäckseda IF 3</t>
+  </si>
+  <si>
+    <t>Vimmerby IF 2</t>
+  </si>
+  <si>
+    <t>Västerviks FF</t>
+  </si>
+  <si>
+    <t>DM P15 Grupp 9</t>
+  </si>
+  <si>
+    <t>Nässjö FF 2</t>
+  </si>
+  <si>
+    <t>Bäckseda IF 4</t>
+  </si>
+  <si>
+    <t>Jönköpings Södra IF 1</t>
+  </si>
+  <si>
+    <t>Malmbäcks IF 7-m</t>
+  </si>
+  <si>
+    <t>Adelövs IK 2</t>
+  </si>
+  <si>
+    <t>Vimmerby IF 1</t>
+  </si>
+  <si>
+    <t>Torpa AIS</t>
+  </si>
+  <si>
+    <t>Ekenässjöns IF 2</t>
+  </si>
+  <si>
+    <t>Husqvarna FF 2</t>
+  </si>
+  <si>
+    <t>Holsby SK 7-m</t>
+  </si>
+  <si>
+    <t>Sävsjö FF 1</t>
+  </si>
+  <si>
+    <t>Sävsjö FF 2</t>
+  </si>
+  <si>
+    <t>Hultsjö/Sävsjö</t>
+  </si>
+  <si>
+    <t>Österkorsberga IF 3</t>
+  </si>
+  <si>
+    <t>Rödsle BK</t>
+  </si>
+  <si>
+    <t>Höreda GOIF 2</t>
   </si>
   <si>
     <t>Vetlanda FF 3</t>
   </si>
   <si>
-    <t>Forserums IF</t>
-[...5 lines deleted...]
-    <t>Nässjö FF blå</t>
+    <t>Annebergs GIF 2 7-m</t>
+  </si>
+  <si>
+    <t>IF Haga 1</t>
+  </si>
+  <si>
+    <t>Forserums IF 2</t>
+  </si>
+  <si>
+    <t>Holsby SK</t>
+  </si>
+  <si>
+    <t>Bäckseda IF 2</t>
+  </si>
+  <si>
+    <t>Skillingaryds IS</t>
+  </si>
+  <si>
+    <t>Vrigstads IF 1</t>
+  </si>
+  <si>
+    <t>Aneby/Bälaryd 2</t>
+  </si>
+  <si>
+    <t>Stensjöns IF 1</t>
+  </si>
+  <si>
+    <t>Mariebo IK 2</t>
+  </si>
+  <si>
+    <t>Egnahems BK</t>
+  </si>
+  <si>
+    <t>Tranås FF 3</t>
+  </si>
+  <si>
+    <t>Assyriska IK 1</t>
+  </si>
+  <si>
+    <t>Stensjöns IF</t>
+  </si>
+  <si>
+    <t>UNGDOMSDOMARE våren 2026 - IF EKSJÖ FOTBOLL</t>
+  </si>
+  <si>
+    <t>HMIS 1</t>
+  </si>
+  <si>
+    <t>IFK Stockaryd/Rörvik</t>
+  </si>
+  <si>
+    <t>Aneby SK/Bälaryds IK</t>
+  </si>
+  <si>
+    <t>Abbe O / Othman M</t>
+  </si>
+  <si>
+    <t>Beisan A / Mohamad Ali M</t>
+  </si>
+  <si>
+    <t>Hedda S / Neah R S</t>
+  </si>
+  <si>
+    <t>Elsa H / Emma W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arvid S / Gustav S </t>
+  </si>
+  <si>
+    <t>Taim H / Dorian G</t>
+  </si>
+  <si>
+    <t>Nima R / Finan F B</t>
+  </si>
+  <si>
+    <t>P2011</t>
+  </si>
+  <si>
+    <t>15 år</t>
+  </si>
+  <si>
+    <t>11-manna</t>
+  </si>
+  <si>
+    <t>2 x 40 min</t>
+  </si>
+  <si>
+    <t>P/F 2012-2013</t>
+  </si>
+  <si>
+    <t>13-14 år</t>
+  </si>
+  <si>
+    <t>9-manna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 x 25 min </t>
+  </si>
+  <si>
+    <t>Norra (2-4 pojk)</t>
+  </si>
+  <si>
+    <t>10-12 år</t>
+  </si>
+  <si>
+    <t>7-manna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 x 20 min </t>
+  </si>
+  <si>
+    <t>Norra (1-2 flick)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10-12 år </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3  x 20 min </t>
+  </si>
+  <si>
+    <t>Sammandrag upp till 10 år</t>
+  </si>
+  <si>
+    <t>2 eller 3 x 15 min</t>
+  </si>
+  <si>
+    <t>H F D K  - HÖGLANDETS FOTBOLLSDOMARKLUBB - TILLSATT DOMARE SYNS I FOGIS, BJUD IN SOM VANLIGT!</t>
+  </si>
+  <si>
+    <t>3 el 5-manna</t>
+  </si>
+  <si>
+    <t>Ha en skön sommar! Höstens lista kommer slutet av juni!</t>
+  </si>
+  <si>
+    <t>F 10 /11</t>
+  </si>
+  <si>
+    <t>H F D K</t>
+  </si>
+  <si>
+    <t>Dorian G / Mohamad Ali M</t>
+  </si>
+  <si>
+    <t>Amin B / Hamse A</t>
+  </si>
+  <si>
+    <t>Mohamad Ali M / Taim H</t>
+  </si>
+  <si>
+    <t>Dorian G / Beisan A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arvid S / Axel B </t>
+  </si>
+  <si>
+    <t>Mommo M / Niman A</t>
+  </si>
+  <si>
+    <t>Amir A / Zackaria Z</t>
+  </si>
+  <si>
+    <t>Hamse A / Beisan A</t>
+  </si>
+  <si>
+    <t>Zaki H / Arvid L</t>
+  </si>
+  <si>
+    <t>Ebba S / Estrid E</t>
   </si>
   <si>
     <t>Aneby SK</t>
   </si>
   <si>
-    <t>Habo IF 1</t>
-[...119 lines deleted...]
-    <t>Finan F / Abbe O</t>
+    <t>F14 träningsmatch</t>
+  </si>
+  <si>
+    <t>Moa F / Elma K</t>
+  </si>
+  <si>
+    <t>Emma W / Tilde E</t>
+  </si>
+  <si>
+    <t>Mommo M / Othman M</t>
+  </si>
+  <si>
+    <t>Finan F B / Nima R</t>
+  </si>
+  <si>
+    <t>Axel B / Gustav S</t>
   </si>
   <si>
     <t>Arvid S / Jonathan L</t>
   </si>
   <si>
-    <t>Laurena K / Leonard K</t>
-[...77 lines deleted...]
-    <t>Parafotboll/Senior Mix</t>
+    <t>Arvid T / Beisan A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Axel B / Jonathan L </t>
+  </si>
+  <si>
+    <t>P2011 Nv2</t>
   </si>
   <si>
     <t xml:space="preserve">IF Eksjö Fotboll </t>
   </si>
   <si>
-    <t>Sammandrag, första match kl 10.00 4 planer med 3 matcher på varje</t>
-[...41 lines deleted...]
-    <t>version 2025-08-18</t>
+    <t>Jonathan L / Axel B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeru F B / Gustav S </t>
+  </si>
+  <si>
+    <t>F 10/11</t>
+  </si>
+  <si>
+    <t>Taim H / Mohamad Ali M</t>
+  </si>
+  <si>
+    <t>SAMMANDRAG/POOLSPEL som behöver DOMARE - ar seriespel meddelas till Åsa Sjöstrand, tel 073-5725681</t>
+  </si>
+  <si>
+    <t>Arvid T / Kassam A</t>
+  </si>
+  <si>
+    <t>Abbe O / Finan F B</t>
+  </si>
+  <si>
+    <t>Othman M / Taim H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kassam A / Dorian G </t>
+  </si>
+  <si>
+    <t>Jonathan L / Arvid S</t>
+  </si>
+  <si>
+    <t>Kassam A / Mohamed Ali M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbe O / Amin B </t>
+  </si>
+  <si>
+    <t>Arvid T / Abbe O</t>
+  </si>
+  <si>
+    <t>Arvid S / Mommo M</t>
+  </si>
+  <si>
+    <t>Mommo M / Zeru F B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nima R / Zeru F B </t>
+  </si>
+  <si>
+    <t>Zeru F B / Mommo M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wille S / Gustav E H </t>
+  </si>
+  <si>
+    <t>Bosse O / Erick E</t>
+  </si>
+  <si>
+    <t>Colin W / Diamant K</t>
+  </si>
+  <si>
+    <t>Arvid J / Sixten S</t>
+  </si>
+  <si>
+    <t>F 10/11 tillsätts av Eva S</t>
+  </si>
+  <si>
+    <t>namn kommer…</t>
+  </si>
+  <si>
+    <t>Flyttad i Fogis?</t>
+  </si>
+  <si>
+    <t>P2018</t>
+  </si>
+  <si>
+    <t>POOLSPEL</t>
+  </si>
+  <si>
+    <t>Niman A / Zackaria Z</t>
+  </si>
+  <si>
+    <t>Sixten S / Arvid J</t>
+  </si>
+  <si>
+    <t>Bosse O / Wille S</t>
+  </si>
+  <si>
+    <t>Erick E / Arvid L</t>
+  </si>
+  <si>
+    <t>Gustav E H / Zaki H</t>
+  </si>
+  <si>
+    <t>Niman A/ Mommo M</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...6 lines deleted...]
-      <t>Otto L / Alvin G</t>
+      <t xml:space="preserve">Diamant K, Nils M, Colin W, Arvid L, Amir A, Zaki H, Zackaria Z, </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="8"/>
+        <u/>
+        <sz val="5"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Beisan A / Taim H</t>
+      <t>Zeru F B</t>
     </r>
+  </si>
+  <si>
+    <t>A-plan - 3-4 matcher på 4 planer mellan kl 10-13 , Zeru chef</t>
+  </si>
+  <si>
+    <t>version 2026-05-06</t>
+  </si>
+  <si>
+    <t>Ella S / Melika V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...18 lines deleted...]
-      <sz val="8"/>
+      <sz val="6"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="7"/>
+      <u/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF3D3D3D"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <name val="Arial"/>
+      <sz val="10"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="5"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <u/>
+      <sz val="5"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <strike/>
-[...1 lines deleted...]
-      <name val="Verdana"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...16 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE29A9A"/>
+        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.749992370372631"/>
+        <fgColor theme="3" tint="0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...18 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...291 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="4" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="4" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="4" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="5" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="4" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-[...17 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1467,1261 +1261,1701 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123777&amp;hkey=-1169601336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123693&amp;hkey=-431921153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123693&amp;hkey=-431921153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125931&amp;hkey=1163707954" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123799&amp;hkey=1666974284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123799&amp;hkey=1666974284" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123747&amp;hkey=-1211176021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125909&amp;hkey=1377497449" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123777&amp;hkey=-1169601336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123800&amp;hkey=1211686711" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123693&amp;hkey=-431921153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123785&amp;hkey=-1029316303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125931&amp;hkey=1163707954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=124013&amp;hkey=-1349095944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125931&amp;hkey=1163707954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123883&amp;hkey=1459910654" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123785&amp;hkey=-1029316303" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123718&amp;hkey=1500159001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123747&amp;hkey=-1211176021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125903&amp;hkey=1910935707" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123777&amp;hkey=-1169601336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125932&amp;hkey=-2021306367" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123799&amp;hkey=1666974284" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123718&amp;hkey=1500159001" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123883&amp;hkey=1459910654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123759&amp;hkey=1510145232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125933&amp;hkey=2099564860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123700&amp;hkey=1635538450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123776&amp;hkey=-1934159731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125933&amp;hkey=2099564860" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123800&amp;hkey=1211686711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123730&amp;hkey=1677113135" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123700&amp;hkey=1635538450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123776&amp;hkey=-1934159731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123730&amp;hkey=1677113135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123745&amp;hkey=-1186145355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123745&amp;hkey=-1186145355" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125903&amp;hkey=1910935707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123745&amp;hkey=-1186145355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125909&amp;hkey=1377497449" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123747&amp;hkey=-1211176021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123759&amp;hkey=1510145232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123883&amp;hkey=1459910654" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123730&amp;hkey=1677113135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123800&amp;hkey=1211686711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123700&amp;hkey=1635538450" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=125932&amp;hkey=-2021306367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123800&amp;hkey=1211686711" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123785&amp;hkey=-1029316303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123730&amp;hkey=1677113135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=124013&amp;hkey=-1349095944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123693&amp;hkey=-431921153" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=124013&amp;hkey=-1349095944" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123700&amp;hkey=1635538450" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123799&amp;hkey=1666974284" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=136253&amp;hkey=1319447279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75E1D0E4-DBF9-4111-ACFD-215C7E8948FB}">
-  <dimension ref="A1:L76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29DE4105-C6E1-4C08-BC05-517858CD696F}">
+  <dimension ref="A1:I93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+    <sheetView tabSelected="1" topLeftCell="A75" workbookViewId="0">
+      <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.7265625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="30.453125" customWidth="1"/>
+    <col min="1" max="1" width="16.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="18.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.36328125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="18.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="22.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="25.54296875" style="39" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:7" ht="26" x14ac:dyDescent="0.6">
+      <c r="A1" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="33"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E2" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A3" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="E2" s="2" t="s">
+      <c r="B3" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="29" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="9">
+        <v>46137.416666666664</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="9">
+        <v>46137.583333333336</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="9">
+        <v>46137.666666666664</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="9">
+        <v>46138.416666666664</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="9">
+        <v>46138.5</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" s="9">
+        <v>46138.5</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="9">
+        <v>46138.583333333336</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A11" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="9">
+        <v>46138.6875</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="9">
+        <v>46138.770833333336</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="6">
+        <v>46143.625</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="6">
+        <v>46144.416666666664</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A15" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="6">
+        <v>46144.5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A16" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="6">
+        <v>46144.5</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="6">
+        <v>46145.416666666664</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A18" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="6">
+        <v>46145.5</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A19" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="6">
+        <v>46145.583333333336</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A20" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="6">
+        <v>46145.666666666664</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="6">
+        <v>46145.75</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="36">
+        <v>46148.802083333336</v>
+      </c>
+      <c r="E22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" s="39"/>
+    </row>
+    <row r="23" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D23" s="9">
+        <v>46148.75</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" s="39"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="9">
+        <v>46151.416666666664</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A25" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="9">
+        <v>46151.5</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="H25" s="50"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A26" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="9">
+        <v>46152.416666666664</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A27" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" s="9">
+        <v>46152.5</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" s="9">
+        <v>46152.541666666664</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A29" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="9">
+        <v>46152.541666666664</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="9">
+        <v>46152.583333333336</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A31" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="9">
+        <v>46152.625</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A32" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="9">
+        <v>46152.625</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A33" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" s="9">
+        <v>46152.708333333336</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A34" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" s="6">
+        <v>46154.791666666664</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A35" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="6">
+        <v>46158.416666666664</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A36" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="6">
+        <v>46158.416666666664</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A37" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="6">
+        <v>46159.541666666664</v>
+      </c>
+      <c r="E37" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="F37" s="39" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A38" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="6">
+        <v>46159.541666666664</v>
+      </c>
+      <c r="E38" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="F38" s="39" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A39" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="6">
+        <v>46159.625</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A40" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="6">
+        <v>46159.625</v>
+      </c>
+      <c r="E40" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="15.5" thickBot="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="E3" s="40" t="s">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A41" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="9">
+        <v>46162.75</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="F41" s="39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A42" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="9">
+        <v>46165.416666666664</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A43" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="60"/>
-[...2 lines deleted...]
-      <c r="A4" s="27" t="s">
+      <c r="C43" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="9">
+        <v>46165.5</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A44" s="45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="35" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" s="44" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" s="46">
+        <v>46166.416666666664</v>
+      </c>
+      <c r="E44" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="F44" s="48" t="s">
+        <v>169</v>
+      </c>
+      <c r="G44" s="49"/>
+      <c r="H44" s="49"/>
+      <c r="I44" s="49"/>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A45" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D45" s="9">
+        <v>46166.416666666664</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A46" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" s="9">
+        <v>46166.541666666664</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A47" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B47" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D47" s="9">
+        <v>46166.541666666664</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A48" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D48" s="9">
+        <v>46166.625</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D49" s="9">
+        <v>46166.625</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="9">
+        <v>46166.708333333336</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="6">
+        <v>46172.416666666664</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D52" s="6">
+        <v>46172.416666666664</v>
+      </c>
+      <c r="E52" s="37" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" s="6">
+        <v>46172.5</v>
+      </c>
+      <c r="E53" s="37" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D54" s="6">
+        <v>46172.5</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55" s="6">
+        <v>46173.541666666664</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D56" s="6">
+        <v>46173.541666666664</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" s="6">
+        <v>46173.625</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="6">
+        <v>46173.791666666664</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="9">
+        <v>46176.791666666664</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D60" s="9">
+        <v>46178.770833333336</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="9">
+        <v>46179.416666666664</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62" s="9">
+        <v>46180.416666666664</v>
+      </c>
+      <c r="E62" s="37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63" s="9">
+        <v>46180.541666666664</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D64" s="9">
+        <v>46180.541666666664</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D65" s="9">
+        <v>46180.625</v>
+      </c>
+      <c r="E65" s="37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="9">
+        <v>46180.625</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="28" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="41" t="s">
+      <c r="D67" s="9">
+        <v>46180.708333333336</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D68" s="9">
+        <v>46180.708333333336</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="6">
+        <v>46185.791666666664</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D70" s="6">
+        <v>46185.791666666664</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D71" s="6">
+        <v>46186.416666666664</v>
+      </c>
+      <c r="E71" s="37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="42" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="42" t="s">
+      <c r="C72" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D72" s="6">
+        <v>46186.5</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D73" s="6">
+        <v>46186.5</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D74" s="6">
+        <v>46187.541666666664</v>
+      </c>
+      <c r="E74" s="37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D75" s="6">
+        <v>46187.625</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D76" s="6">
+        <v>46187.625</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D77" s="6">
+        <v>46187.625</v>
+      </c>
+      <c r="E77" s="37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="43">
-[...2 lines deleted...]
-      <c r="E5" s="53" t="s">
+      <c r="B78" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D78" s="6">
+        <v>46187.708333333336</v>
+      </c>
+      <c r="E78" s="37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" s="6">
+        <v>46187.708333333336</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D80" s="6">
+        <v>46187.791666666664</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D81" s="9">
+        <v>46194.625</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D82" s="9">
+        <v>46194.75</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" s="9">
+        <v>46200.416666666664</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A84" s="12"/>
+      <c r="B84" s="12"/>
+      <c r="C84" s="12"/>
+      <c r="D84" s="12"/>
+      <c r="E84" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="F84" s="40"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="18" t="s">
         <v>92</v>
       </c>
-      <c r="F5"/>
-[...31 lines deleted...]
-      <c r="E7" s="59" t="s">
+      <c r="B85" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="C85" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="E85" s="38"/>
+      <c r="F85" s="41"/>
+      <c r="G85" s="15"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A86" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C86" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="D86" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E86" s="38"/>
+      <c r="F86" s="41"/>
+      <c r="G86" s="15"/>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A87" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B87" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="C87" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="D87" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E87" s="38"/>
+      <c r="F87" s="41"/>
+      <c r="G87" s="15"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B88" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C88" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="D88" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="E88" s="38"/>
+      <c r="F88" s="41"/>
+      <c r="G88" s="15"/>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="B89" s="18"/>
+      <c r="C89" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="D89" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="E89" s="14"/>
+      <c r="F89" s="41"/>
+      <c r="G89" s="15"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A90" s="13"/>
+      <c r="B90" s="14"/>
+      <c r="C90" s="14"/>
+      <c r="D90" s="14"/>
+      <c r="E90" s="14"/>
+      <c r="F90" s="41"/>
+      <c r="G90" s="15"/>
+    </row>
+    <row r="91" spans="1:8" s="3" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="22" t="s">
         <v>140</v>
       </c>
-    </row>
-[...569 lines deleted...]
-      <c r="E40" s="52" t="s">
+      <c r="B91" s="22"/>
+      <c r="C91" s="22"/>
+      <c r="D91" s="22"/>
+      <c r="E91" s="22"/>
+      <c r="F91" s="42"/>
+      <c r="G91" s="23"/>
+      <c r="H91" s="24"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A92" s="26"/>
+      <c r="B92" s="27"/>
+      <c r="C92" s="27"/>
+      <c r="D92" s="27"/>
+      <c r="E92" s="27"/>
+      <c r="F92" s="43"/>
+      <c r="G92" s="28"/>
+      <c r="H92" s="17"/>
+    </row>
+    <row r="93" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="22" t="s">
         <v>109</v>
       </c>
-    </row>
-[...456 lines deleted...]
-      <c r="E76" s="7"/>
+      <c r="B93" s="25"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="23"/>
+      <c r="H93" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A4" r:id="rId1" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123718&amp;hkey=1500159001" xr:uid="{4A975108-8024-4BF3-895C-8C40E7487AA2}"/>
-[...53 lines deleted...]
-    <hyperlink ref="A5" r:id="rId55" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=123800&amp;hkey=1211686711" xr:uid="{9241B9CF-BB42-4640-AE0A-49F14CAA52B0}"/>
+    <hyperlink ref="A4" r:id="rId1" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{1CD10E2E-175E-475F-950E-0E088CB7483E}"/>
+    <hyperlink ref="A5" r:id="rId2" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{3A2F8D82-5E85-48ED-AE77-9CB8C9314E85}"/>
+    <hyperlink ref="A6" r:id="rId3" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{641D3F62-121F-4840-89DB-DD2A78822286}"/>
+    <hyperlink ref="A7" r:id="rId4" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{E57C5F9B-7FF2-4D49-A4CE-DECD8EFD4BE2}"/>
+    <hyperlink ref="A8" r:id="rId5" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{5D2A51DE-5A34-48A7-890F-17EF2483D49A}"/>
+    <hyperlink ref="A9" r:id="rId6" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{08D2DF7C-1E89-4AF5-9F15-69B76BACDCD2}"/>
+    <hyperlink ref="A10" r:id="rId7" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{0742B755-4225-4F0E-805E-79F005C70833}"/>
+    <hyperlink ref="A11" r:id="rId8" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{A54F3A87-6292-4157-87F8-35720D2D41E1}"/>
+    <hyperlink ref="A12" r:id="rId9" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{66068778-F27B-4A0A-8EEA-4D21716D33BD}"/>
+    <hyperlink ref="A13" r:id="rId10" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{413E9AA9-7B96-420A-8688-013C84C60F84}"/>
+    <hyperlink ref="A14" r:id="rId11" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{7605A422-7E41-4DD5-AA6C-D991F04015E7}"/>
+    <hyperlink ref="A15" r:id="rId12" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{70AFDDB0-095F-41E2-8528-A577E788726E}"/>
+    <hyperlink ref="A16" r:id="rId13" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{33131794-ACFE-4043-B8F7-3260905BC698}"/>
+    <hyperlink ref="A17" r:id="rId14" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{3A3BD405-F909-40E0-B600-806BA1C211EE}"/>
+    <hyperlink ref="A18" r:id="rId15" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{2520A351-5981-4F91-8903-B90460E70CF5}"/>
+    <hyperlink ref="A19" r:id="rId16" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{F62D2C7B-6BEE-4240-B998-2F874A83285C}"/>
+    <hyperlink ref="A20" r:id="rId17" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{9C23FAD1-1401-4C01-A230-884D509AE6B7}"/>
+    <hyperlink ref="A21" r:id="rId18" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{0B5A4135-6CDB-4B72-B7AB-AC62EEE8B544}"/>
+    <hyperlink ref="A22" r:id="rId19" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=136253&amp;hkey=1319447279" xr:uid="{B72D21CE-1766-4662-BA09-5663500C276C}"/>
+    <hyperlink ref="A24" r:id="rId20" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{A027BDFE-4C0F-4418-A116-B33282F6782F}"/>
+    <hyperlink ref="A25" r:id="rId21" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" xr:uid="{844DCC9B-220D-436F-BF33-84643C8D2D2E}"/>
+    <hyperlink ref="A26" r:id="rId22" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{E3FE1514-8FD5-4752-B9E4-4FBD5A34DFD6}"/>
+    <hyperlink ref="A27" r:id="rId23" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{4BC54FF9-4BD9-4652-A98D-D4473BB8C1F6}"/>
+    <hyperlink ref="A28" r:id="rId24" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{6D926726-1804-4044-9573-4D04338107CF}"/>
+    <hyperlink ref="A29" r:id="rId25" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{9F4B723E-D17F-4189-838E-D35C0C4C4C9A}"/>
+    <hyperlink ref="A30" r:id="rId26" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{E9209C5B-7D2E-4EB1-B8F0-49E9EADCD8A2}"/>
+    <hyperlink ref="A31" r:id="rId27" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{28A4D73A-6BB3-4E3C-A092-A2D88C469DDF}"/>
+    <hyperlink ref="A32" r:id="rId28" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{EB605DFD-6B15-4807-A4C9-EFE315BE946A}"/>
+    <hyperlink ref="A33" r:id="rId29" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{56F98B19-DFB2-449F-B2BA-9C5ABC3A8C1C}"/>
+    <hyperlink ref="A35" r:id="rId30" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{5A5BAE03-92EB-4508-84B6-B090F6B24B6D}"/>
+    <hyperlink ref="A36" r:id="rId31" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{66A77032-9601-400F-A107-89129F809ED8}"/>
+    <hyperlink ref="A37" r:id="rId32" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{5D9689E2-3623-48C4-B8FB-DEED48CE1208}"/>
+    <hyperlink ref="A38" r:id="rId33" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{78599875-386A-4338-91F2-852CFAF9151B}"/>
+    <hyperlink ref="A39" r:id="rId34" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{063E5D7E-5DBC-4BD0-A4D6-FB4895C20573}"/>
+    <hyperlink ref="A40" r:id="rId35" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{0111675A-6BB0-4FC7-AA0A-D9F14AD2754F}"/>
+    <hyperlink ref="A42" r:id="rId36" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{60B81207-BC5A-4FFA-ACDA-71DC5C24B738}"/>
+    <hyperlink ref="A43" r:id="rId37" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{0B014583-5233-4BAD-AC3E-451350A48A3C}"/>
+    <hyperlink ref="A45" r:id="rId38" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{6949F5E3-B01D-4174-97FB-60BDFE3E0C65}"/>
+    <hyperlink ref="A46" r:id="rId39" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{9A27551A-F579-4391-A996-AA9953811CEC}"/>
+    <hyperlink ref="A47" r:id="rId40" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{CEAD96A7-37CD-4A4E-99BE-77D28A919AC8}"/>
+    <hyperlink ref="A48" r:id="rId41" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{F0541EFD-B8C5-4F02-8EB8-7AC6898AF70B}"/>
+    <hyperlink ref="A49" r:id="rId42" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" xr:uid="{5F076064-CAE5-4400-8641-99EAC8FD30B6}"/>
+    <hyperlink ref="A50" r:id="rId43" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{049C48F8-9D25-4615-BF3E-773C502B87EC}"/>
+    <hyperlink ref="A51" r:id="rId44" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{EE2CCF08-E8A4-4220-8704-777216C0070C}"/>
+    <hyperlink ref="A52" r:id="rId45" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{7590A80D-235D-4AAA-BEC7-7C62EC3DAB22}"/>
+    <hyperlink ref="A53" r:id="rId46" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{8DA22FEF-8F16-44F1-B0A2-19CE97B2EA20}"/>
+    <hyperlink ref="A54" r:id="rId47" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{61866CF7-5C02-4D34-9C91-00EF4AA66ED8}"/>
+    <hyperlink ref="A55" r:id="rId48" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{902F6622-0ECD-4E43-B582-EB32D6E713A7}"/>
+    <hyperlink ref="A56" r:id="rId49" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{2274D377-C22C-40AB-B93A-175DC88DE9AD}"/>
+    <hyperlink ref="A57" r:id="rId50" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{3EC636FB-CB61-4308-B6A9-FAE171F8314E}"/>
+    <hyperlink ref="A58" r:id="rId51" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{453AA5FE-FCEC-499F-89BF-5478BFEBEA58}"/>
+    <hyperlink ref="A59" r:id="rId52" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{DEC8DD1B-D432-4969-94EA-AF514EA67B6B}"/>
+    <hyperlink ref="A61" r:id="rId53" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{F3465722-81A0-40EA-AF4A-931CAFCA47A3}"/>
+    <hyperlink ref="A62" r:id="rId54" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{16D9FE91-C4D5-480F-A03B-BCD0AE3E7DC5}"/>
+    <hyperlink ref="A63" r:id="rId55" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{57777D73-5C00-49EA-B730-45098FB9F3BC}"/>
+    <hyperlink ref="A64" r:id="rId56" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{B0CA3336-1948-4BEC-AE69-7C6A3FFBF510}"/>
+    <hyperlink ref="A65" r:id="rId57" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" xr:uid="{42ED765A-BD72-4CEF-BBBC-CCA178F12096}"/>
+    <hyperlink ref="A66" r:id="rId58" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{ED069FC4-E851-4777-B4B2-F9AD71C59D0B}"/>
+    <hyperlink ref="A67" r:id="rId59" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{E94943F0-9B53-4C39-B9B9-A3907AC2BDB0}"/>
+    <hyperlink ref="A68" r:id="rId60" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{2B0725E3-9201-4C2C-9C6C-94FE80719E0F}"/>
+    <hyperlink ref="A69" r:id="rId61" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{BBE8E406-BCEF-4B06-A784-BF4CBE216EA8}"/>
+    <hyperlink ref="A70" r:id="rId62" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{FBF19DD6-ECD4-44DE-AB5B-7C654686B4E5}"/>
+    <hyperlink ref="A71" r:id="rId63" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{8A724476-3CA1-44A0-A5A9-CB51DB8BCCCC}"/>
+    <hyperlink ref="A72" r:id="rId64" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{9AC43EB1-1D62-4620-8686-3C6FCD56D98A}"/>
+    <hyperlink ref="A73" r:id="rId65" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{C7D4E00C-0632-4938-BA88-C8FE12D9A6A3}"/>
+    <hyperlink ref="A74" r:id="rId66" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{1A49073D-40CC-4F85-A931-42C1540F1A4D}"/>
+    <hyperlink ref="A75" r:id="rId67" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{76336DA4-7CA2-446E-801B-F74DFCE98354}"/>
+    <hyperlink ref="A76" r:id="rId68" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{F14A1C97-BF01-4B26-B0A7-365E26C652D5}"/>
+    <hyperlink ref="A77" r:id="rId69" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{476269CE-39FA-4FE7-A1EB-D86E45C2A1B5}"/>
+    <hyperlink ref="A78" r:id="rId70" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" xr:uid="{969535AF-C125-4B35-BE9E-F7615EDF349D}"/>
+    <hyperlink ref="A79" r:id="rId71" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{F2224ECD-CDE0-43F4-80E2-0B753E28CF97}"/>
+    <hyperlink ref="A80" r:id="rId72" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{C57BD375-95C8-419E-9C2A-CD39D91DB4BB}"/>
+    <hyperlink ref="A81" r:id="rId73" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{05152936-80E4-4D05-BBB9-541A71E3F8A3}"/>
+    <hyperlink ref="A82" r:id="rId74" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{4847C3B8-CDF4-4A04-B1F9-3FEC6D0D2562}"/>
+    <hyperlink ref="A83" r:id="rId75" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{26910CC0-58CA-409F-A33A-362BAD903E75}"/>
+    <hyperlink ref="A34" r:id="rId76" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{DAC00436-E935-49AF-9389-54C53BC80FE4}"/>
+    <hyperlink ref="A41" r:id="rId77" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{0F878C81-FA6A-4F69-8F41-04D488043752}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId78"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>