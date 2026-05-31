--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/3c88483a5e38d146/Dokument/ÅSA/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="13_ncr:1_{FB502CB8-20F9-4BF5-B92C-71AAE4A8A755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D0B0500-5802-4057-8985-D845582B6E55}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="13_ncr:1_{FB502CB8-20F9-4BF5-B92C-71AAE4A8A755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5103D784-C65A-4C92-99F1-E35D05024457}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{5EB3BAD2-0C5E-4B0D-B81E-E2E8A8DD26C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="176">
   <si>
     <t>Tävling</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Datum / tid</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
     <t>IF Eksjö Fotboll</t>
   </si>
   <si>
     <t>Norra (4, pojk)</t>
   </si>
   <si>
     <t>Ekenässjöns IF 1</t>
   </si>
   <si>
@@ -378,53 +378,50 @@
   <si>
     <t>Norra (1-2 flick)</t>
   </si>
   <si>
     <t xml:space="preserve">10-12 år </t>
   </si>
   <si>
     <t xml:space="preserve">3  x 20 min </t>
   </si>
   <si>
     <t>Sammandrag upp till 10 år</t>
   </si>
   <si>
     <t>2 eller 3 x 15 min</t>
   </si>
   <si>
     <t>H F D K  - HÖGLANDETS FOTBOLLSDOMARKLUBB - TILLSATT DOMARE SYNS I FOGIS, BJUD IN SOM VANLIGT!</t>
   </si>
   <si>
     <t>3 el 5-manna</t>
   </si>
   <si>
     <t>Ha en skön sommar! Höstens lista kommer slutet av juni!</t>
   </si>
   <si>
-    <t>F 10 /11</t>
-[...1 lines deleted...]
-  <si>
     <t>H F D K</t>
   </si>
   <si>
     <t>Dorian G / Mohamad Ali M</t>
   </si>
   <si>
     <t>Amin B / Hamse A</t>
   </si>
   <si>
     <t>Mohamad Ali M / Taim H</t>
   </si>
   <si>
     <t>Dorian G / Beisan A</t>
   </si>
   <si>
     <t xml:space="preserve">Arvid S / Axel B </t>
   </si>
   <si>
     <t>Mommo M / Niman A</t>
   </si>
   <si>
     <t>Amir A / Zackaria Z</t>
   </si>
   <si>
     <t>Hamse A / Beisan A</t>
@@ -456,53 +453,50 @@
   <si>
     <t>Axel B / Gustav S</t>
   </si>
   <si>
     <t>Arvid S / Jonathan L</t>
   </si>
   <si>
     <t>Arvid T / Beisan A</t>
   </si>
   <si>
     <t xml:space="preserve">Axel B / Jonathan L </t>
   </si>
   <si>
     <t>P2011 Nv2</t>
   </si>
   <si>
     <t xml:space="preserve">IF Eksjö Fotboll </t>
   </si>
   <si>
     <t>Jonathan L / Axel B</t>
   </si>
   <si>
     <t xml:space="preserve">Zeru F B / Gustav S </t>
   </si>
   <si>
-    <t>F 10/11</t>
-[...1 lines deleted...]
-  <si>
     <t>Taim H / Mohamad Ali M</t>
   </si>
   <si>
     <t>SAMMANDRAG/POOLSPEL som behöver DOMARE - ar seriespel meddelas till Åsa Sjöstrand, tel 073-5725681</t>
   </si>
   <si>
     <t>Arvid T / Kassam A</t>
   </si>
   <si>
     <t>Abbe O / Finan F B</t>
   </si>
   <si>
     <t>Othman M / Taim H</t>
   </si>
   <si>
     <t xml:space="preserve">Kassam A / Dorian G </t>
   </si>
   <si>
     <t>Jonathan L / Arvid S</t>
   </si>
   <si>
     <t>Kassam A / Mohamed Ali M</t>
   </si>
   <si>
     <t xml:space="preserve">Abbe O / Amin B </t>
@@ -513,105 +507,123 @@
   <si>
     <t>Arvid S / Mommo M</t>
   </si>
   <si>
     <t>Mommo M / Zeru F B</t>
   </si>
   <si>
     <t xml:space="preserve">Nima R / Zeru F B </t>
   </si>
   <si>
     <t>Zeru F B / Mommo M</t>
   </si>
   <si>
     <t xml:space="preserve">Wille S / Gustav E H </t>
   </si>
   <si>
     <t>Bosse O / Erick E</t>
   </si>
   <si>
     <t>Colin W / Diamant K</t>
   </si>
   <si>
     <t>Arvid J / Sixten S</t>
   </si>
   <si>
-    <t>F 10/11 tillsätts av Eva S</t>
-[...7 lines deleted...]
-  <si>
     <t>P2018</t>
   </si>
   <si>
     <t>POOLSPEL</t>
   </si>
   <si>
     <t>Niman A / Zackaria Z</t>
   </si>
   <si>
     <t>Sixten S / Arvid J</t>
   </si>
   <si>
     <t>Bosse O / Wille S</t>
   </si>
   <si>
     <t>Erick E / Arvid L</t>
   </si>
   <si>
     <t>Gustav E H / Zaki H</t>
   </si>
   <si>
     <t>Niman A/ Mommo M</t>
   </si>
   <si>
+    <t>A-plan - 3-4 matcher på 4 planer mellan kl 10-13 , Zeru chef</t>
+  </si>
+  <si>
+    <t>Ella S / Melika V</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Diamant K, Nils M, Colin W, Arvid L, Amir A, Zaki H, Zackaria Z, </t>
+      <t xml:space="preserve">Diamant K, Colin W, Arvid L, Amir A, Zaki H, Zackaria Z, ,Titus H, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="5"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Zeru F B</t>
     </r>
   </si>
   <si>
-    <t>A-plan - 3-4 matcher på 4 planer mellan kl 10-13 , Zeru chef</t>
-[...5 lines deleted...]
-    <t>Ella S / Melika V</t>
+    <t xml:space="preserve">Ella S / Neah R S </t>
+  </si>
+  <si>
+    <t>Estrid E / Klara B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ebba S / Klara B </t>
+  </si>
+  <si>
+    <t>Tova B / Nellie E</t>
+  </si>
+  <si>
+    <t>Elma K / Rama M</t>
+  </si>
+  <si>
+    <t>Melika V / Kerstin E</t>
+  </si>
+  <si>
+    <t>Ebba S / Tilde E</t>
+  </si>
+  <si>
+    <t>Moa F / Elsa H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Julie L / Stella G </t>
+  </si>
+  <si>
+    <t>version 2026-05-13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -626,57 +638,50 @@
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="6"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF3D3D3D"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
@@ -740,50 +745,58 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="5"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="5"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="6"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -828,141 +841,141 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="4" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="5" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
@@ -1268,1611 +1281,1602 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=136253&amp;hkey=1319447279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29DE4105-C6E1-4C08-BC05-517858CD696F}">
   <dimension ref="A1:I93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A75" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.54296875" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.36328125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.54296875" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.81640625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="25.54296875" style="39" customWidth="1"/>
+    <col min="6" max="6" width="25.54296875" style="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="31"/>
-[...2 lines deleted...]
-      <c r="E1" s="33"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="32"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="E2" s="2" t="s">
-        <v>170</v>
+      <c r="E2" s="50" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="D3" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="E3" s="28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A4" s="10" t="s">
+      <c r="A4" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="8">
         <v>46137.416666666664</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="8">
         <v>46137.583333333336</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="8">
         <v>46137.666666666664</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="E6" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="8">
         <v>46138.416666666664</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="C8" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="8">
         <v>46138.5</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="E8" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="C9" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="8">
         <v>46138.5</v>
       </c>
-      <c r="E9" s="7" t="s">
-        <v>150</v>
+      <c r="E9" s="6" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="C10" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="8">
         <v>46138.583333333336</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="E10" s="6" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C11" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="8">
         <v>46138.6875</v>
       </c>
-      <c r="E11" s="7" t="s">
-        <v>133</v>
+      <c r="E11" s="6" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="C12" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="8">
         <v>46138.770833333336</v>
       </c>
-      <c r="E12" s="7" t="s">
+      <c r="E12" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B13" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="C13" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>46143.625</v>
       </c>
-      <c r="E13" s="4" t="s">
-        <v>121</v>
+      <c r="E13" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="C14" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>46144.416666666664</v>
       </c>
-      <c r="E14" s="4" t="s">
+      <c r="E14" s="3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A15" s="11" t="s">
+      <c r="A15" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>46144.5</v>
       </c>
-      <c r="E15" s="4" t="s">
-        <v>119</v>
+      <c r="E15" s="3" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A16" s="11" t="s">
+      <c r="A16" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C16" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>46144.5</v>
       </c>
-      <c r="E16" s="4" t="s">
-        <v>151</v>
+      <c r="E16" s="3" t="s">
+        <v>149</v>
       </c>
       <c r="G16">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A17" s="11" t="s">
+      <c r="A17" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C17" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>46145.416666666664</v>
       </c>
-      <c r="E17" s="4" t="s">
+      <c r="E17" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="5">
+        <v>46145.5</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="5">
+        <v>46145.583333333336</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A20" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="5">
+        <v>46145.666666666664</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A21" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="5">
+        <v>46145.75</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="35">
+        <v>46148.802083333336</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="F22" s="38"/>
+    </row>
+    <row r="23" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="D23" s="8">
+        <v>46148.75</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="F23" s="38"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A24" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B24" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="8">
+        <v>46151.416666666664</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A25" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="8">
+        <v>46151.5</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="H25" s="49"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A26" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="8">
+        <v>46152.416666666664</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A27" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" s="8">
+        <v>46152.5</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" s="8">
+        <v>46152.541666666664</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A29" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="8">
+        <v>46152.541666666664</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A30" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="8">
+        <v>46152.583333333336</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A31" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="8">
+        <v>46152.625</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A32" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="8">
+        <v>46152.625</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" s="8">
+        <v>46152.708333333336</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A34" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="C34" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" s="5">
+        <v>46154.791666666664</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A35" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="5">
+        <v>46158.416666666664</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A36" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="5">
+        <v>46158.416666666664</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A37" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="5">
+        <v>46159.541666666664</v>
+      </c>
+      <c r="E37" s="36" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A38" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="5">
+        <v>46159.541666666664</v>
+      </c>
+      <c r="E38" s="36" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A39" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="5">
+        <v>46159.625</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A40" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="5">
+        <v>46159.625</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A41" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="8">
+        <v>46162.75</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A42" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="8">
+        <v>46165.416666666664</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A43" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="8">
+        <v>46165.5</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A44" s="44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="C44" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="D44" s="45">
+        <v>46166.416666666664</v>
+      </c>
+      <c r="E44" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="F44" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A45" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D45" s="8">
+        <v>46166.416666666664</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A46" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" s="8">
+        <v>46166.541666666664</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A47" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D47" s="8">
+        <v>46166.541666666664</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A48" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D48" s="8">
+        <v>46166.625</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D49" s="8">
+        <v>46166.625</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="8">
+        <v>46166.708333333336</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="D18" s="6">
-[...2 lines deleted...]
-      <c r="E18" s="4" t="s">
+      <c r="D51" s="5">
+        <v>46172.416666666664</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D52" s="5">
+        <v>46172.416666666664</v>
+      </c>
+      <c r="E52" s="36" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" s="5">
+        <v>46172.5</v>
+      </c>
+      <c r="E53" s="36" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D54" s="5">
+        <v>46172.5</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55" s="5">
+        <v>46173.541666666664</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D56" s="5">
+        <v>46173.541666666664</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" s="5">
+        <v>46173.625</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="5">
+        <v>46173.791666666664</v>
+      </c>
+      <c r="E58" s="3" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A19" s="11" t="s">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="8">
+        <v>46176.791666666664</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D60" s="8">
+        <v>46178.770833333336</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="8">
+        <v>46179.416666666664</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62" s="8">
+        <v>46180.416666666664</v>
+      </c>
+      <c r="E62" s="36" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63" s="8">
+        <v>46180.541666666664</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D64" s="8">
+        <v>46180.541666666664</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D65" s="8">
+        <v>46180.625</v>
+      </c>
+      <c r="E65" s="36" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="8">
+        <v>46180.625</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="8">
+        <v>46180.708333333336</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D68" s="8">
+        <v>46180.708333333336</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="5">
+        <v>46185.791666666664</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D70" s="5">
+        <v>46185.791666666664</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D71" s="5">
+        <v>46186.416666666664</v>
+      </c>
+      <c r="E71" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D72" s="5">
+        <v>46186.5</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D73" s="5">
+        <v>46186.5</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B74" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="11" t="s">
+      <c r="C74" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D74" s="5">
+        <v>46187.541666666664</v>
+      </c>
+      <c r="E74" s="36" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D75" s="5">
+        <v>46187.625</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D76" s="5">
+        <v>46187.625</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D77" s="5">
+        <v>46187.625</v>
+      </c>
+      <c r="E77" s="36" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D78" s="5">
+        <v>46187.708333333336</v>
+      </c>
+      <c r="E78" s="36" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B79" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="11" t="s">
+      <c r="C79" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" s="5">
+        <v>46187.708333333336</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D80" s="5">
+        <v>46187.791666666664</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B81" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C21" s="5" t="s">
-[...49 lines deleted...]
-      <c r="B24" s="7" t="s">
+      <c r="C81" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D81" s="8">
+        <v>46194.625</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B82" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="8" t="s">
-[...48 lines deleted...]
-      <c r="B27" s="7" t="s">
+      <c r="C82" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D82" s="8">
+        <v>46194.75</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="8" t="s">
-[...615 lines deleted...]
-      <c r="E62" s="37" t="s">
+      <c r="C83" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" s="8">
+        <v>46200.416666666664</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A84" s="11"/>
+      <c r="B84" s="11"/>
+      <c r="C84" s="11"/>
+      <c r="D84" s="11"/>
+      <c r="E84" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="F84" s="39"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B85" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C85" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="D85" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E85" s="37"/>
+      <c r="F85" s="40"/>
+      <c r="G85" s="14"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A86" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C86" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="D86" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E86" s="37"/>
+      <c r="F86" s="40"/>
+      <c r="G86" s="14"/>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A87" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B87" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="C87" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="D87" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="E87" s="37"/>
+      <c r="F87" s="40"/>
+      <c r="G87" s="14"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="B88" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C88" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="D88" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="E88" s="37"/>
+      <c r="F88" s="40"/>
+      <c r="G88" s="14"/>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B89" s="17"/>
+      <c r="C89" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="D89" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="E89" s="13"/>
+      <c r="F89" s="40"/>
+      <c r="G89" s="14"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A90" s="12"/>
+      <c r="B90" s="13"/>
+      <c r="C90" s="13"/>
+      <c r="D90" s="13"/>
+      <c r="E90" s="13"/>
+      <c r="F90" s="40"/>
+      <c r="G90" s="14"/>
+    </row>
+    <row r="91" spans="1:8" s="2" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="21" t="s">
         <v>138</v>
       </c>
-    </row>
-[...469 lines deleted...]
-      <c r="H91" s="24"/>
+      <c r="B91" s="21"/>
+      <c r="C91" s="21"/>
+      <c r="D91" s="21"/>
+      <c r="E91" s="21"/>
+      <c r="F91" s="41"/>
+      <c r="G91" s="22"/>
+      <c r="H91" s="23"/>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A92" s="26"/>
-[...9 lines deleted...]
-      <c r="A93" s="22" t="s">
+      <c r="A92" s="25"/>
+      <c r="B92" s="26"/>
+      <c r="C92" s="26"/>
+      <c r="D92" s="26"/>
+      <c r="E92" s="26"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="27"/>
+      <c r="H92" s="16"/>
+    </row>
+    <row r="93" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="21" t="s">
         <v>109</v>
       </c>
-      <c r="B93" s="25"/>
-[...5 lines deleted...]
-      <c r="H93" s="24"/>
+      <c r="B93" s="24"/>
+      <c r="C93" s="24"/>
+      <c r="D93" s="24"/>
+      <c r="E93" s="24"/>
+      <c r="F93" s="41"/>
+      <c r="G93" s="22"/>
+      <c r="H93" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{1CD10E2E-175E-475F-950E-0E088CB7483E}"/>
     <hyperlink ref="A5" r:id="rId2" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{3A2F8D82-5E85-48ED-AE77-9CB8C9314E85}"/>
     <hyperlink ref="A6" r:id="rId3" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{641D3F62-121F-4840-89DB-DD2A78822286}"/>
     <hyperlink ref="A7" r:id="rId4" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{E57C5F9B-7FF2-4D49-A4CE-DECD8EFD4BE2}"/>
     <hyperlink ref="A8" r:id="rId5" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{5D2A51DE-5A34-48A7-890F-17EF2483D49A}"/>
     <hyperlink ref="A9" r:id="rId6" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{08D2DF7C-1E89-4AF5-9F15-69B76BACDCD2}"/>
     <hyperlink ref="A10" r:id="rId7" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{0742B755-4225-4F0E-805E-79F005C70833}"/>
     <hyperlink ref="A11" r:id="rId8" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{A54F3A87-6292-4157-87F8-35720D2D41E1}"/>
     <hyperlink ref="A12" r:id="rId9" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{66068778-F27B-4A0A-8EEA-4D21716D33BD}"/>
     <hyperlink ref="A13" r:id="rId10" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{413E9AA9-7B96-420A-8688-013C84C60F84}"/>
     <hyperlink ref="A14" r:id="rId11" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{7605A422-7E41-4DD5-AA6C-D991F04015E7}"/>
     <hyperlink ref="A15" r:id="rId12" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{70AFDDB0-095F-41E2-8528-A577E788726E}"/>
     <hyperlink ref="A16" r:id="rId13" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{33131794-ACFE-4043-B8F7-3260905BC698}"/>
     <hyperlink ref="A17" r:id="rId14" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" xr:uid="{3A3BD405-F909-40E0-B600-806BA1C211EE}"/>
     <hyperlink ref="A18" r:id="rId15" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{2520A351-5981-4F91-8903-B90460E70CF5}"/>
     <hyperlink ref="A19" r:id="rId16" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" xr:uid="{F62D2C7B-6BEE-4240-B998-2F874A83285C}"/>
     <hyperlink ref="A20" r:id="rId17" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" xr:uid="{9C23FAD1-1401-4C01-A230-884D509AE6B7}"/>
     <hyperlink ref="A21" r:id="rId18" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{0B5A4135-6CDB-4B72-B7AB-AC62EEE8B544}"/>
     <hyperlink ref="A22" r:id="rId19" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=136253&amp;hkey=1319447279" xr:uid="{B72D21CE-1766-4662-BA09-5663500C276C}"/>
     <hyperlink ref="A24" r:id="rId20" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" xr:uid="{A027BDFE-4C0F-4418-A116-B33282F6782F}"/>
     <hyperlink ref="A25" r:id="rId21" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" xr:uid="{844DCC9B-220D-436F-BF33-84643C8D2D2E}"/>
     <hyperlink ref="A26" r:id="rId22" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{E3FE1514-8FD5-4752-B9E4-4FBD5A34DFD6}"/>