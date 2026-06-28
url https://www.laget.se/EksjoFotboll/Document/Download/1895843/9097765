--- v2 (2026-05-31)
+++ v3 (2026-06-28)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/3c88483a5e38d146/Dokument/ÅSA/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="26" documentId="13_ncr:1_{FB502CB8-20F9-4BF5-B92C-71AAE4A8A755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5103D784-C65A-4C92-99F1-E35D05024457}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{21360D65-EA40-4E8D-860D-88C9BB985512}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67D16398-C37D-4ABB-A92B-7571561804ED}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{5EB3BAD2-0C5E-4B0D-B81E-E2E8A8DD26C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="179">
   <si>
     <t>Tävling</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Datum / tid</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
     <t>IF Eksjö Fotboll</t>
   </si>
   <si>
     <t>Norra (4, pojk)</t>
   </si>
   <si>
     <t>Ekenässjöns IF 1</t>
   </si>
   <si>
@@ -522,115 +521,124 @@
   <si>
     <t>Bosse O / Erick E</t>
   </si>
   <si>
     <t>Colin W / Diamant K</t>
   </si>
   <si>
     <t>Arvid J / Sixten S</t>
   </si>
   <si>
     <t>P2018</t>
   </si>
   <si>
     <t>POOLSPEL</t>
   </si>
   <si>
     <t>Niman A / Zackaria Z</t>
   </si>
   <si>
     <t>Sixten S / Arvid J</t>
   </si>
   <si>
     <t>Bosse O / Wille S</t>
   </si>
   <si>
-    <t>Erick E / Arvid L</t>
-[...1 lines deleted...]
-  <si>
     <t>Gustav E H / Zaki H</t>
   </si>
   <si>
     <t>Niman A/ Mommo M</t>
-  </si>
-[...1 lines deleted...]
-    <t>A-plan - 3-4 matcher på 4 planer mellan kl 10-13 , Zeru chef</t>
   </si>
   <si>
     <t>Ella S / Melika V</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Diamant K, Colin W, Arvid L, Amir A, Zaki H, Zackaria Z, ,Titus H, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="5"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Zeru F B</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Ella S / Neah R S </t>
   </si>
   <si>
     <t>Estrid E / Klara B</t>
   </si>
   <si>
     <t xml:space="preserve">Ebba S / Klara B </t>
   </si>
   <si>
     <t>Tova B / Nellie E</t>
   </si>
   <si>
     <t>Elma K / Rama M</t>
   </si>
   <si>
     <t>Melika V / Kerstin E</t>
   </si>
   <si>
     <t>Ebba S / Tilde E</t>
   </si>
   <si>
     <t>Moa F / Elsa H</t>
   </si>
   <si>
     <t xml:space="preserve">Julie L / Stella G </t>
   </si>
   <si>
-    <t>version 2026-05-13</t>
+    <t>Hedda S / Freja B</t>
+  </si>
+  <si>
+    <t>version 2026-06-07</t>
+  </si>
+  <si>
+    <t>Inställd, oklart nytt datum</t>
+  </si>
+  <si>
+    <t>????</t>
+  </si>
+  <si>
+    <t>Erick E / Zaki H</t>
+  </si>
+  <si>
+    <t>Zaki istället för Arvid L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -746,56 +754,61 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="5"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="5"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <strike/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
-      <sz val="6"/>
-[...1 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <strike/>
+      <sz val="8"/>
+      <name val="Verdana"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
@@ -838,51 +851,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -926,80 +939,87 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="5" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1279,78 +1299,78 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=136253&amp;hkey=1319447279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29DE4105-C6E1-4C08-BC05-517858CD696F}">
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+    <sheetView tabSelected="1" topLeftCell="A63" workbookViewId="0">
+      <selection activeCell="F69" sqref="F69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.54296875" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.36328125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.54296875" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.81640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.54296875" style="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26" x14ac:dyDescent="0.6">
       <c r="A1" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="31"/>
       <c r="E1" s="32"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="E2" s="50" t="s">
-        <v>175</v>
+      <c r="E2" s="48" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A3" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>10</v>
@@ -1704,51 +1724,51 @@
         <v>50</v>
       </c>
       <c r="D24" s="8">
         <v>46151.416666666664</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A25" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="8">
         <v>46151.5</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="H25" s="49"/>
+      <c r="H25" s="47"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A26" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D26" s="8">
         <v>46152.416666666664</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>15</v>
       </c>
@@ -1788,465 +1808,460 @@
       </c>
       <c r="C29" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D29" s="8">
         <v>46152.541666666664</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A30" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="8">
         <v>46152.583333333336</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="8">
         <v>46152.625</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A32" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="8">
         <v>46152.625</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="8">
         <v>46152.708333333336</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5">
         <v>46154.791666666664</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A35" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="5">
         <v>46158.416666666664</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="5">
         <v>46158.416666666664</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="5">
         <v>46159.541666666664</v>
       </c>
       <c r="E37" s="36" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A38" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="5">
         <v>46159.541666666664</v>
       </c>
       <c r="E38" s="36" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="5">
         <v>46159.625</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>66</v>
       </c>
       <c r="D40" s="5">
         <v>46159.625</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D41" s="8">
         <v>46162.75</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="8">
         <v>46165.416666666664</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="8">
         <v>46165.5</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" s="44" t="s">
         <v>155</v>
       </c>
       <c r="B44" s="34" t="s">
         <v>134</v>
       </c>
       <c r="C44" s="43" t="s">
         <v>156</v>
       </c>
       <c r="D44" s="45">
         <v>46166.416666666664</v>
       </c>
       <c r="E44" s="46" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="F44" s="47" t="s">
         <v>163</v>
       </c>
-      <c r="G44" s="48"/>
-[...3 lines deleted...]
-    <row r="45" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F44" s="49"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D45" s="8">
         <v>46166.416666666664</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D46" s="8">
         <v>46166.541666666664</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A47" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D47" s="8">
         <v>46166.541666666664</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="8">
         <v>46166.625</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D49" s="8">
         <v>46166.625</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D50" s="8">
         <v>46166.708333333336</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="5">
         <v>46172.416666666664</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D52" s="5">
         <v>46172.416666666664</v>
       </c>
       <c r="E52" s="36" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>44</v>
       </c>
       <c r="D53" s="5">
         <v>46172.5</v>
       </c>
       <c r="E53" s="36" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D54" s="5">
         <v>46172.5</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="5">
         <v>46173.541666666664</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>22</v>
@@ -2338,343 +2353,352 @@
       </c>
       <c r="C61" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D61" s="8">
         <v>46179.416666666664</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D62" s="8">
         <v>46180.416666666664</v>
       </c>
       <c r="E62" s="36" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D63" s="8">
         <v>46180.541666666664</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D64" s="8">
         <v>46180.541666666664</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="8">
         <v>46180.625</v>
       </c>
       <c r="E65" s="36" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D66" s="8">
         <v>46180.625</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A67" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="8">
         <v>46180.708333333336</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D68" s="8">
         <v>46180.708333333336</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D69" s="5">
         <v>46185.791666666664</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="10" t="s">
+      <c r="F69" s="38" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A70" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="B70" s="3" t="s">
+      <c r="B70" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="C70" s="4" t="s">
+      <c r="C70" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="D70" s="5">
+      <c r="D70" s="53">
         <v>46185.791666666664</v>
       </c>
-      <c r="E70" s="3" t="s">
+      <c r="E70" s="51" t="s">
         <v>144</v>
       </c>
-    </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F70" s="38" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A71" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D71" s="5">
         <v>46186.416666666664</v>
       </c>
       <c r="E71" s="36" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A72" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D72" s="5">
         <v>46186.5</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+        <v>177</v>
+      </c>
+      <c r="F72" s="38" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A73" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D73" s="5">
         <v>46186.5</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>78</v>
       </c>
       <c r="D74" s="5">
         <v>46187.541666666664</v>
       </c>
       <c r="E74" s="36" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A75" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D75" s="5">
         <v>46187.625</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A76" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D76" s="5">
         <v>46187.625</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D77" s="5">
         <v>46187.625</v>
       </c>
       <c r="E77" s="36" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A78" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>66</v>
       </c>
       <c r="D78" s="5">
         <v>46187.708333333336</v>
       </c>
       <c r="E78" s="36" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A79" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>44</v>
       </c>
       <c r="D79" s="5">
         <v>46187.708333333336</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A80" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D80" s="5">
         <v>46187.791666666664</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A81" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>64</v>