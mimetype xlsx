--- v3 (2026-06-28)
+++ v4 (2026-08-14)
@@ -1,1012 +1,1035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/3c88483a5e38d146/Dokument/ÅSA/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{21360D65-EA40-4E8D-860D-88C9BB985512}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67D16398-C37D-4ABB-A92B-7571561804ED}"/>
+  <xr:revisionPtr revIDLastSave="28" documentId="8_{BA6242D5-EB8E-4C52-AAC0-B146F87D09E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E4A50EE4-5B2F-4DA9-9B62-76497D813330}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{5EB3BAD2-0C5E-4B0D-B81E-E2E8A8DD26C0}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{FAC022CF-A5DD-4267-A36A-96B5973CEE19}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$93</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$95</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="190">
   <si>
     <t>Tävling</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Datum / tid</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
+    <t>UNGDOMSDOMARE hösten 2026 - IF EKSJÖ FOTBOLL</t>
+  </si>
+  <si>
+    <t>P2011</t>
+  </si>
+  <si>
+    <t>15 år</t>
+  </si>
+  <si>
+    <t>11-manna</t>
+  </si>
+  <si>
+    <t>2 x 40 min</t>
+  </si>
+  <si>
+    <t>P/F 2012-2013</t>
+  </si>
+  <si>
+    <t>13-14 år</t>
+  </si>
+  <si>
+    <t>9-manna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 x 25 min </t>
+  </si>
+  <si>
+    <t>Norra (2-4 pojk)</t>
+  </si>
+  <si>
+    <t>10-12 år</t>
+  </si>
+  <si>
+    <t>7-manna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 x 20 min </t>
+  </si>
+  <si>
+    <t>Norra (1-2 flick)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10-12 år </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3  x 20 min </t>
+  </si>
+  <si>
+    <t>Sammandrag upp till 10 år</t>
+  </si>
+  <si>
+    <t>3 el 5-manna</t>
+  </si>
+  <si>
+    <t>2 eller 3 x 15 min</t>
+  </si>
+  <si>
+    <t>H F D K  - HÖGLANDETS FOTBOLLSDOMARKLUBB - TILLSATT DOMARE SYNS I FOGIS, BJUD IN SOM VANLIGT!</t>
+  </si>
+  <si>
     <t>IF Eksjö Fotboll</t>
   </si>
   <si>
-    <t>Norra (4, pojk)</t>
-[...2 lines deleted...]
-    <t>Ekenässjöns IF 1</t>
+    <t>P2013 NV1</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 1</t>
+  </si>
+  <si>
+    <t>Egnahems BK</t>
+  </si>
+  <si>
+    <t>Vetlanda FF</t>
+  </si>
+  <si>
+    <t>Tranås FF</t>
+  </si>
+  <si>
+    <t>Norra Höst (3, pojk)</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 6</t>
+  </si>
+  <si>
+    <t>Ekhagens IF</t>
+  </si>
+  <si>
+    <t>Hvetlanda GIF</t>
+  </si>
+  <si>
+    <t>Norra Höst (4, pojk)</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 2</t>
+  </si>
+  <si>
+    <t>Norra Höst (1, flick)</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 4</t>
+  </si>
+  <si>
+    <t>Forserums IF 3</t>
+  </si>
+  <si>
+    <t>Norra Höst (2, flick)</t>
+  </si>
+  <si>
+    <t>Österkorsberga IF 2</t>
+  </si>
+  <si>
+    <t>P2013 Höglandet</t>
+  </si>
+  <si>
+    <t>Vetlanda FF 2</t>
+  </si>
+  <si>
+    <t>P2011 NV2</t>
+  </si>
+  <si>
+    <t>Forserums IF 2</t>
+  </si>
+  <si>
+    <t>Vimmerby IF 2</t>
   </si>
   <si>
     <t>IF Eksjö Fotboll 3</t>
   </si>
   <si>
-    <t>P2013 NV1</t>
-[...8 lines deleted...]
-    <t>Norra (2, flick)</t>
+    <t>Nordvästra Höst (3, flick)</t>
+  </si>
+  <si>
+    <t>Aneby SK/Bälaryds IK 1</t>
   </si>
   <si>
     <t>F2012 NÖ</t>
   </si>
   <si>
-    <t>Vetlanda FF komb</t>
-[...2 lines deleted...]
-    <t>IF Eksjö Fotboll 2</t>
+    <t>Vimmerby IF 1</t>
+  </si>
+  <si>
+    <t>Norra Höst (1, pojk)</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 9</t>
+  </si>
+  <si>
+    <t>Nässjö FF 7</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 5</t>
+  </si>
+  <si>
+    <t>Tranås FF 4</t>
+  </si>
+  <si>
+    <t>P2012 Höglandet</t>
+  </si>
+  <si>
+    <t>Myresjö IF</t>
+  </si>
+  <si>
+    <t>Norra Höst (2, pojk)</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 7</t>
+  </si>
+  <si>
+    <t>IF Eksjö Fotboll 8</t>
+  </si>
+  <si>
+    <t>Nässjö FF 2</t>
+  </si>
+  <si>
+    <t>Västerviks FF</t>
+  </si>
+  <si>
+    <t>IFK Österbymo</t>
+  </si>
+  <si>
+    <t>Tranås FF 2</t>
+  </si>
+  <si>
+    <t>F2013 NV1</t>
+  </si>
+  <si>
+    <t>Bäckseda IF 1</t>
+  </si>
+  <si>
+    <t>Bäckseda IF 2</t>
+  </si>
+  <si>
+    <t>Tranås FF 1</t>
+  </si>
+  <si>
+    <t>Nässjö FF 5</t>
+  </si>
+  <si>
+    <t>Vrigstads IF</t>
+  </si>
+  <si>
+    <t>IFK Österbymo 1</t>
+  </si>
+  <si>
+    <t>P2012 NV1</t>
+  </si>
+  <si>
+    <t>Nässjö FF 4</t>
+  </si>
+  <si>
+    <t>Holsby SK 7-m</t>
+  </si>
+  <si>
+    <t>Tranås FF 3</t>
+  </si>
+  <si>
+    <t>Sävsjö FF</t>
+  </si>
+  <si>
+    <t>Aneby SK/Bälaryds IK 3</t>
+  </si>
+  <si>
+    <t>IF Hallby FK 1</t>
+  </si>
+  <si>
+    <t>IFK Stockaryd/Rörvik 1</t>
+  </si>
+  <si>
+    <t>Hvetlanda GIF 2</t>
+  </si>
+  <si>
+    <t>Vetlanda FF 3</t>
+  </si>
+  <si>
+    <t>Vetlanda FF 1</t>
+  </si>
+  <si>
+    <t>Habo IF 1</t>
+  </si>
+  <si>
+    <t>Tenhults IF 1</t>
+  </si>
+  <si>
+    <t>IK Tord 2</t>
+  </si>
+  <si>
+    <t>Stensjöns IF 1</t>
+  </si>
+  <si>
+    <t>Nässjö FF 1</t>
+  </si>
+  <si>
+    <t>Bäckseda IF 4</t>
+  </si>
+  <si>
+    <t>Gripenbergs BK 1</t>
+  </si>
+  <si>
+    <t>Adelövs IK 2</t>
+  </si>
+  <si>
+    <t>Forserums IF 1</t>
+  </si>
+  <si>
+    <t>IFK Stockaryd/Rörvik 2</t>
+  </si>
+  <si>
+    <t>Assyriska IK</t>
+  </si>
+  <si>
+    <t>Bankeryds SK</t>
   </si>
   <si>
     <t>Annebergs GIF 1</t>
   </si>
   <si>
-    <t>Norra (1, flick)</t>
-[...155 lines deleted...]
-    <t>Forserums IF 2</t>
+    <t>Aneby SK 2</t>
+  </si>
+  <si>
+    <t>Stensjöns IF 2</t>
+  </si>
+  <si>
+    <t>Ekhagens IF 1</t>
+  </si>
+  <si>
+    <t>Hvetlanda GIF 1</t>
+  </si>
+  <si>
+    <t>Assyriska IK 1</t>
+  </si>
+  <si>
+    <t>Aneby/Bälaryd 2</t>
   </si>
   <si>
     <t>Holsby SK</t>
   </si>
   <si>
-    <t>Bäckseda IF 2</t>
-[...4 lines deleted...]
-  <si>
     <t>Vrigstads IF 1</t>
   </si>
   <si>
-    <t>Aneby/Bälaryd 2</t>
-[...29 lines deleted...]
-    <t>Aneby SK/Bälaryds IK</t>
+    <t>Österkorsberga IF 1</t>
+  </si>
+  <si>
+    <t>Jönköpings Södra IF</t>
+  </si>
+  <si>
+    <t>Jönköpings Södra IF 2</t>
+  </si>
+  <si>
+    <t>Stensjöns IF 7-m</t>
+  </si>
+  <si>
+    <t>Råslätt SK</t>
+  </si>
+  <si>
+    <t>SAMMANDRAG/POOLSPEL som behöver DOMARE - ar seriespel meddelas till Åsa Sjöstrand, tel 073-5725681</t>
+  </si>
+  <si>
+    <t>P17</t>
+  </si>
+  <si>
+    <t>POOLSPEL</t>
+  </si>
+  <si>
+    <t>4 planer</t>
+  </si>
+  <si>
+    <t>HM AIS</t>
+  </si>
+  <si>
+    <t>LEDARE Ann-Charlotte Rofors - Klockslag? Antal matcher?</t>
+  </si>
+  <si>
+    <t>Arvid T / Abbe O</t>
+  </si>
+  <si>
+    <t>Colin W / Sixten S</t>
+  </si>
+  <si>
+    <t>Mohamad Ali M / Taim H</t>
+  </si>
+  <si>
+    <t>Dorian G / Beisan A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gustav E H / Amir A </t>
+  </si>
+  <si>
+    <t>Nima R / Finan F B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arvid J / Diamant K </t>
+  </si>
+  <si>
+    <t>Amin B / Hamse A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Axel B / Arvid S </t>
+  </si>
+  <si>
+    <t>Wille S / Arvid L</t>
+  </si>
+  <si>
+    <t>Niman A / Zaki H</t>
+  </si>
+  <si>
+    <t>Zackaria Z / Bosse O</t>
+  </si>
+  <si>
+    <t>Beisan A / Taim H</t>
+  </si>
+  <si>
+    <t>Arvid T / Kassam A</t>
+  </si>
+  <si>
+    <t>Mohamad Ali M / Dorian G</t>
+  </si>
+  <si>
+    <t>Arvid T / Taim H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbe O / Hamse A </t>
+  </si>
+  <si>
+    <t>Kassam A / Beisan A</t>
+  </si>
+  <si>
+    <t>Nima R / Zeru F B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonathan L / Arvid S </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mommo M / Axel B </t>
+  </si>
+  <si>
+    <t>HFDK</t>
+  </si>
+  <si>
+    <t>Titus H, Mommo M, Zeru F B, Jonathan L…..ev fler P10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niman A / Amir A </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wille S / Bosse O </t>
+  </si>
+  <si>
+    <t>Titus H / Mommo M</t>
+  </si>
+  <si>
+    <t>Gustav E H / Zackaria Z</t>
+  </si>
+  <si>
+    <t>Beisan A / Dorian G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeru F B / Nima R </t>
+  </si>
+  <si>
+    <t>Erick E / Arvid L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaki H / Diamant K </t>
+  </si>
+  <si>
+    <t>Colin W / Arvid J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohamad Ali M / Kassam A </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taim H / Dorian G </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amin B / Hamse A </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arvid S / Jonathan L </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mommo M / Titus H </t>
+  </si>
+  <si>
+    <t>Arvid T / Othman M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbe O / Finan F B </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sixten S / Erick E </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohamad Ali M / Arvid T </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonathan L / Axel B </t>
+  </si>
+  <si>
+    <t>Wille S / Arvid J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Colin W / Amir A </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niman A / Mommo M </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbe O / Othman M </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeru F B / Axel B </t>
   </si>
   <si>
     <t>Abbe O / Othman M</t>
   </si>
   <si>
-    <t>Beisan A / Mohamad Ali M</t>
-[...287 lines deleted...]
-    <t>Zaki istället för Arvid L</t>
+    <t>Amin B / Othman M</t>
+  </si>
+  <si>
+    <t>Kerstin/Stella</t>
+  </si>
+  <si>
+    <t>Nellie/Tova</t>
+  </si>
+  <si>
+    <t>Estrid E/Tilde</t>
+  </si>
+  <si>
+    <t>Freja/Hedda</t>
+  </si>
+  <si>
+    <t>Julie/Emma</t>
+  </si>
+  <si>
+    <t>Tilde/Klara</t>
+  </si>
+  <si>
+    <t>Ebba/Elma</t>
+  </si>
+  <si>
+    <t>Elsa/Eni</t>
+  </si>
+  <si>
+    <t>Ella S/Neah</t>
+  </si>
+  <si>
+    <t>Moa/Estrid E</t>
+  </si>
+  <si>
+    <t>Tova/Nellie</t>
+  </si>
+  <si>
+    <t>Hedda/Melika</t>
+  </si>
+  <si>
+    <t>Ebba/Klara</t>
+  </si>
+  <si>
+    <t>Elsa/Melika</t>
+  </si>
+  <si>
+    <t>Elma/Rama</t>
+  </si>
+  <si>
+    <t>Parafotbollscup</t>
+  </si>
+  <si>
+    <t>CUP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 planer </t>
+  </si>
+  <si>
+    <t>Amin, Niman, Zackaria, Amir, Abbe, Zeku, Taim, Beisan, Hamse, Naod, Titus, Mommo</t>
+  </si>
+  <si>
+    <t>P18</t>
+  </si>
+  <si>
+    <t>Ledare Marcus Birgersson, antal matcher?</t>
+  </si>
+  <si>
+    <t>version 2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-23   10.30-13.30</t>
+  </si>
+  <si>
+    <t>2026-09-20      10.00-13.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hamse A / Amin B </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...14 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
-      <name val="Verdana"/>
-[...24 lines deleted...]
-      <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF3D3D3D"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...11 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...22 lines deleted...]
-      <sz val="5"/>
+      <sz val="7"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <u/>
-      <sz val="5"/>
+      <sz val="7"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <i/>
+      <sz val="10"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <sz val="8"/>
+      <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
-[...5 lines deleted...]
-        <fgColor theme="9" tint="0.79998168889431442"/>
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFE75D3D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="4" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="5" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="22" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
-[...14 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="22" fontId="10" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFE75D3D"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1294,1710 +1317,2213 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=136253&amp;hkey=1319447279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137518&amp;hkey=85767110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137487&amp;hkey=694115469" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137299&amp;hkey=-527043628" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137356&amp;hkey=-1664674206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=137497&amp;hkey=961154668" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29DE4105-C6E1-4C08-BC05-517858CD696F}">
-  <dimension ref="A1:H93"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57E77759-5A15-4E58-9F08-FDC4CE8778A7}">
+  <dimension ref="A1:J96"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A63" workbookViewId="0">
-      <selection activeCell="F69" sqref="F69"/>
+    <sheetView tabSelected="1" topLeftCell="C35" workbookViewId="0">
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.54296875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="25.54296875" style="38" customWidth="1"/>
+    <col min="1" max="1" width="19" customWidth="1"/>
+    <col min="2" max="2" width="15.90625" customWidth="1"/>
+    <col min="3" max="3" width="21.90625" customWidth="1"/>
+    <col min="4" max="4" width="18.453125" customWidth="1"/>
+    <col min="5" max="5" width="30.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:10" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A2" s="21"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="43" t="s">
+        <v>186</v>
+      </c>
+      <c r="F2" s="19"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="19"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A4" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="15">
+        <v>46242</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="F4" s="22"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+    </row>
+    <row r="5" spans="1:10" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="45" t="s">
+        <v>180</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>181</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>182</v>
+      </c>
+      <c r="D5" s="46">
+        <v>46243.427083333336</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>183</v>
+      </c>
+      <c r="F5" s="22"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="20"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A6" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="18">
+        <v>46249.416666666664</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F6" s="22"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A7" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="18">
+        <v>46249.5</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>165</v>
+      </c>
+      <c r="F7" s="22"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
+      <c r="J7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A8" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="18">
+        <v>46249.5</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>166</v>
+      </c>
+      <c r="F8" s="22"/>
+      <c r="G8" s="20"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="20"/>
+      <c r="J8" s="20"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A9" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="18">
+        <v>46250.541666666664</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>167</v>
+      </c>
+      <c r="F9" s="22"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A10" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="18">
+        <v>46250.625</v>
+      </c>
+      <c r="E10" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="F10" s="22"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" s="18">
+        <v>46250.625</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="F11" s="22"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A12" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="18">
+        <v>46250.625</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>117</v>
+      </c>
+      <c r="F12" s="22"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="20"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A13" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="18">
+        <v>46250.708333333336</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>119</v>
+      </c>
+      <c r="F13" s="22"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="20"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A14" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="18">
+        <v>46250.708333333336</v>
+      </c>
+      <c r="E14" s="35" t="s">
+        <v>120</v>
+      </c>
+      <c r="F14" s="22"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="20"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A15" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="15">
+        <v>46255.770833333336</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="F15" s="22"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A16" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="15">
+        <v>46256.458333333336</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="F16" s="22"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="15">
+        <v>46256.458333333336</v>
+      </c>
+      <c r="E17" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="F17" s="22"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A18" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="15">
+        <v>46256.541666666664</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="F18" s="22"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A19" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="15">
+        <v>46256.541666666664</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="F19" s="22"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+    </row>
+    <row r="20" spans="1:10" s="13" customFormat="1" ht="23" x14ac:dyDescent="0.35">
+      <c r="A20" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="44" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="51" t="s">
+        <v>187</v>
+      </c>
+      <c r="E20" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A21" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" s="15">
+        <v>46257.416666666664</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="F21" s="22"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A22" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="15">
+        <v>46257.625</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="F22" s="22"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="20"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="20"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A23" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="15">
+        <v>46257.625</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="F23" s="22"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A24" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="15">
+        <v>46257.708333333336</v>
+      </c>
+      <c r="E24" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="F24" s="22"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="20"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A25" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="18">
+        <v>46263.458333333336</v>
+      </c>
+      <c r="E25" s="36" t="s">
+        <v>169</v>
+      </c>
+      <c r="F25" s="22"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="20"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A26" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" s="18">
+        <v>46263.458333333336</v>
+      </c>
+      <c r="E26" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="F26" s="22"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="20"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A27" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="18">
+        <v>46263.583333333336</v>
+      </c>
+      <c r="E27" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="F27" s="22"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="20"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A28" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="E2" s="48" t="s">
+      <c r="D28" s="18">
+        <v>46264.541666666664</v>
+      </c>
+      <c r="E28" s="35" t="s">
+        <v>134</v>
+      </c>
+      <c r="F28" s="22"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A29" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29" s="18">
+        <v>46264.541666666664</v>
+      </c>
+      <c r="E29" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="F29" s="22"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A30" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" s="18">
+        <v>46264.604166666664</v>
+      </c>
+      <c r="E30" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="F30" s="22"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A31" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="18">
+        <v>46264.604166666664</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="F31" s="22"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="20"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A32" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D32" s="18">
+        <v>46264.625</v>
+      </c>
+      <c r="E32" s="35" t="s">
+        <v>135</v>
+      </c>
+      <c r="F32" s="22"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" s="18">
+        <v>46264.6875</v>
+      </c>
+      <c r="E33" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="F33" s="22"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="20"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D34" s="18">
+        <v>46264.6875</v>
+      </c>
+      <c r="E34" s="35" t="s">
+        <v>132</v>
+      </c>
+      <c r="F34" s="22"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="20"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" s="18">
+        <v>46264.708333333336</v>
+      </c>
+      <c r="E35" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="F35" s="22"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="20"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" s="18">
+        <v>46264.770833333336</v>
+      </c>
+      <c r="E36" s="40" t="s">
+        <v>137</v>
+      </c>
+      <c r="F36" s="22"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="20"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="20"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" s="15">
+        <v>46266.791666666664</v>
+      </c>
+      <c r="E37" s="40" t="s">
+        <v>137</v>
+      </c>
+      <c r="F37" s="22"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="20"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="20"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="D38" s="15">
+        <v>46270.458333333336</v>
+      </c>
+      <c r="E38" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="F38" s="22"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="20"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="20"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="15">
+        <v>46270.541666666664</v>
+      </c>
+      <c r="E39" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" s="22"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="20"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D40" s="15">
+        <v>46271.5</v>
+      </c>
+      <c r="E40" s="36" t="s">
+        <v>172</v>
+      </c>
+      <c r="F40" s="22"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="D41" s="15">
+        <v>46271.583333333336</v>
+      </c>
+      <c r="E41" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="F41" s="22"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D42" s="15">
+        <v>46271.583333333336</v>
+      </c>
+      <c r="E42" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="F42" s="22"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="20"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="20"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="D43" s="15">
+        <v>46271.583333333336</v>
+      </c>
+      <c r="E43" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="F43" s="22"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="20"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A44" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="D44" s="15">
+        <v>46271.666666666664</v>
+      </c>
+      <c r="E44" s="36" t="s">
         <v>174</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="F44" s="22"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="20"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A45" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" s="15">
+        <v>46271.666666666664</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="F45" s="22"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="20"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="20"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" s="18">
+        <v>46277.625</v>
+      </c>
+      <c r="E46" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="F46" s="22"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="20"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C47" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" s="18">
+        <v>46278.458333333336</v>
+      </c>
+      <c r="E47" s="35" t="s">
+        <v>163</v>
+      </c>
+      <c r="F47" s="22"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="20"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="20"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" s="18">
+        <v>46278.5</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="F48" s="22"/>
+      <c r="G48" s="20"/>
+      <c r="H48" s="20"/>
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="D49" s="18">
+        <v>46278.541666666664</v>
+      </c>
+      <c r="E49" s="40" t="s">
+        <v>137</v>
+      </c>
+      <c r="F49" s="22"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="20"/>
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D50" s="18">
+        <v>46278.541666666664</v>
+      </c>
+      <c r="E50" s="36" t="s">
+        <v>165</v>
+      </c>
+      <c r="F50" s="22"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="20"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="D51" s="18">
+        <v>46278.625</v>
+      </c>
+      <c r="E51" s="36" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" s="22"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="20"/>
+      <c r="I51" s="20"/>
+      <c r="J51" s="20"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D52" s="18">
+        <v>46278.625</v>
+      </c>
+      <c r="E52" s="35" t="s">
+        <v>143</v>
+      </c>
+      <c r="F52" s="22"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="20"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="20"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" s="15">
+        <v>46283.770833333336</v>
+      </c>
+      <c r="E53" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" s="22"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="20"/>
+      <c r="I53" s="20"/>
+      <c r="J53" s="20"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B54" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D54" s="15">
+        <v>46284.416666666664</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="F54" s="22"/>
+      <c r="G54" s="20"/>
+      <c r="H54" s="20"/>
+      <c r="I54" s="20"/>
+      <c r="J54" s="20"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="D55" s="15">
+        <v>46284.416666666664</v>
+      </c>
+      <c r="E55" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55" s="22"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="20"/>
+      <c r="I55" s="20"/>
+      <c r="J55" s="20"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D56" s="15">
+        <v>46284.5</v>
+      </c>
+      <c r="E56" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="F56" s="22"/>
+      <c r="G56" s="48"/>
+      <c r="H56" s="20"/>
+      <c r="I56" s="20"/>
+      <c r="J56" s="20"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D57" s="15">
+        <v>46284.583333333336</v>
+      </c>
+      <c r="E57" s="41" t="s">
+        <v>150</v>
+      </c>
+      <c r="F57" s="22"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="20"/>
+      <c r="I57" s="20"/>
+      <c r="J57" s="20"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58" s="15">
+        <v>46284.583333333336</v>
+      </c>
+      <c r="E58" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" s="22"/>
+      <c r="G58" s="20"/>
+      <c r="H58" s="20"/>
+      <c r="I58" s="20"/>
+      <c r="J58" s="20"/>
+    </row>
+    <row r="59" spans="1:10" ht="23" x14ac:dyDescent="0.35">
+      <c r="A59" s="49" t="s">
+        <v>184</v>
+      </c>
+      <c r="B59" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="C59" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="D59" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="50"/>
+      <c r="F59" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="G59" s="20"/>
+      <c r="H59" s="20"/>
+      <c r="I59" s="20"/>
+      <c r="J59" s="20"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B60" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" s="15">
+        <v>46285.5</v>
+      </c>
+      <c r="E60" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="F60" s="22"/>
+      <c r="G60" s="20"/>
+      <c r="H60" s="20"/>
+      <c r="I60" s="20"/>
+      <c r="J60" s="20"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B61" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D61" s="15">
+        <v>46285.541666666664</v>
+      </c>
+      <c r="E61" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="F61" s="22"/>
+      <c r="G61" s="20"/>
+      <c r="H61" s="20"/>
+      <c r="I61" s="20"/>
+      <c r="J61" s="20"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="D62" s="15">
+        <v>46285.625</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="F62" s="22"/>
+      <c r="G62" s="20"/>
+      <c r="H62" s="20"/>
+      <c r="I62" s="20"/>
+      <c r="J62" s="20"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D63" s="15">
+        <v>46285.625</v>
+      </c>
+      <c r="E63" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="F63" s="22"/>
+      <c r="G63" s="20"/>
+      <c r="H63" s="20"/>
+      <c r="I63" s="20"/>
+      <c r="J63" s="20"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B64" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="D64" s="15">
+        <v>46285.625</v>
+      </c>
+      <c r="E64" s="36" t="s">
+        <v>175</v>
+      </c>
+      <c r="F64" s="22"/>
+      <c r="G64" s="20"/>
+      <c r="H64" s="20"/>
+      <c r="I64" s="20"/>
+      <c r="J64" s="20"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B65" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D65" s="15">
+        <v>46285.708333333336</v>
+      </c>
+      <c r="E65" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="F65" s="22"/>
+      <c r="G65" s="20"/>
+      <c r="H65" s="20"/>
+      <c r="I65" s="20"/>
+      <c r="J65" s="20"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66" s="15">
+        <v>46285.958333333336</v>
+      </c>
+      <c r="E66" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="F66" s="22"/>
+      <c r="G66" s="20"/>
+      <c r="H66" s="20"/>
+      <c r="I66" s="20"/>
+      <c r="J66" s="20"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B67" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D67" s="18">
+        <v>46291.458333333336</v>
+      </c>
+      <c r="E67" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="F67" s="22"/>
+      <c r="G67" s="20"/>
+      <c r="H67" s="20"/>
+      <c r="I67" s="20"/>
+      <c r="J67" s="20"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B68" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C68" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" s="18">
+        <v>46291.458333333336</v>
+      </c>
+      <c r="E68" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="F68" s="22"/>
+      <c r="G68" s="20"/>
+      <c r="H68" s="20"/>
+      <c r="I68" s="20"/>
+      <c r="J68" s="20"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B69" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C69" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="D69" s="18">
+        <v>46292.583333333336</v>
+      </c>
+      <c r="E69" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="F69" s="22"/>
+      <c r="G69" s="20"/>
+      <c r="H69" s="20"/>
+      <c r="I69" s="20"/>
+      <c r="J69" s="20"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B70" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C70" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="D70" s="18">
+        <v>46292.583333333336</v>
+      </c>
+      <c r="E70" s="36" t="s">
+        <v>176</v>
+      </c>
+      <c r="F70" s="22"/>
+      <c r="G70" s="20"/>
+      <c r="H70" s="20"/>
+      <c r="I70" s="20"/>
+      <c r="J70" s="20"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B71" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C71" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="D71" s="18">
+        <v>46292.666666666664</v>
+      </c>
+      <c r="E71" s="36" t="s">
+        <v>169</v>
+      </c>
+      <c r="F71" s="22"/>
+      <c r="G71" s="20"/>
+      <c r="H71" s="20"/>
+      <c r="I71" s="20"/>
+      <c r="J71" s="20"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B72" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C72" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="D72" s="18">
+        <v>46292.666666666664</v>
+      </c>
+      <c r="E72" s="36" t="s">
+        <v>177</v>
+      </c>
+      <c r="F72" s="22"/>
+      <c r="G72" s="20"/>
+      <c r="H72" s="20"/>
+      <c r="I72" s="20"/>
+      <c r="J72" s="20"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D73" s="15">
+        <v>46298.458333333336</v>
+      </c>
+      <c r="E73" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="F73" s="22"/>
+      <c r="G73" s="20"/>
+      <c r="H73" s="20"/>
+      <c r="I73" s="20"/>
+      <c r="J73" s="20"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D74" s="15">
+        <v>46298.541666666664</v>
+      </c>
+      <c r="E74" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="F74" s="22"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="20"/>
+      <c r="I74" s="20"/>
+      <c r="J74" s="20"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C75" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D75" s="15">
+        <v>46298.541666666664</v>
+      </c>
+      <c r="E75" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="F75" s="22"/>
+      <c r="G75" s="20"/>
+      <c r="H75" s="20"/>
+      <c r="I75" s="20"/>
+      <c r="J75" s="20"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C76" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="15">
+        <v>46298.625</v>
+      </c>
+      <c r="E76" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F76" s="22"/>
+      <c r="G76" s="20"/>
+      <c r="H76" s="20"/>
+      <c r="I76" s="20"/>
+      <c r="J76" s="20"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="D77" s="15">
+        <v>46298.625</v>
+      </c>
+      <c r="E77" s="40" t="s">
+        <v>137</v>
+      </c>
+      <c r="F77" s="22"/>
+      <c r="G77" s="20"/>
+      <c r="H77" s="20"/>
+      <c r="I77" s="20"/>
+      <c r="J77" s="20"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C78" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78" s="15">
+        <v>46299.541666666664</v>
+      </c>
+      <c r="E78" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="F78" s="22"/>
+      <c r="G78" s="20"/>
+      <c r="H78" s="20"/>
+      <c r="I78" s="20"/>
+      <c r="J78" s="20"/>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B79" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D79" s="15">
+        <v>46299.541666666664</v>
+      </c>
+      <c r="E79" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="F79" s="22"/>
+      <c r="G79" s="20"/>
+      <c r="H79" s="20"/>
+      <c r="I79" s="20"/>
+      <c r="J79" s="20"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B80" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D80" s="15">
+        <v>46299.625</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="F80" s="22"/>
+      <c r="G80" s="20"/>
+      <c r="H80" s="20"/>
+      <c r="I80" s="20"/>
+      <c r="J80" s="20"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D81" s="15">
+        <v>46299.625</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="F81" s="22"/>
+      <c r="G81" s="20"/>
+      <c r="H81" s="20"/>
+      <c r="I81" s="20"/>
+      <c r="J81" s="20"/>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D82" s="15">
+        <v>46299.708333333336</v>
+      </c>
+      <c r="E82" s="36" t="s">
+        <v>178</v>
+      </c>
+      <c r="F82" s="22"/>
+      <c r="G82" s="20"/>
+      <c r="H82" s="20"/>
+      <c r="I82" s="20"/>
+      <c r="J82" s="20"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" s="15">
+        <v>46299.708333333336</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="F83" s="22"/>
+      <c r="G83" s="20"/>
+      <c r="H83" s="20"/>
+      <c r="I83" s="20"/>
+      <c r="J83" s="20"/>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B84" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C84" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="D84" s="18">
+        <v>46315.625</v>
+      </c>
+      <c r="E84" s="35" t="s">
+        <v>189</v>
+      </c>
+      <c r="F84" s="22"/>
+      <c r="G84" s="20"/>
+      <c r="H84" s="20"/>
+      <c r="I84" s="20"/>
+      <c r="J84" s="20"/>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="22"/>
+      <c r="B85" s="22"/>
+      <c r="C85" s="22"/>
+      <c r="D85" s="22"/>
+      <c r="E85" s="22"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="20"/>
+      <c r="H85" s="20"/>
+      <c r="I85" s="20"/>
+      <c r="J85" s="20"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="E86" s="12"/>
+      <c r="F86" s="25"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="20"/>
+      <c r="I86" s="20"/>
+      <c r="J86" s="20"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="B87" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="8">
-[...10 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="C87" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E87" s="12"/>
+      <c r="F87" s="25"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="20"/>
+      <c r="I87" s="20"/>
+      <c r="J87" s="20"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C88" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="8">
-[...7 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="D88" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="6" t="s">
+      <c r="E88" s="12"/>
+      <c r="F88" s="25"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="20"/>
+      <c r="I88" s="20"/>
+      <c r="J88" s="20"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="8">
-[...13 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="B89" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="8">
-[...7 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="C89" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E89" s="12"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="20"/>
+      <c r="I89" s="20"/>
+      <c r="J89" s="20"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B90" s="4"/>
+      <c r="C90" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="E90" s="3"/>
+      <c r="F90" s="25"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="20"/>
+      <c r="I90" s="20"/>
+      <c r="J90" s="20"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2"/>
+      <c r="B91" s="3"/>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="25"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="20"/>
+      <c r="I91" s="20"/>
+      <c r="J91" s="20"/>
+    </row>
+    <row r="92" spans="1:10" s="13" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B92" s="8"/>
+      <c r="C92" s="8"/>
+      <c r="D92" s="8"/>
+      <c r="E92" s="8"/>
+      <c r="F92" s="26"/>
+      <c r="G92" s="9"/>
+      <c r="H92" s="27"/>
+      <c r="I92" s="24"/>
+      <c r="J92" s="24"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="10"/>
+      <c r="B93" s="11"/>
+      <c r="C93" s="11"/>
+      <c r="D93" s="11"/>
+      <c r="E93" s="11"/>
+      <c r="F93" s="28"/>
+      <c r="G93" s="11"/>
+      <c r="H93" s="29"/>
+      <c r="I93" s="20"/>
+      <c r="J93" s="20"/>
+    </row>
+    <row r="94" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1434 lines deleted...]
-      <c r="H93" s="23"/>
+      <c r="B94" s="9"/>
+      <c r="C94" s="9"/>
+      <c r="D94" s="9"/>
+      <c r="E94" s="9"/>
+      <c r="F94" s="26"/>
+      <c r="G94" s="9"/>
+      <c r="H94" s="27"/>
+      <c r="I94" s="24"/>
+      <c r="J94" s="24"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="20"/>
+      <c r="B95" s="20"/>
+      <c r="C95" s="20"/>
+      <c r="D95" s="20"/>
+      <c r="E95" s="20"/>
+      <c r="F95" s="20"/>
+      <c r="G95" s="20"/>
+      <c r="H95" s="20"/>
+      <c r="I95" s="20"/>
+      <c r="J95" s="20"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="47"/>
     </row>
   </sheetData>
+  <autoFilter ref="E1:E95" xr:uid="{57E77759-5A15-4E58-9F08-FDC4CE8778A7}"/>
   <hyperlinks>
-    <hyperlink ref="A4" r:id="rId1" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{1CD10E2E-175E-475F-950E-0E088CB7483E}"/>
-[...75 lines deleted...]
-    <hyperlink ref="A41" r:id="rId77" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{0F878C81-FA6A-4F69-8F41-04D488043752}"/>
+    <hyperlink ref="A4" r:id="rId1" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{32B2874A-4AB8-427F-84E4-41719AC079AF}"/>
+    <hyperlink ref="A6" r:id="rId2" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{946CC07A-2665-4649-94CC-97B05F4CB150}"/>
+    <hyperlink ref="A7" r:id="rId3" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{06FD891B-9CCF-4BBE-B660-48FDE500871F}"/>
+    <hyperlink ref="A8" r:id="rId4" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{074B0930-E481-4556-86C3-C23A9CEDA861}"/>
+    <hyperlink ref="A9" r:id="rId5" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{CF2F4D3C-2646-4E50-9760-F92E903E6FCA}"/>
+    <hyperlink ref="A10" r:id="rId6" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{F3C94C5F-080D-4CB4-88EF-CF402DE2A513}"/>
+    <hyperlink ref="A11" r:id="rId7" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{A655AD08-E917-4FBA-9D7B-1681F894B740}"/>
+    <hyperlink ref="A12" r:id="rId8" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{F1A41F41-20C1-4F37-9774-7CA4A0C8F626}"/>
+    <hyperlink ref="A13" r:id="rId9" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{608B7CB8-1B6A-4107-89FF-1969057770BF}"/>
+    <hyperlink ref="A14" r:id="rId10" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{5B0C1EEB-1AB4-44F5-ACA8-D9EA5438D312}"/>
+    <hyperlink ref="A15" r:id="rId11" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{B8601CE5-0917-42B5-9DF1-B6867387E968}"/>
+    <hyperlink ref="A16" r:id="rId12" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{C2745001-A212-4024-8E5A-31B5859041EF}"/>
+    <hyperlink ref="A17" r:id="rId13" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{7704905B-BBF8-407C-9EF5-7DF6A78BB450}"/>
+    <hyperlink ref="A18" r:id="rId14" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{56FEC3C5-883A-4393-B1D7-C5A8DA32B5FD}"/>
+    <hyperlink ref="A19" r:id="rId15" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{03F48FB2-ACD1-48A6-9036-91A71BAF9EC7}"/>
+    <hyperlink ref="A21" r:id="rId16" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{BB9FA5FE-9DAD-4849-9BBB-EBF29EE29247}"/>
+    <hyperlink ref="A22" r:id="rId17" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{1563C017-F1F3-4732-84B2-C15E821AFCD4}"/>
+    <hyperlink ref="A23" r:id="rId18" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{98E55C7A-FB4D-41BC-953F-02DF9B54CACE}"/>
+    <hyperlink ref="A24" r:id="rId19" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{B7328BDF-F3EE-4812-B8C9-B0C554116E65}"/>
+    <hyperlink ref="A25" r:id="rId20" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{3BB3BF2E-2C96-4A2C-BB56-249E6BF22A85}"/>
+    <hyperlink ref="A26" r:id="rId21" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{76CCBE20-2133-406B-8B21-EF89082C870E}"/>
+    <hyperlink ref="A27" r:id="rId22" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{5F597DF9-A461-4898-B3E6-ABEAC84E974B}"/>
+    <hyperlink ref="A28" r:id="rId23" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{36823A38-4CF0-4F23-9512-B89A2BCC49C9}"/>
+    <hyperlink ref="A29" r:id="rId24" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{FD05190B-83DC-4DAF-8557-B3FFF905BC83}"/>
+    <hyperlink ref="A30" r:id="rId25" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{2AE416A7-66B3-44AF-AF27-1E711C91818E}"/>
+    <hyperlink ref="A31" r:id="rId26" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{2959AA38-D972-4278-BCE1-56C54572EBCF}"/>
+    <hyperlink ref="A32" r:id="rId27" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{F371FAB7-5FDD-417A-9E28-5590B10DEA69}"/>
+    <hyperlink ref="A33" r:id="rId28" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{B36CD0D7-F609-467F-96AC-BCBA82B4B5BB}"/>
+    <hyperlink ref="A34" r:id="rId29" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{50EA9010-D606-4258-9B06-221461D8CA6F}"/>
+    <hyperlink ref="A35" r:id="rId30" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{C5B57136-C988-469C-B9CC-C5E19B12DA70}"/>
+    <hyperlink ref="A36" r:id="rId31" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{A907A791-70FE-42F0-A04A-424C9E367CC9}"/>
+    <hyperlink ref="A37" r:id="rId32" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{5AAE9FC1-5316-4E21-BDF8-E58F529237D0}"/>
+    <hyperlink ref="A38" r:id="rId33" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{1336DBDB-BD75-4573-9667-30C71D6825BC}"/>
+    <hyperlink ref="A39" r:id="rId34" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{CDE7BA58-EC70-4587-BB31-BA80E6A00A02}"/>
+    <hyperlink ref="A40" r:id="rId35" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{B3D2B93E-5677-4992-A226-3B4CEABE92F3}"/>
+    <hyperlink ref="A41" r:id="rId36" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{96DA2F04-89F7-4726-AFD5-170EABACAD89}"/>
+    <hyperlink ref="A42" r:id="rId37" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{473F50B2-4935-4F11-93D3-731F07504B7C}"/>
+    <hyperlink ref="A43" r:id="rId38" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{738F8EBD-687D-4482-8523-8947767854A0}"/>
+    <hyperlink ref="A44" r:id="rId39" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{C90E2B51-E2D9-490F-98A9-1CBA3DE6CA1D}"/>
+    <hyperlink ref="A45" r:id="rId40" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{0D43B56C-784D-4F32-B3B7-D9BBC1C47215}"/>
+    <hyperlink ref="A46" r:id="rId41" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{76D015EF-120B-429E-99D2-9E5415E93487}"/>
+    <hyperlink ref="A47" r:id="rId42" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{6346E93C-C32D-4DB5-A843-4E2C3E646C8F}"/>
+    <hyperlink ref="A48" r:id="rId43" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{F4811749-59CA-40C2-A641-400A472279C2}"/>
+    <hyperlink ref="A49" r:id="rId44" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{677DEEEA-8E7B-4F16-8861-D84C09657BDF}"/>
+    <hyperlink ref="A50" r:id="rId45" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{0C935B19-63B1-4225-9C8A-CBB77DA34B8E}"/>
+    <hyperlink ref="A51" r:id="rId46" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{159281CF-EB0B-4DF5-938A-7AEECD5AF574}"/>
+    <hyperlink ref="A52" r:id="rId47" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{AB874A86-2D4A-4925-B5E8-D6AE2662E65B}"/>
+    <hyperlink ref="A53" r:id="rId48" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{2E774E22-C4CD-43CD-B1C8-A29513A5E192}"/>
+    <hyperlink ref="A54" r:id="rId49" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{3B8A99B8-37F7-4D6A-A0C3-1BBAAB842A0A}"/>
+    <hyperlink ref="A55" r:id="rId50" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{7676C5A2-84AD-4EA8-918B-D20EBC28763B}"/>
+    <hyperlink ref="A56" r:id="rId51" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{76EE3081-7CF5-45E7-98F1-693C69417289}"/>
+    <hyperlink ref="A57" r:id="rId52" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{C7B88A7A-3D39-40E4-84B1-25FB001DC2C9}"/>
+    <hyperlink ref="A58" r:id="rId53" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{11D0167D-5228-4D5D-843F-A1E2E567D442}"/>
+    <hyperlink ref="A60" r:id="rId54" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{683C4084-1EB2-4260-AD72-923E751E51DC}"/>
+    <hyperlink ref="A61" r:id="rId55" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{1992C1DB-D37C-4D02-9A7C-D2BB43CEA91E}"/>
+    <hyperlink ref="A62" r:id="rId56" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{80035E3C-2861-4D04-8C3B-FDD5C516E884}"/>
+    <hyperlink ref="A63" r:id="rId57" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{E83C5560-C555-47A6-B5A1-1300EC857F37}"/>
+    <hyperlink ref="A64" r:id="rId58" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{3109E851-BED9-4B9D-A7E6-CFA214030FF1}"/>
+    <hyperlink ref="A65" r:id="rId59" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{196391FF-6487-49DC-86BD-70CADED25E25}"/>
+    <hyperlink ref="A66" r:id="rId60" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{09FCB3B4-FBA0-4A20-A522-0DA6687F22BE}"/>
+    <hyperlink ref="A67" r:id="rId61" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{3FEF5C6C-105B-4004-BA76-98069A590539}"/>
+    <hyperlink ref="A68" r:id="rId62" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{9DD42971-2D5D-405F-9AD4-FEB70C9D2583}"/>
+    <hyperlink ref="A69" r:id="rId63" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{8D5246C0-4348-4C87-BAFD-1A3C409EDCC6}"/>
+    <hyperlink ref="A70" r:id="rId64" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{5763F8EC-3E24-4D9E-BD41-51A4A80B8096}"/>
+    <hyperlink ref="A71" r:id="rId65" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{9B7B2C9B-3185-4E70-AEBF-8D031A2D3561}"/>
+    <hyperlink ref="A72" r:id="rId66" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{8AAE55A5-84CC-4B72-81B3-839430ECF786}"/>
+    <hyperlink ref="A73" r:id="rId67" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{B7CD057E-CB41-41D7-A7BE-AABFA4A0008F}"/>
+    <hyperlink ref="A74" r:id="rId68" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{985D1028-C311-48AE-A42E-E5AC8CA2FD9E}"/>
+    <hyperlink ref="A75" r:id="rId69" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{E84AD189-2B42-4A7C-A51C-9BF7F1BA0C28}"/>
+    <hyperlink ref="A76" r:id="rId70" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{0865687F-78AF-406E-A70A-67D90E2A5A80}"/>
+    <hyperlink ref="A77" r:id="rId71" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{1CB3CDDE-3DB7-4AD5-AA28-00998DAC19FA}"/>
+    <hyperlink ref="A78" r:id="rId72" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{6946DDE6-4BAA-4AFF-8A88-5619DB7681C9}"/>
+    <hyperlink ref="A79" r:id="rId73" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{2B6FFCA2-9703-4AC0-8B37-03A62790A965}"/>
+    <hyperlink ref="A80" r:id="rId74" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{AA579ECD-25FC-4B81-87AB-91B322DD8641}"/>
+    <hyperlink ref="A81" r:id="rId75" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{B488B09E-D430-49AC-849A-C5D096203B91}"/>
+    <hyperlink ref="A82" r:id="rId76" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{E5F38EE2-E719-4F2F-BC75-D6EADDD74BA0}"/>
+    <hyperlink ref="A83" r:id="rId77" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{8A61A499-0457-44BA-8D67-F77D2BAFAB40}"/>
+    <hyperlink ref="A84" r:id="rId78" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{875D4FCA-100A-46A4-8EB5-377113C27C0D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId78"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId79"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Aptos"&amp;10&amp;K008000 Zeppelin: Confidential GREEN&amp;1#_x000D_</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sjöstrand Ekman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_SetDate">
+    <vt:lpwstr>2026-07-26T20:45:35Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_Name">
+    <vt:lpwstr>Green Zeppelin</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_SiteId">
+    <vt:lpwstr>0250981a-1133-49e1-ba8e-3b02b77bfa04</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_ActionId">
+    <vt:lpwstr>386fea4f-3712-4e0b-96b6-bb455ed2d79b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_f4629c86-9c56-4733-83b0-e751f548439d_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>