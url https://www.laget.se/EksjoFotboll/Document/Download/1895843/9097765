--- v4 (2026-08-14)
+++ v5 (2026-09-15)
@@ -1,90 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/3c88483a5e38d146/Dokument/ÅSA/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="28" documentId="8_{BA6242D5-EB8E-4C52-AAC0-B146F87D09E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E4A50EE4-5B2F-4DA9-9B62-76497D813330}"/>
+  <xr:revisionPtr revIDLastSave="132" documentId="8_{BA6242D5-EB8E-4C52-AAC0-B146F87D09E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F1E0F6AB-363B-4B6B-9700-53350078BC07}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{FAC022CF-A5DD-4267-A36A-96B5973CEE19}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$95</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$E$1:$E$96</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="195">
   <si>
     <t>Tävling</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Datum / tid</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
     <t>UNGDOMSDOMARE hösten 2026 - IF EKSJÖ FOTBOLL</t>
   </si>
   <si>
     <t>P2011</t>
   </si>
   <si>
     <t>15 år</t>
   </si>
   <si>
@@ -387,170 +388,152 @@
   <si>
     <t>Jönköpings Södra IF 2</t>
   </si>
   <si>
     <t>Stensjöns IF 7-m</t>
   </si>
   <si>
     <t>Råslätt SK</t>
   </si>
   <si>
     <t>SAMMANDRAG/POOLSPEL som behöver DOMARE - ar seriespel meddelas till Åsa Sjöstrand, tel 073-5725681</t>
   </si>
   <si>
     <t>P17</t>
   </si>
   <si>
     <t>POOLSPEL</t>
   </si>
   <si>
     <t>4 planer</t>
   </si>
   <si>
     <t>HM AIS</t>
   </si>
   <si>
-    <t>LEDARE Ann-Charlotte Rofors - Klockslag? Antal matcher?</t>
-[...1 lines deleted...]
-  <si>
     <t>Arvid T / Abbe O</t>
   </si>
   <si>
     <t>Colin W / Sixten S</t>
   </si>
   <si>
     <t>Mohamad Ali M / Taim H</t>
   </si>
   <si>
     <t>Dorian G / Beisan A</t>
   </si>
   <si>
     <t xml:space="preserve">Gustav E H / Amir A </t>
   </si>
   <si>
     <t>Nima R / Finan F B</t>
   </si>
   <si>
     <t xml:space="preserve">Arvid J / Diamant K </t>
   </si>
   <si>
     <t>Amin B / Hamse A</t>
   </si>
   <si>
     <t xml:space="preserve">Axel B / Arvid S </t>
   </si>
   <si>
-    <t>Wille S / Arvid L</t>
-[...1 lines deleted...]
-  <si>
     <t>Niman A / Zaki H</t>
   </si>
   <si>
     <t>Zackaria Z / Bosse O</t>
   </si>
   <si>
     <t>Beisan A / Taim H</t>
   </si>
   <si>
-    <t>Arvid T / Kassam A</t>
-[...1 lines deleted...]
-  <si>
     <t>Mohamad Ali M / Dorian G</t>
   </si>
   <si>
-    <t>Arvid T / Taim H</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Abbe O / Hamse A </t>
   </si>
   <si>
     <t>Kassam A / Beisan A</t>
   </si>
   <si>
     <t>Nima R / Zeru F B</t>
   </si>
   <si>
     <t xml:space="preserve">Jonathan L / Arvid S </t>
   </si>
   <si>
     <t xml:space="preserve">Mommo M / Axel B </t>
   </si>
   <si>
     <t>HFDK</t>
   </si>
   <si>
-    <t>Titus H, Mommo M, Zeru F B, Jonathan L…..ev fler P10</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Niman A / Amir A </t>
   </si>
   <si>
     <t xml:space="preserve">Wille S / Bosse O </t>
   </si>
   <si>
     <t>Titus H / Mommo M</t>
   </si>
   <si>
     <t>Gustav E H / Zackaria Z</t>
   </si>
   <si>
     <t>Beisan A / Dorian G</t>
   </si>
   <si>
     <t xml:space="preserve">Zeru F B / Nima R </t>
   </si>
   <si>
     <t>Erick E / Arvid L</t>
   </si>
   <si>
     <t xml:space="preserve">Zaki H / Diamant K </t>
   </si>
   <si>
     <t>Colin W / Arvid J</t>
   </si>
   <si>
     <t xml:space="preserve">Mohamad Ali M / Kassam A </t>
   </si>
   <si>
     <t xml:space="preserve">Taim H / Dorian G </t>
   </si>
   <si>
     <t xml:space="preserve">Amin B / Hamse A </t>
   </si>
   <si>
     <t xml:space="preserve">Arvid S / Jonathan L </t>
   </si>
   <si>
     <t xml:space="preserve">Mommo M / Titus H </t>
   </si>
   <si>
     <t>Arvid T / Othman M</t>
   </si>
   <si>
-    <t xml:space="preserve">Abbe O / Finan F B </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sixten S / Erick E </t>
   </si>
   <si>
     <t xml:space="preserve">Mohamad Ali M / Arvid T </t>
   </si>
   <si>
     <t xml:space="preserve">Jonathan L / Axel B </t>
   </si>
   <si>
     <t>Wille S / Arvid J</t>
   </si>
   <si>
     <t xml:space="preserve">Colin W / Amir A </t>
   </si>
   <si>
     <t xml:space="preserve">Niman A / Mommo M </t>
   </si>
   <si>
     <t xml:space="preserve">Abbe O / Othman M </t>
   </si>
   <si>
     <t xml:space="preserve">Zeru F B / Axel B </t>
   </si>
   <si>
     <t>Abbe O / Othman M</t>
@@ -600,60 +583,93 @@
   <si>
     <t>Elsa/Melika</t>
   </si>
   <si>
     <t>Elma/Rama</t>
   </si>
   <si>
     <t>Parafotbollscup</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t xml:space="preserve">5 planer </t>
   </si>
   <si>
     <t>Amin, Niman, Zackaria, Amir, Abbe, Zeku, Taim, Beisan, Hamse, Naod, Titus, Mommo</t>
   </si>
   <si>
     <t>P18</t>
   </si>
   <si>
     <t>Ledare Marcus Birgersson, antal matcher?</t>
   </si>
   <si>
-    <t>version 2026-08-12</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-23   10.30-13.30</t>
   </si>
   <si>
     <t>2026-09-20      10.00-13.00</t>
   </si>
   <si>
     <t xml:space="preserve">Hamse A / Amin B </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IF Eksjö Fotboll </t>
+  </si>
+  <si>
+    <t>Från våren!</t>
+  </si>
+  <si>
+    <t>Titus H, Mommo M, Zeru F B, Jonathan L, Moa F, Tilde E, Julie L, Elma K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEDARE Ann-Charlotte Rofors </t>
+  </si>
+  <si>
+    <t>Sixten S / Arvid L</t>
+  </si>
+  <si>
+    <t>Flyttad fr 16/8</t>
+  </si>
+  <si>
+    <t>Abbe O / Finan F B</t>
+  </si>
+  <si>
+    <t>Mohamad Ali M / Kassam A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nima R / Finan F B  </t>
+  </si>
+  <si>
+    <t>Amir A / Sixten S</t>
+  </si>
+  <si>
+    <t>Abbe O / Taim H</t>
+  </si>
+  <si>
+    <t>version 2026-08-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -872,91 +888,90 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -974,75 +989,94 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="10" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE75D3D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1317,2162 +1351,2188 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57E77759-5A15-4E58-9F08-FDC4CE8778A7}">
-  <dimension ref="A1:J96"/>
+  <dimension ref="A1:J97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C35" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="15.90625" customWidth="1"/>
     <col min="3" max="3" width="21.90625" customWidth="1"/>
     <col min="4" max="4" width="18.453125" customWidth="1"/>
     <col min="5" max="5" width="30.1796875" customWidth="1"/>
+    <col min="6" max="6" width="10.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:10" s="31" customFormat="1" ht="24" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="38"/>
-[...7 lines deleted...]
-      <c r="J1" s="31"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
-      <c r="E2" s="43" t="s">
-        <v>186</v>
+      <c r="E2" s="42" t="s">
+        <v>194</v>
       </c>
       <c r="F2" s="19"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="19"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="15">
         <v>46242</v>
       </c>
       <c r="E4" s="16" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F4" s="22"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
     </row>
     <row r="5" spans="1:10" ht="34.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="45" t="s">
-[...8 lines deleted...]
-      <c r="D5" s="46">
+      <c r="A5" s="44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C5" s="43" t="s">
+        <v>176</v>
+      </c>
+      <c r="D5" s="45">
         <v>46243.427083333336</v>
       </c>
-      <c r="E5" s="44" t="s">
-        <v>183</v>
+      <c r="E5" s="43" t="s">
+        <v>177</v>
       </c>
       <c r="F5" s="22"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A6" s="34" t="s">
+      <c r="A6" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="18">
         <v>46249.416666666664</v>
       </c>
-      <c r="E6" s="35" t="s">
-        <v>118</v>
+      <c r="E6" s="34" t="s">
+        <v>117</v>
       </c>
       <c r="F6" s="22"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A7" s="34" t="s">
+      <c r="A7" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="18">
         <v>46249.5</v>
       </c>
-      <c r="E7" s="36" t="s">
-        <v>165</v>
+      <c r="E7" s="35" t="s">
+        <v>159</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A8" s="34" t="s">
+      <c r="A8" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="18">
         <v>46249.5</v>
       </c>
-      <c r="E8" s="36" t="s">
-        <v>166</v>
+      <c r="E8" s="35" t="s">
+        <v>160</v>
       </c>
       <c r="F8" s="22"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A9" s="34" t="s">
+      <c r="A9" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="18">
         <v>46250.541666666664</v>
       </c>
-      <c r="E9" s="36" t="s">
-        <v>167</v>
+      <c r="E9" s="35" t="s">
+        <v>161</v>
       </c>
       <c r="F9" s="22"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A10" s="34" t="s">
-        <v>50</v>
+      <c r="A10" s="33" t="s">
+        <v>52</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="C10" s="17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D10" s="18">
         <v>46250.625</v>
       </c>
-      <c r="E10" s="35" t="s">
+      <c r="E10" s="34" t="s">
         <v>121</v>
       </c>
       <c r="F10" s="22"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A11" s="34" t="s">
-        <v>52</v>
+      <c r="A11" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C11" s="17" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D11" s="18">
         <v>46250.625</v>
       </c>
-      <c r="E11" s="35" t="s">
-        <v>122</v>
+      <c r="E11" s="34" t="s">
+        <v>116</v>
       </c>
       <c r="F11" s="22"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A12" s="34" t="s">
-        <v>31</v>
+      <c r="A12" s="33" t="s">
+        <v>57</v>
       </c>
       <c r="B12" s="17" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="C12" s="17" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D12" s="18">
-        <v>46250.625</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>46250.708333333336</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>118</v>
       </c>
       <c r="F12" s="22"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A13" s="34" t="s">
-        <v>57</v>
+      <c r="A13" s="33" t="s">
+        <v>59</v>
       </c>
       <c r="B13" s="17" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="C13" s="17" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="D13" s="18">
         <v>46250.708333333336</v>
       </c>
-      <c r="E13" s="35" t="s">
+      <c r="E13" s="34" t="s">
         <v>119</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A14" s="34" t="s">
-[...12 lines deleted...]
-        <v>120</v>
+      <c r="A14" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="15">
+        <v>46254.770833333336</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>187</v>
       </c>
       <c r="F14" s="22"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A15" s="33" t="s">
+      <c r="A15" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="15">
         <v>46255.770833333336</v>
       </c>
       <c r="E15" s="16" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F15" s="22"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A16" s="33" t="s">
-        <v>35</v>
+      <c r="A16" s="32" t="s">
+        <v>40</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D16" s="15">
         <v>46256.458333333336</v>
       </c>
-      <c r="E16" s="16" t="s">
-        <v>125</v>
+      <c r="E16" s="35" t="s">
+        <v>162</v>
       </c>
       <c r="F16" s="22"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A17" s="33" t="s">
-        <v>40</v>
+      <c r="A17" s="32" t="s">
+        <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="15">
-        <v>46256.458333333336</v>
-[...6 lines deleted...]
-      <c r="H17" s="20"/>
+        <v>46256.625</v>
+      </c>
+      <c r="E17" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="G17" s="57"/>
+      <c r="H17" s="56"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A18" s="33" t="s">
+      <c r="A18" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D18" s="15">
         <v>46256.541666666664</v>
       </c>
       <c r="E18" s="16" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F18" s="22"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="A20" s="45" t="s">
+    <row r="19" spans="1:10" s="13" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="44" t="s">
         <v>111</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>112</v>
       </c>
-      <c r="C20" s="44" t="s">
+      <c r="C19" s="43" t="s">
         <v>113</v>
       </c>
-      <c r="D20" s="51" t="s">
-[...11 lines deleted...]
-      <c r="J20" s="24"/>
+      <c r="D19" s="50" t="s">
+        <v>180</v>
+      </c>
+      <c r="E19" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F19" s="53" t="s">
+        <v>186</v>
+      </c>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A20" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="15">
+        <v>46257.416666666664</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F20" s="22"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A21" s="33" t="s">
-        <v>42</v>
+      <c r="A21" s="32" t="s">
+        <v>31</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D21" s="15">
-        <v>46257.416666666664</v>
+        <v>46257.625</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="F21" s="22"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A22" s="33" t="s">
-        <v>31</v>
+      <c r="A22" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D22" s="15">
         <v>46257.625</v>
       </c>
       <c r="E22" s="16" t="s">
-        <v>163</v>
+        <v>126</v>
       </c>
       <c r="F22" s="22"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A23" s="33" t="s">
-        <v>59</v>
+      <c r="A23" s="32" t="s">
+        <v>31</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="D23" s="15">
-        <v>46257.625</v>
+        <v>46257.708333333336</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="F23" s="22"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A24" s="33" t="s">
-        <v>31</v>
-[...15 lines deleted...]
-      <c r="H24" s="20"/>
+        <v>50</v>
+      </c>
+      <c r="B24" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" s="18">
+        <v>46260.770833333336</v>
+      </c>
+      <c r="E24" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="F24" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="G24" s="55"/>
+      <c r="H24" s="57"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A25" s="34" t="s">
-        <v>40</v>
+      <c r="A25" s="33" t="s">
+        <v>35</v>
       </c>
       <c r="B25" s="17" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C25" s="17" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D25" s="18">
-        <v>46263.458333333336</v>
-[...6 lines deleted...]
-      <c r="H25" s="20"/>
+        <v>46260.770833333336</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="F25" s="56"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A26" s="34" t="s">
-        <v>37</v>
+      <c r="A26" s="33" t="s">
+        <v>40</v>
       </c>
       <c r="B26" s="17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C26" s="17" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D26" s="18">
         <v>46263.458333333336</v>
       </c>
-      <c r="E26" s="36" t="s">
-        <v>170</v>
+      <c r="E26" s="35" t="s">
+        <v>163</v>
       </c>
       <c r="F26" s="22"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A27" s="34" t="s">
-        <v>73</v>
+      <c r="A27" s="33" t="s">
+        <v>37</v>
       </c>
       <c r="B27" s="17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C27" s="17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D27" s="18">
-        <v>46263.583333333336</v>
+        <v>46263.458333333336</v>
       </c>
       <c r="E27" s="35" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="F27" s="22"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A28" s="34" t="s">
-        <v>59</v>
+      <c r="A28" s="33" t="s">
+        <v>73</v>
       </c>
       <c r="B28" s="17" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D28" s="18">
-        <v>46264.541666666664</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>46263.583333333336</v>
+      </c>
+      <c r="E28" s="34" t="s">
+        <v>127</v>
       </c>
       <c r="F28" s="22"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A29" s="34" t="s">
-        <v>31</v>
+      <c r="A29" s="33" t="s">
+        <v>59</v>
       </c>
       <c r="B29" s="17" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C29" s="17" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D29" s="18">
         <v>46264.541666666664</v>
       </c>
-      <c r="E29" s="35" t="s">
-        <v>136</v>
+      <c r="E29" s="34" t="s">
+        <v>130</v>
       </c>
       <c r="F29" s="22"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A30" s="34" t="s">
-        <v>26</v>
+      <c r="A30" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="B30" s="17" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="C30" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D30" s="18">
-        <v>46264.604166666664</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>46264.541666666664</v>
+      </c>
+      <c r="E30" s="34" t="s">
+        <v>132</v>
       </c>
       <c r="F30" s="22"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A31" s="34" t="s">
-        <v>57</v>
+      <c r="A31" s="33" t="s">
+        <v>26</v>
       </c>
       <c r="B31" s="17" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C31" s="17" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="D31" s="18">
         <v>46264.604166666664</v>
       </c>
-      <c r="E31" s="35" t="s">
-        <v>131</v>
+      <c r="E31" s="34" t="s">
+        <v>129</v>
       </c>
       <c r="F31" s="22"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A32" s="34" t="s">
-        <v>35</v>
+      <c r="A32" s="33" t="s">
+        <v>57</v>
       </c>
       <c r="B32" s="17" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="18">
-        <v>46264.625</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>46264.604166666664</v>
+      </c>
+      <c r="E32" s="34" t="s">
+        <v>193</v>
       </c>
       <c r="F32" s="22"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A33" s="34" t="s">
-        <v>66</v>
+      <c r="A33" s="33" t="s">
+        <v>35</v>
       </c>
       <c r="B33" s="17" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C33" s="17" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="D33" s="18">
-        <v>46264.6875</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>46264.625</v>
+      </c>
+      <c r="E33" s="34" t="s">
+        <v>131</v>
       </c>
       <c r="F33" s="22"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A34" s="34" t="s">
-        <v>50</v>
+      <c r="A34" s="33" t="s">
+        <v>66</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="17" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="D34" s="18">
         <v>46264.6875</v>
       </c>
-      <c r="E34" s="35" t="s">
-        <v>132</v>
+      <c r="E34" s="34" t="s">
+        <v>158</v>
       </c>
       <c r="F34" s="22"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A35" s="34" t="s">
-        <v>48</v>
+      <c r="A35" s="33" t="s">
+        <v>50</v>
       </c>
       <c r="B35" s="17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C35" s="17" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="D35" s="18">
-        <v>46264.708333333336</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>46264.6875</v>
+      </c>
+      <c r="E35" s="34" t="s">
+        <v>128</v>
       </c>
       <c r="F35" s="22"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A36" s="34" t="s">
-        <v>44</v>
+      <c r="A36" s="33" t="s">
+        <v>48</v>
       </c>
       <c r="B36" s="17" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C36" s="17" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D36" s="18">
-        <v>46264.770833333336</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>46264.708333333336</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>165</v>
       </c>
       <c r="F36" s="22"/>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="20"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="14" t="s">
+      <c r="B37" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="14" t="s">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="C37" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" s="18">
+        <v>46264.770833333336</v>
+      </c>
+      <c r="E37" s="39" t="s">
+        <v>133</v>
       </c>
       <c r="F37" s="22"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A38" s="33" t="s">
-        <v>35</v>
+      <c r="A38" s="32" t="s">
+        <v>44</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C38" s="14" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="D38" s="15">
-        <v>46270.458333333336</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>46266.791666666664</v>
+      </c>
+      <c r="E38" s="39" t="s">
+        <v>133</v>
       </c>
       <c r="F38" s="22"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A39" s="33" t="s">
-[...14 lines deleted...]
-      <c r="F39" s="22"/>
+      <c r="A39" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39" s="58" t="s">
+        <v>183</v>
+      </c>
+      <c r="C39" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" s="59">
+        <v>46269.75</v>
+      </c>
+      <c r="E39" s="60" t="s">
+        <v>189</v>
+      </c>
+      <c r="F39" s="52" t="s">
+        <v>184</v>
+      </c>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="20"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A40" s="33" t="s">
-        <v>40</v>
+      <c r="A40" s="32" t="s">
+        <v>35</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="14" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D40" s="15">
-        <v>46271.5</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>46270.458333333336</v>
+      </c>
+      <c r="E40" s="16" t="s">
+        <v>135</v>
       </c>
       <c r="F40" s="22"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A41" s="33" t="s">
-        <v>31</v>
+      <c r="A41" s="32" t="s">
+        <v>35</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="C41" s="14" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="D41" s="15">
-        <v>46271.583333333336</v>
+        <v>46270.541666666664</v>
       </c>
       <c r="E41" s="16" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="F41" s="22"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A42" s="33" t="s">
-        <v>59</v>
+      <c r="A42" s="32" t="s">
+        <v>40</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="C42" s="14" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D42" s="15">
-        <v>46271.583333333336</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>46271.5</v>
+      </c>
+      <c r="E42" s="35" t="s">
+        <v>166</v>
       </c>
       <c r="F42" s="22"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A43" s="33" t="s">
-        <v>57</v>
+      <c r="A43" s="32" t="s">
+        <v>31</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C43" s="14" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D43" s="15">
         <v>46271.583333333336</v>
       </c>
       <c r="E43" s="16" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F43" s="22"/>
       <c r="G43" s="20"/>
       <c r="H43" s="20"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A44" s="33" t="s">
-        <v>52</v>
+      <c r="A44" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="B44" s="14" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="C44" s="14" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D44" s="15">
-        <v>46271.666666666664</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>46271.583333333336</v>
+      </c>
+      <c r="E44" s="16" t="s">
+        <v>136</v>
       </c>
       <c r="F44" s="22"/>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A45" s="33" t="s">
-        <v>31</v>
+      <c r="A45" s="32" t="s">
+        <v>57</v>
       </c>
       <c r="B45" s="14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C45" s="14" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="D45" s="15">
-        <v>46271.666666666664</v>
+        <v>46271.583333333336</v>
       </c>
       <c r="E45" s="16" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F45" s="22"/>
       <c r="G45" s="20"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A46" s="34" t="s">
-[...9 lines deleted...]
-        <v>46277.625</v>
+      <c r="A46" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="D46" s="15">
+        <v>46271.666666666664</v>
       </c>
       <c r="E46" s="35" t="s">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="F46" s="22"/>
       <c r="G46" s="20"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A47" s="34" t="s">
-[...12 lines deleted...]
-        <v>163</v>
+      <c r="A47" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D47" s="15">
+        <v>46271.666666666664</v>
+      </c>
+      <c r="E47" s="16" t="s">
+        <v>123</v>
       </c>
       <c r="F47" s="22"/>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A48" s="34" t="s">
-        <v>40</v>
+      <c r="A48" s="33" t="s">
+        <v>35</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="17" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="D48" s="18">
-        <v>46278.5</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>46277.625</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>137</v>
       </c>
       <c r="F48" s="22"/>
       <c r="G48" s="20"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A49" s="34" t="s">
-        <v>44</v>
+      <c r="A49" s="33" t="s">
+        <v>42</v>
       </c>
       <c r="B49" s="17" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C49" s="17" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="D49" s="18">
-        <v>46278.541666666664</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>46278.458333333336</v>
+      </c>
+      <c r="E49" s="34" t="s">
+        <v>157</v>
       </c>
       <c r="F49" s="22"/>
       <c r="G49" s="20"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A50" s="34" t="s">
-        <v>37</v>
+      <c r="A50" s="33" t="s">
+        <v>40</v>
       </c>
       <c r="B50" s="17" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C50" s="17" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="D50" s="18">
-        <v>46278.541666666664</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>46278.5</v>
+      </c>
+      <c r="E50" s="35" t="s">
+        <v>167</v>
       </c>
       <c r="F50" s="22"/>
       <c r="G50" s="20"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A51" s="34" t="s">
-        <v>48</v>
+      <c r="A51" s="33" t="s">
+        <v>44</v>
       </c>
       <c r="B51" s="17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C51" s="17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D51" s="18">
-        <v>46278.625</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>46278.541666666664</v>
+      </c>
+      <c r="E51" s="39" t="s">
+        <v>133</v>
       </c>
       <c r="F51" s="22"/>
       <c r="G51" s="20"/>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A52" s="34" t="s">
-        <v>73</v>
+      <c r="A52" s="33" t="s">
+        <v>37</v>
       </c>
       <c r="B52" s="17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C52" s="17" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D52" s="18">
-        <v>46278.625</v>
+        <v>46278.541666666664</v>
       </c>
       <c r="E52" s="35" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="F52" s="22"/>
       <c r="G52" s="20"/>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A53" s="33" t="s">
-        <v>66</v>
-[...11 lines deleted...]
-        <v>144</v>
+        <v>48</v>
+      </c>
+      <c r="B53" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="D53" s="18">
+        <v>46278.625</v>
+      </c>
+      <c r="E53" s="35" t="s">
+        <v>173</v>
       </c>
       <c r="F53" s="22"/>
       <c r="G53" s="20"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A54" s="33" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B54" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="C54" s="14" t="s">
-[...6 lines deleted...]
-        <v>147</v>
+      <c r="C54" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D54" s="18">
+        <v>46278.625</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>138</v>
       </c>
       <c r="F54" s="22"/>
       <c r="G54" s="20"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A55" s="33" t="s">
-        <v>57</v>
+      <c r="A55" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="B55" s="14" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D55" s="15">
-        <v>46284.416666666664</v>
+        <v>46283.770833333336</v>
       </c>
       <c r="E55" s="16" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="F55" s="22"/>
       <c r="G55" s="20"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A56" s="33" t="s">
+      <c r="A56" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="14" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C56" s="14" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="D56" s="15">
-        <v>46284.5</v>
+        <v>46284.416666666664</v>
       </c>
       <c r="E56" s="16" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F56" s="22"/>
-      <c r="G56" s="48"/>
+      <c r="G56" s="20"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A57" s="33" t="s">
-        <v>73</v>
+      <c r="A57" s="32" t="s">
+        <v>57</v>
       </c>
       <c r="B57" s="14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C57" s="14" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="D57" s="15">
-        <v>46284.583333333336</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>46284.416666666664</v>
+      </c>
+      <c r="E57" s="16" t="s">
+        <v>144</v>
       </c>
       <c r="F57" s="22"/>
       <c r="G57" s="20"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A58" s="33" t="s">
-        <v>59</v>
+      <c r="A58" s="32" t="s">
+        <v>35</v>
       </c>
       <c r="B58" s="14" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="C58" s="14" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="D58" s="15">
-        <v>46284.583333333336</v>
+        <v>46284.5</v>
       </c>
       <c r="E58" s="16" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F58" s="22"/>
-      <c r="G58" s="20"/>
+      <c r="G58" s="47"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
     </row>
-    <row r="59" spans="1:10" ht="23" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      </c>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D59" s="15">
+        <v>46284.583333333336</v>
+      </c>
+      <c r="E59" s="40" t="s">
+        <v>145</v>
+      </c>
+      <c r="F59" s="22"/>
       <c r="G59" s="20"/>
       <c r="H59" s="20"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A60" s="33" t="s">
-        <v>26</v>
+      <c r="A60" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D60" s="15">
-        <v>46285.5</v>
+        <v>46284.583333333336</v>
       </c>
       <c r="E60" s="16" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="F60" s="22"/>
       <c r="G60" s="20"/>
       <c r="H60" s="20"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
     </row>
-    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="I61" s="20"/>
+    <row r="61" spans="1:10" ht="23" x14ac:dyDescent="0.35">
+      <c r="A61" s="48" t="s">
+        <v>178</v>
+      </c>
+      <c r="B61" s="49" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" s="49" t="s">
+        <v>113</v>
+      </c>
+      <c r="D61" s="51" t="s">
+        <v>181</v>
+      </c>
+      <c r="E61" s="49"/>
+      <c r="F61" s="52" t="s">
+        <v>179</v>
+      </c>
+      <c r="G61" s="55"/>
+      <c r="H61" s="55"/>
+      <c r="I61" s="55"/>
       <c r="J61" s="20"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A62" s="33" t="s">
-        <v>31</v>
+      <c r="A62" s="32" t="s">
+        <v>26</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="C62" s="14" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="D62" s="15">
-        <v>46285.625</v>
+        <v>46285.5</v>
       </c>
       <c r="E62" s="16" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="F62" s="22"/>
       <c r="G62" s="20"/>
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A63" s="33" t="s">
-        <v>50</v>
+      <c r="A63" s="32" t="s">
+        <v>31</v>
       </c>
       <c r="B63" s="14" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C63" s="14" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="D63" s="15">
-        <v>46285.625</v>
+        <v>46285.541666666664</v>
       </c>
       <c r="E63" s="16" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F63" s="22"/>
       <c r="G63" s="20"/>
       <c r="H63" s="20"/>
       <c r="I63" s="20"/>
       <c r="J63" s="20"/>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A64" s="33" t="s">
-        <v>40</v>
+      <c r="A64" s="32" t="s">
+        <v>31</v>
       </c>
       <c r="B64" s="14" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="C64" s="14" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="D64" s="15">
         <v>46285.625</v>
       </c>
-      <c r="E64" s="36" t="s">
-        <v>175</v>
+      <c r="E64" s="16" t="s">
+        <v>156</v>
       </c>
       <c r="F64" s="22"/>
       <c r="G64" s="20"/>
       <c r="H64" s="20"/>
       <c r="I64" s="20"/>
       <c r="J64" s="20"/>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A65" s="33" t="s">
-        <v>31</v>
+      <c r="A65" s="32" t="s">
+        <v>50</v>
       </c>
       <c r="B65" s="14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C65" s="14" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D65" s="15">
-        <v>46285.708333333336</v>
+        <v>46285.625</v>
       </c>
       <c r="E65" s="16" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="F65" s="22"/>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="J65" s="20"/>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A66" s="33" t="s">
-        <v>66</v>
+      <c r="A66" s="32" t="s">
+        <v>40</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C66" s="14" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="D66" s="15">
-        <v>46285.958333333336</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>46285.625</v>
+      </c>
+      <c r="E66" s="35" t="s">
+        <v>169</v>
       </c>
       <c r="F66" s="22"/>
       <c r="G66" s="20"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A67" s="34" t="s">
-[...12 lines deleted...]
-        <v>157</v>
+      <c r="A67" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D67" s="15">
+        <v>46285.708333333336</v>
+      </c>
+      <c r="E67" s="16" t="s">
+        <v>146</v>
       </c>
       <c r="F67" s="22"/>
       <c r="G67" s="20"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="J67" s="20"/>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A68" s="34" t="s">
-        <v>42</v>
+      <c r="A68" s="33" t="s">
+        <v>35</v>
       </c>
       <c r="B68" s="17" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C68" s="17" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="D68" s="18">
         <v>46291.458333333336</v>
       </c>
-      <c r="E68" s="35" t="s">
-        <v>156</v>
+      <c r="E68" s="34" t="s">
+        <v>151</v>
       </c>
       <c r="F68" s="22"/>
       <c r="G68" s="20"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="J68" s="20"/>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A69" s="34" t="s">
-        <v>59</v>
+      <c r="A69" s="33" t="s">
+        <v>42</v>
       </c>
       <c r="B69" s="17" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="C69" s="17" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="D69" s="18">
-        <v>46292.583333333336</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>46291.458333333336</v>
+      </c>
+      <c r="E69" s="34" t="s">
+        <v>150</v>
       </c>
       <c r="F69" s="22"/>
       <c r="G69" s="20"/>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="J69" s="20"/>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A70" s="34" t="s">
-        <v>37</v>
+      <c r="A70" s="33" t="s">
+        <v>59</v>
       </c>
       <c r="B70" s="17" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="C70" s="17" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D70" s="18">
         <v>46292.583333333336</v>
       </c>
-      <c r="E70" s="36" t="s">
-        <v>176</v>
+      <c r="E70" s="34" t="s">
+        <v>149</v>
       </c>
       <c r="F70" s="22"/>
       <c r="G70" s="20"/>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="J70" s="20"/>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A71" s="34" t="s">
-        <v>52</v>
+      <c r="A71" s="33" t="s">
+        <v>37</v>
       </c>
       <c r="B71" s="17" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C71" s="17" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D71" s="18">
-        <v>46292.666666666664</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>46292.583333333336</v>
+      </c>
+      <c r="E71" s="35" t="s">
+        <v>170</v>
       </c>
       <c r="F71" s="22"/>
       <c r="G71" s="20"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
       <c r="J71" s="20"/>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A72" s="34" t="s">
-        <v>40</v>
+      <c r="A72" s="33" t="s">
+        <v>52</v>
       </c>
       <c r="B72" s="17" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C72" s="17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D72" s="18">
         <v>46292.666666666664</v>
       </c>
-      <c r="E72" s="36" t="s">
-        <v>177</v>
+      <c r="E72" s="35" t="s">
+        <v>163</v>
       </c>
       <c r="F72" s="22"/>
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20"/>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A73" s="33" t="s">
-        <v>59</v>
-[...11 lines deleted...]
-        <v>160</v>
+        <v>40</v>
+      </c>
+      <c r="B73" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C73" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="D73" s="18">
+        <v>46292.666666666664</v>
+      </c>
+      <c r="E73" s="35" t="s">
+        <v>171</v>
       </c>
       <c r="F73" s="22"/>
       <c r="G73" s="20"/>
       <c r="H73" s="20"/>
       <c r="I73" s="20"/>
       <c r="J73" s="20"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A74" s="33" t="s">
-        <v>26</v>
+      <c r="A74" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="B74" s="14" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="C74" s="14" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="D74" s="15">
-        <v>46298.541666666664</v>
+        <v>46298.458333333336</v>
       </c>
       <c r="E74" s="16" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="F74" s="22"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="20"/>
       <c r="J74" s="20"/>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A75" s="33" t="s">
-        <v>59</v>
+      <c r="A75" s="32" t="s">
+        <v>26</v>
       </c>
       <c r="B75" s="14" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="C75" s="14" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="D75" s="15">
         <v>46298.541666666664</v>
       </c>
-      <c r="E75" s="42" t="s">
-        <v>151</v>
+      <c r="E75" s="16" t="s">
+        <v>122</v>
       </c>
       <c r="F75" s="22"/>
       <c r="G75" s="20"/>
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
       <c r="J75" s="20"/>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A76" s="33" t="s">
-        <v>35</v>
+      <c r="A76" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="B76" s="14" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="C76" s="14" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D76" s="15">
-        <v>46298.625</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>46298.541666666664</v>
+      </c>
+      <c r="E76" s="41" t="s">
+        <v>146</v>
       </c>
       <c r="F76" s="22"/>
       <c r="G76" s="20"/>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A77" s="33" t="s">
-        <v>44</v>
+      <c r="A77" s="32" t="s">
+        <v>35</v>
       </c>
       <c r="B77" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C77" s="14" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="D77" s="15">
         <v>46298.625</v>
       </c>
-      <c r="E77" s="40" t="s">
-        <v>137</v>
+      <c r="E77" s="16" t="s">
+        <v>155</v>
       </c>
       <c r="F77" s="22"/>
       <c r="G77" s="20"/>
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
       <c r="J77" s="20"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A78" s="33" t="s">
-        <v>31</v>
+      <c r="A78" s="32" t="s">
+        <v>44</v>
       </c>
       <c r="B78" s="14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C78" s="14" t="s">
-        <v>45</v>
+        <v>107</v>
       </c>
       <c r="D78" s="15">
-        <v>46299.541666666664</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>46298.625</v>
+      </c>
+      <c r="E78" s="39" t="s">
+        <v>133</v>
       </c>
       <c r="F78" s="22"/>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
       <c r="I78" s="20"/>
       <c r="J78" s="20"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A79" s="33" t="s">
-        <v>50</v>
+      <c r="A79" s="32" t="s">
+        <v>31</v>
       </c>
       <c r="B79" s="14" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C79" s="14" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="D79" s="15">
         <v>46299.541666666664</v>
       </c>
       <c r="E79" s="16" t="s">
-        <v>121</v>
+        <v>152</v>
       </c>
       <c r="F79" s="22"/>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A80" s="33" t="s">
-        <v>31</v>
+      <c r="A80" s="32" t="s">
+        <v>50</v>
       </c>
       <c r="B80" s="14" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="C80" s="14" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="D80" s="15">
-        <v>46299.625</v>
+        <v>46299.541666666664</v>
       </c>
       <c r="E80" s="16" t="s">
-        <v>159</v>
+        <v>120</v>
       </c>
       <c r="F80" s="22"/>
       <c r="G80" s="20"/>
       <c r="H80" s="20"/>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A81" s="33" t="s">
-        <v>57</v>
+      <c r="A81" s="32" t="s">
+        <v>31</v>
       </c>
       <c r="B81" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C81" s="14" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="D81" s="15">
         <v>46299.625</v>
       </c>
       <c r="E81" s="16" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
       <c r="F81" s="22"/>
       <c r="G81" s="20"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A82" s="33" t="s">
-        <v>48</v>
+      <c r="A82" s="32" t="s">
+        <v>57</v>
       </c>
       <c r="B82" s="14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C82" s="14" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D82" s="15">
-        <v>46299.708333333336</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>46299.625</v>
+      </c>
+      <c r="E82" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="F82" s="22"/>
       <c r="G82" s="20"/>
       <c r="H82" s="20"/>
       <c r="I82" s="20"/>
       <c r="J82" s="20"/>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A83" s="33" t="s">
-        <v>73</v>
+      <c r="A83" s="32" t="s">
+        <v>48</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C83" s="14" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="D83" s="15">
         <v>46299.708333333336</v>
       </c>
-      <c r="E83" s="16" t="s">
-        <v>143</v>
+      <c r="E83" s="35" t="s">
+        <v>172</v>
       </c>
       <c r="F83" s="22"/>
       <c r="G83" s="20"/>
       <c r="H83" s="20"/>
       <c r="I83" s="20"/>
       <c r="J83" s="20"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A84" s="34" t="s">
+      <c r="A84" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B84" s="17" t="s">
+      <c r="B84" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C84" s="17" t="s">
-[...6 lines deleted...]
-        <v>189</v>
+      <c r="C84" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D84" s="15">
+        <v>46299.708333333336</v>
+      </c>
+      <c r="E84" s="16" t="s">
+        <v>138</v>
       </c>
       <c r="F84" s="22"/>
       <c r="G84" s="20"/>
       <c r="H84" s="20"/>
       <c r="I84" s="20"/>
       <c r="J84" s="20"/>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A85" s="22"/>
-[...3 lines deleted...]
-      <c r="E85" s="22"/>
+      <c r="A85" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="B85" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C85" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="D85" s="18">
+        <v>46315.625</v>
+      </c>
+      <c r="E85" s="34" t="s">
+        <v>182</v>
+      </c>
       <c r="F85" s="22"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
       <c r="J85" s="20"/>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A86" s="4" t="s">
-[...13 lines deleted...]
-      <c r="G86" s="3"/>
+      <c r="A86" s="22"/>
+      <c r="B86" s="22"/>
+      <c r="C86" s="22"/>
+      <c r="D86" s="22"/>
+      <c r="E86" s="22"/>
+      <c r="F86" s="22"/>
+      <c r="G86" s="20"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="J86" s="20"/>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A87" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E87" s="12"/>
-      <c r="F87" s="25"/>
+      <c r="F87" s="24"/>
       <c r="G87" s="3"/>
       <c r="H87" s="20"/>
       <c r="I87" s="20"/>
       <c r="J87" s="20"/>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A88" s="4" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E88" s="12"/>
-      <c r="F88" s="25"/>
+      <c r="F88" s="24"/>
       <c r="G88" s="3"/>
       <c r="H88" s="20"/>
       <c r="I88" s="20"/>
       <c r="J88" s="20"/>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A89" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E89" s="12"/>
-      <c r="F89" s="25"/>
+      <c r="F89" s="24"/>
       <c r="G89" s="3"/>
       <c r="H89" s="20"/>
       <c r="I89" s="20"/>
       <c r="J89" s="20"/>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A90" s="6" t="s">
-[...4 lines deleted...]
-        <v>22</v>
+      <c r="A90" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="F90" s="25"/>
+        <v>20</v>
+      </c>
+      <c r="E90" s="12"/>
+      <c r="F90" s="24"/>
       <c r="G90" s="3"/>
       <c r="H90" s="20"/>
       <c r="I90" s="20"/>
       <c r="J90" s="20"/>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A91" s="2"/>
-[...2 lines deleted...]
-      <c r="D91" s="3"/>
+      <c r="A91" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B91" s="4"/>
+      <c r="C91" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="E91" s="3"/>
-      <c r="F91" s="25"/>
+      <c r="F91" s="24"/>
       <c r="G91" s="3"/>
       <c r="H91" s="20"/>
       <c r="I91" s="20"/>
       <c r="J91" s="20"/>
     </row>
-    <row r="92" spans="1:10" s="13" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A92" s="8" t="s">
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2"/>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="24"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="20"/>
+      <c r="I92" s="20"/>
+      <c r="J92" s="20"/>
+    </row>
+    <row r="93" spans="1:10" s="13" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="B92" s="8"/>
-[...22 lines deleted...]
-      <c r="A94" s="8" t="s">
+      <c r="B93" s="8"/>
+      <c r="C93" s="8"/>
+      <c r="D93" s="8"/>
+      <c r="E93" s="8"/>
+      <c r="F93" s="25"/>
+      <c r="G93" s="9"/>
+      <c r="H93" s="26"/>
+      <c r="I93" s="23"/>
+      <c r="J93" s="23"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="10"/>
+      <c r="B94" s="11"/>
+      <c r="C94" s="11"/>
+      <c r="D94" s="11"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="11"/>
+      <c r="H94" s="28"/>
+      <c r="I94" s="20"/>
+      <c r="J94" s="20"/>
+    </row>
+    <row r="95" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B94" s="9"/>
-[...19 lines deleted...]
-      <c r="J95" s="20"/>
+      <c r="B95" s="9"/>
+      <c r="C95" s="9"/>
+      <c r="D95" s="9"/>
+      <c r="E95" s="9"/>
+      <c r="F95" s="25"/>
+      <c r="G95" s="9"/>
+      <c r="H95" s="26"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="23"/>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A96" s="47"/>
+      <c r="A96" s="20"/>
+      <c r="B96" s="20"/>
+      <c r="C96" s="20"/>
+      <c r="D96" s="20"/>
+      <c r="E96" s="20"/>
+      <c r="F96" s="20"/>
+      <c r="G96" s="20"/>
+      <c r="H96" s="20"/>
+      <c r="I96" s="20"/>
+      <c r="J96" s="20"/>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A97" s="46"/>
     </row>
   </sheetData>
-  <autoFilter ref="E1:E95" xr:uid="{57E77759-5A15-4E58-9F08-FDC4CE8778A7}"/>
+  <autoFilter ref="E1:E96" xr:uid="{57E77759-5A15-4E58-9F08-FDC4CE8778A7}"/>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{32B2874A-4AB8-427F-84E4-41719AC079AF}"/>
     <hyperlink ref="A6" r:id="rId2" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{946CC07A-2665-4649-94CC-97B05F4CB150}"/>
     <hyperlink ref="A7" r:id="rId3" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{06FD891B-9CCF-4BBE-B660-48FDE500871F}"/>
     <hyperlink ref="A8" r:id="rId4" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{074B0930-E481-4556-86C3-C23A9CEDA861}"/>
     <hyperlink ref="A9" r:id="rId5" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{CF2F4D3C-2646-4E50-9760-F92E903E6FCA}"/>
-    <hyperlink ref="A10" r:id="rId6" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{F3C94C5F-080D-4CB4-88EF-CF402DE2A513}"/>
-[...71 lines deleted...]
-    <hyperlink ref="A84" r:id="rId78" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{875D4FCA-100A-46A4-8EB5-377113C27C0D}"/>
+    <hyperlink ref="A10" r:id="rId6" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{A655AD08-E917-4FBA-9D7B-1681F894B740}"/>
+    <hyperlink ref="A11" r:id="rId7" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{F1A41F41-20C1-4F37-9774-7CA4A0C8F626}"/>
+    <hyperlink ref="A12" r:id="rId8" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{608B7CB8-1B6A-4107-89FF-1969057770BF}"/>
+    <hyperlink ref="A13" r:id="rId9" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{5B0C1EEB-1AB4-44F5-ACA8-D9EA5438D312}"/>
+    <hyperlink ref="A15" r:id="rId10" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{B8601CE5-0917-42B5-9DF1-B6867387E968}"/>
+    <hyperlink ref="A16" r:id="rId11" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{7704905B-BBF8-407C-9EF5-7DF6A78BB450}"/>
+    <hyperlink ref="A17" r:id="rId12" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{56FEC3C5-883A-4393-B1D7-C5A8DA32B5FD}"/>
+    <hyperlink ref="A18" r:id="rId13" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{03F48FB2-ACD1-48A6-9036-91A71BAF9EC7}"/>
+    <hyperlink ref="A20" r:id="rId14" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{BB9FA5FE-9DAD-4849-9BBB-EBF29EE29247}"/>
+    <hyperlink ref="A21" r:id="rId15" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{1563C017-F1F3-4732-84B2-C15E821AFCD4}"/>
+    <hyperlink ref="A22" r:id="rId16" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{98E55C7A-FB4D-41BC-953F-02DF9B54CACE}"/>
+    <hyperlink ref="A23" r:id="rId17" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{B7328BDF-F3EE-4812-B8C9-B0C554116E65}"/>
+    <hyperlink ref="A26" r:id="rId18" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{3BB3BF2E-2C96-4A2C-BB56-249E6BF22A85}"/>
+    <hyperlink ref="A27" r:id="rId19" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{76CCBE20-2133-406B-8B21-EF89082C870E}"/>
+    <hyperlink ref="A28" r:id="rId20" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{5F597DF9-A461-4898-B3E6-ABEAC84E974B}"/>
+    <hyperlink ref="A29" r:id="rId21" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{36823A38-4CF0-4F23-9512-B89A2BCC49C9}"/>
+    <hyperlink ref="A30" r:id="rId22" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{FD05190B-83DC-4DAF-8557-B3FFF905BC83}"/>
+    <hyperlink ref="A31" r:id="rId23" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{2AE416A7-66B3-44AF-AF27-1E711C91818E}"/>
+    <hyperlink ref="A32" r:id="rId24" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{2959AA38-D972-4278-BCE1-56C54572EBCF}"/>
+    <hyperlink ref="A33" r:id="rId25" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{F371FAB7-5FDD-417A-9E28-5590B10DEA69}"/>
+    <hyperlink ref="A34" r:id="rId26" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{B36CD0D7-F609-467F-96AC-BCBA82B4B5BB}"/>
+    <hyperlink ref="A35" r:id="rId27" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{50EA9010-D606-4258-9B06-221461D8CA6F}"/>
+    <hyperlink ref="A36" r:id="rId28" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{C5B57136-C988-469C-B9CC-C5E19B12DA70}"/>
+    <hyperlink ref="A37" r:id="rId29" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{A907A791-70FE-42F0-A04A-424C9E367CC9}"/>
+    <hyperlink ref="A38" r:id="rId30" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{5AAE9FC1-5316-4E21-BDF8-E58F529237D0}"/>
+    <hyperlink ref="A40" r:id="rId31" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{1336DBDB-BD75-4573-9667-30C71D6825BC}"/>
+    <hyperlink ref="A41" r:id="rId32" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{CDE7BA58-EC70-4587-BB31-BA80E6A00A02}"/>
+    <hyperlink ref="A42" r:id="rId33" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{B3D2B93E-5677-4992-A226-3B4CEABE92F3}"/>
+    <hyperlink ref="A43" r:id="rId34" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{96DA2F04-89F7-4726-AFD5-170EABACAD89}"/>
+    <hyperlink ref="A44" r:id="rId35" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{473F50B2-4935-4F11-93D3-731F07504B7C}"/>
+    <hyperlink ref="A45" r:id="rId36" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{738F8EBD-687D-4482-8523-8947767854A0}"/>
+    <hyperlink ref="A46" r:id="rId37" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{C90E2B51-E2D9-490F-98A9-1CBA3DE6CA1D}"/>
+    <hyperlink ref="A47" r:id="rId38" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{0D43B56C-784D-4F32-B3B7-D9BBC1C47215}"/>
+    <hyperlink ref="A48" r:id="rId39" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{76D015EF-120B-429E-99D2-9E5415E93487}"/>
+    <hyperlink ref="A49" r:id="rId40" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{6346E93C-C32D-4DB5-A843-4E2C3E646C8F}"/>
+    <hyperlink ref="A50" r:id="rId41" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{F4811749-59CA-40C2-A641-400A472279C2}"/>
+    <hyperlink ref="A51" r:id="rId42" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{677DEEEA-8E7B-4F16-8861-D84C09657BDF}"/>
+    <hyperlink ref="A52" r:id="rId43" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{0C935B19-63B1-4225-9C8A-CBB77DA34B8E}"/>
+    <hyperlink ref="A53" r:id="rId44" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{159281CF-EB0B-4DF5-938A-7AEECD5AF574}"/>
+    <hyperlink ref="A54" r:id="rId45" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{AB874A86-2D4A-4925-B5E8-D6AE2662E65B}"/>
+    <hyperlink ref="A55" r:id="rId46" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135173&amp;hkey=1456561309" xr:uid="{2E774E22-C4CD-43CD-B1C8-A29513A5E192}"/>
+    <hyperlink ref="A56" r:id="rId47" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{3B8A99B8-37F7-4D6A-A0C3-1BBAAB842A0A}"/>
+    <hyperlink ref="A57" r:id="rId48" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{7676C5A2-84AD-4EA8-918B-D20EBC28763B}"/>
+    <hyperlink ref="A58" r:id="rId49" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{76EE3081-7CF5-45E7-98F1-693C69417289}"/>
+    <hyperlink ref="A59" r:id="rId50" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{C7B88A7A-3D39-40E4-84B1-25FB001DC2C9}"/>
+    <hyperlink ref="A60" r:id="rId51" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{11D0167D-5228-4D5D-843F-A1E2E567D442}"/>
+    <hyperlink ref="A62" r:id="rId52" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{683C4084-1EB2-4260-AD72-923E751E51DC}"/>
+    <hyperlink ref="A63" r:id="rId53" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{1992C1DB-D37C-4D02-9A7C-D2BB43CEA91E}"/>
+    <hyperlink ref="A64" r:id="rId54" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{80035E3C-2861-4D04-8C3B-FDD5C516E884}"/>
+    <hyperlink ref="A65" r:id="rId55" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{E83C5560-C555-47A6-B5A1-1300EC857F37}"/>
+    <hyperlink ref="A66" r:id="rId56" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{3109E851-BED9-4B9D-A7E6-CFA214030FF1}"/>
+    <hyperlink ref="A67" r:id="rId57" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{196391FF-6487-49DC-86BD-70CADED25E25}"/>
+    <hyperlink ref="A68" r:id="rId58" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{3FEF5C6C-105B-4004-BA76-98069A590539}"/>
+    <hyperlink ref="A69" r:id="rId59" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135190&amp;hkey=1833010048" xr:uid="{9DD42971-2D5D-405F-9AD4-FEB70C9D2583}"/>
+    <hyperlink ref="A70" r:id="rId60" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{8D5246C0-4348-4C87-BAFD-1A3C409EDCC6}"/>
+    <hyperlink ref="A71" r:id="rId61" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138668&amp;hkey=-2123346419" xr:uid="{5763F8EC-3E24-4D9E-BD41-51A4A80B8096}"/>
+    <hyperlink ref="A72" r:id="rId62" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138686&amp;hkey=-1888289135" xr:uid="{9B7B2C9B-3185-4E70-AEBF-8D031A2D3561}"/>
+    <hyperlink ref="A73" r:id="rId63" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138675&amp;hkey=-1069559635" xr:uid="{8AAE55A5-84CC-4B72-81B3-839430ECF786}"/>
+    <hyperlink ref="A74" r:id="rId64" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{B7CD057E-CB41-41D7-A7BE-AABFA4A0008F}"/>
+    <hyperlink ref="A75" r:id="rId65" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135186&amp;hkey=127704255" xr:uid="{985D1028-C311-48AE-A42E-E5AC8CA2FD9E}"/>
+    <hyperlink ref="A76" r:id="rId66" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138692&amp;hkey=980216390" xr:uid="{E84AD189-2B42-4A7C-A51C-9BF7F1BA0C28}"/>
+    <hyperlink ref="A77" r:id="rId67" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{0865687F-78AF-406E-A70A-67D90E2A5A80}"/>
+    <hyperlink ref="A78" r:id="rId68" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134046&amp;hkey=1319505135" xr:uid="{1CB3CDDE-3DB7-4AD5-AA28-00998DAC19FA}"/>
+    <hyperlink ref="A79" r:id="rId69" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{6946DDE6-4BAA-4AFF-8A88-5619DB7681C9}"/>
+    <hyperlink ref="A80" r:id="rId70" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{2B6FFCA2-9703-4AC0-8B37-03A62790A965}"/>
+    <hyperlink ref="A81" r:id="rId71" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{AA579ECD-25FC-4B81-87AB-91B322DD8641}"/>
+    <hyperlink ref="A82" r:id="rId72" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134063&amp;hkey=-1196810536" xr:uid="{B488B09E-D430-49AC-849A-C5D096203B91}"/>
+    <hyperlink ref="A83" r:id="rId73" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138683&amp;hkey=94616288" xr:uid="{E5F38EE2-E719-4F2F-BC75-D6EADDD74BA0}"/>
+    <hyperlink ref="A84" r:id="rId74" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{8A61A499-0457-44BA-8D67-F77D2BAFAB40}"/>
+    <hyperlink ref="A85" r:id="rId75" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=134060&amp;hkey=-1311731053" xr:uid="{875D4FCA-100A-46A4-8EB5-377113C27C0D}"/>
+    <hyperlink ref="A14" r:id="rId76" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138697&amp;hkey=1594749037" xr:uid="{D85E6A5C-E234-49C9-9412-19C5E9ED990B}"/>
+    <hyperlink ref="A25" r:id="rId77" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=138704&amp;hkey=-159671570" xr:uid="{CA42E13F-FF43-49B7-9DE5-26966B706CDC}"/>
+    <hyperlink ref="A24" r:id="rId78" display="https://fogis.svenskfotboll.se/Fogisforeningklient/Tavling/TavlingUppgifter.aspx?tavlingId=135159&amp;hkey=196695801" xr:uid="{DE2E39CA-AF19-4384-995B-35A86983EB73}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId79"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;10&amp;K008000 Zeppelin: Confidential GREEN&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>