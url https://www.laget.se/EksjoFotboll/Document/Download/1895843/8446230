--- v2 (2026-08-14)
+++ v3 (2026-10-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F525D91" w14:textId="77777777" w:rsidR="00152C06" w:rsidRDefault="00152C06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0122AE58" w14:textId="4F121048" w:rsidR="00ED2C9B" w:rsidRPr="00B63412" w:rsidRDefault="00D93021">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1148,67 +1148,67 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kassam </w:t>
             </w:r>
             <w:r w:rsidR="00ED29F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Albayouk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560B2973" w14:textId="04AD1D2F" w:rsidR="00563341" w:rsidRDefault="001773E7" w:rsidP="00ED470D">
-[...15 lines deleted...]
-              <w:t>073-907 24 35</w:t>
+          <w:p w14:paraId="560B2973" w14:textId="13388052" w:rsidR="00563341" w:rsidRDefault="00677735" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>070-010 15 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E11DD3" w:rsidRPr="00B63412" w14:paraId="59A30FDF" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C60662E" w14:textId="582081BD" w:rsidR="00E11DD3" w:rsidRDefault="00E11DD3" w:rsidP="00ED470D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3611,51 +3611,51 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CBF7B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9A2C0B0"/>
     <w:lvl w:ilvl="0" w:tplc="3BC0BDF4">
       <w:start w:val="76"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1125" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3803,50 +3803,51 @@
     <w:rsid w:val="00126D45"/>
     <w:rsid w:val="001337D0"/>
     <w:rsid w:val="00140A04"/>
     <w:rsid w:val="00144FC4"/>
     <w:rsid w:val="00145C04"/>
     <w:rsid w:val="00152C06"/>
     <w:rsid w:val="00171CC5"/>
     <w:rsid w:val="001773E7"/>
     <w:rsid w:val="001847F7"/>
     <w:rsid w:val="00186BDC"/>
     <w:rsid w:val="001B4503"/>
     <w:rsid w:val="001C094D"/>
     <w:rsid w:val="001D5AAB"/>
     <w:rsid w:val="001E2003"/>
     <w:rsid w:val="001E6C23"/>
     <w:rsid w:val="001E77D2"/>
     <w:rsid w:val="001F5E52"/>
     <w:rsid w:val="00201E2B"/>
     <w:rsid w:val="002106B6"/>
     <w:rsid w:val="00211AFF"/>
     <w:rsid w:val="00234255"/>
     <w:rsid w:val="00243517"/>
     <w:rsid w:val="0024503F"/>
     <w:rsid w:val="002470A3"/>
     <w:rsid w:val="0025424D"/>
+    <w:rsid w:val="0025486C"/>
     <w:rsid w:val="002735D4"/>
     <w:rsid w:val="002766D6"/>
     <w:rsid w:val="0028489F"/>
     <w:rsid w:val="00291326"/>
     <w:rsid w:val="00296ACF"/>
     <w:rsid w:val="002A5F49"/>
     <w:rsid w:val="002B310B"/>
     <w:rsid w:val="002B6DEE"/>
     <w:rsid w:val="002C506D"/>
     <w:rsid w:val="002C5431"/>
     <w:rsid w:val="002E14C4"/>
     <w:rsid w:val="002E5B49"/>
     <w:rsid w:val="002F0EC0"/>
     <w:rsid w:val="00306C3E"/>
     <w:rsid w:val="00326D6C"/>
     <w:rsid w:val="003303F8"/>
     <w:rsid w:val="003449C8"/>
     <w:rsid w:val="00346863"/>
     <w:rsid w:val="00351F6C"/>
     <w:rsid w:val="003525EB"/>
     <w:rsid w:val="00354AFD"/>
     <w:rsid w:val="00356FA4"/>
     <w:rsid w:val="003637F4"/>
     <w:rsid w:val="003711D7"/>
     <w:rsid w:val="00374A1B"/>
@@ -3897,50 +3898,51 @@
     <w:rsid w:val="00576DDD"/>
     <w:rsid w:val="00581704"/>
     <w:rsid w:val="005A7053"/>
     <w:rsid w:val="005B0D1E"/>
     <w:rsid w:val="005C0B13"/>
     <w:rsid w:val="005D55DD"/>
     <w:rsid w:val="005D5E43"/>
     <w:rsid w:val="005D725A"/>
     <w:rsid w:val="005E058B"/>
     <w:rsid w:val="005E6AFD"/>
     <w:rsid w:val="005E7105"/>
     <w:rsid w:val="005F7210"/>
     <w:rsid w:val="0060257C"/>
     <w:rsid w:val="00604A74"/>
     <w:rsid w:val="00606E46"/>
     <w:rsid w:val="00606F89"/>
     <w:rsid w:val="006125AA"/>
     <w:rsid w:val="00614287"/>
     <w:rsid w:val="0062697E"/>
     <w:rsid w:val="00647613"/>
     <w:rsid w:val="006544E9"/>
     <w:rsid w:val="00656400"/>
     <w:rsid w:val="00663A82"/>
     <w:rsid w:val="00664A4E"/>
     <w:rsid w:val="0067193C"/>
+    <w:rsid w:val="00677735"/>
     <w:rsid w:val="00685905"/>
     <w:rsid w:val="0068699C"/>
     <w:rsid w:val="006A0DF4"/>
     <w:rsid w:val="006A46DF"/>
     <w:rsid w:val="006B22CD"/>
     <w:rsid w:val="006B442A"/>
     <w:rsid w:val="006B792B"/>
     <w:rsid w:val="006E04D4"/>
     <w:rsid w:val="006E4969"/>
     <w:rsid w:val="006E6799"/>
     <w:rsid w:val="0070358E"/>
     <w:rsid w:val="00705E01"/>
     <w:rsid w:val="00707F78"/>
     <w:rsid w:val="007121D3"/>
     <w:rsid w:val="00712E30"/>
     <w:rsid w:val="00715CC5"/>
     <w:rsid w:val="00717FC1"/>
     <w:rsid w:val="00721A20"/>
     <w:rsid w:val="007271AD"/>
     <w:rsid w:val="007336A3"/>
     <w:rsid w:val="00736A1A"/>
     <w:rsid w:val="00745106"/>
     <w:rsid w:val="00761692"/>
     <w:rsid w:val="0076373F"/>
     <w:rsid w:val="007664DE"/>