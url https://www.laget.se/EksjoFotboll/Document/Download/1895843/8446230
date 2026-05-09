--- v0 (2025-10-11)
+++ v1 (2026-05-09)
@@ -12,157 +12,136 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F525D91" w14:textId="77777777" w:rsidR="00152C06" w:rsidRDefault="00152C06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B1BABF4" w14:textId="77777777" w:rsidR="00663A82" w:rsidRDefault="00663A82">
-[...9 lines deleted...]
-    <w:p w14:paraId="0122AE58" w14:textId="12C24AE0" w:rsidR="00ED2C9B" w:rsidRPr="00B63412" w:rsidRDefault="00D93021">
+    <w:p w14:paraId="0122AE58" w14:textId="18269425" w:rsidR="00ED2C9B" w:rsidRPr="00B63412" w:rsidRDefault="00D93021">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNGDOMSDOMARE 20</w:t>
       </w:r>
       <w:r w:rsidR="002766D6" w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B2025F">
+      <w:r w:rsidR="00776FD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BC0E37" w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – TELEFONLISTA</w:t>
       </w:r>
       <w:r w:rsidR="00C97963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C97963" w:rsidRPr="00C97963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(uppdaterad 202</w:t>
       </w:r>
-      <w:r w:rsidR="00705E01">
+      <w:r w:rsidR="00776FD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5-0</w:t>
+        <w:t>6-0</w:t>
       </w:r>
-      <w:r w:rsidR="00812A3A">
+      <w:r w:rsidR="001F5E52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5-</w:t>
-[...10 lines deleted...]
-        <w:t>10</w:t>
+        <w:t>5-04</w:t>
       </w:r>
       <w:r w:rsidR="00C97963" w:rsidRPr="00C97963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A87200A" w14:textId="327EA675" w:rsidR="00BC0E37" w:rsidRPr="00705E01" w:rsidRDefault="00873068">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -196,3678 +175,3347 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">manna </w:t>
       </w:r>
       <w:r w:rsidR="00705E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="3828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="319F7975" w14:textId="77777777" w:rsidTr="004D2198">
-[...18 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="319F7975" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE4F0B5" w14:textId="77777777" w:rsidR="00395C36" w:rsidRPr="00E12975" w:rsidRDefault="00395C36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E12975">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NAMN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:i/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F32344" w14:textId="77777777" w:rsidR="00395C36" w:rsidRPr="00E12975" w:rsidRDefault="00395C36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E12975">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MOBILNR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="7DFD9AF8" w14:textId="77777777" w:rsidTr="00D93021">
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="7DFD9AF8" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E03526F" w14:textId="68549410" w:rsidR="00395C36" w:rsidRPr="00B63412" w:rsidRDefault="00395C36" w:rsidP="00B929F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="707E551C" w14:textId="13596A6D" w:rsidR="00395C36" w:rsidRPr="00B63412" w:rsidRDefault="00395C36" w:rsidP="00B929F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="09F75C6E" w14:textId="77777777" w:rsidTr="004D2198">
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="09F75C6E" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FB3C68D" w14:textId="27F1E489" w:rsidR="00395C36" w:rsidRDefault="00395C36" w:rsidP="00395C36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amin </w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+              <w:t>Amin Budul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ED50190" w14:textId="05D91EAF" w:rsidR="00395C36" w:rsidRPr="00C01D29" w:rsidRDefault="00395C36" w:rsidP="00395C36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>079-011 62 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="5FBC4BCC" w14:textId="77777777" w:rsidTr="004D2198">
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="5FBC4BCC" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40F23314" w14:textId="757ADAEA" w:rsidR="00395C36" w:rsidRDefault="00395C36" w:rsidP="00395C36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hamse Ali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="269E6BF2" w14:textId="31188F06" w:rsidR="00395C36" w:rsidRPr="00C01D29" w:rsidRDefault="00F20A5B" w:rsidP="00395C36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00D701C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-345</w:t>
             </w:r>
             <w:r w:rsidR="00494FC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36 88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="6C947CF9" w14:textId="77777777" w:rsidTr="004D2198">
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="6C947CF9" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0835F34A" w14:textId="27458A0A" w:rsidR="00395C36" w:rsidRDefault="00395C36" w:rsidP="00395C36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finan Futsum</w:t>
+            </w:r>
+            <w:r w:rsidR="006E04D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Berhane </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C31E79" w14:textId="33A949AD" w:rsidR="00395C36" w:rsidRPr="00C01D29" w:rsidRDefault="00395C36" w:rsidP="00395C36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-758 58 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="5601D396" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C79213" w14:textId="0DA049DD" w:rsidR="00395C36" w:rsidRPr="00AC54F1" w:rsidRDefault="00395C36" w:rsidP="009773AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00B017BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="009773AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>san Al</w:t>
+            </w:r>
+            <w:r w:rsidR="0079752D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103BCAAE" w14:textId="56F77B48" w:rsidR="00395C36" w:rsidRPr="00014A73" w:rsidRDefault="00395C36" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-325</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00014A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00014A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="3216A39F" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7732B66F" w14:textId="2C0014F1" w:rsidR="00395C36" w:rsidRPr="00AC54F1" w:rsidRDefault="00395C36" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Taim Hamid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DAED7" w14:textId="6EC64E6F" w:rsidR="00395C36" w:rsidRPr="00014A73" w:rsidRDefault="00395C36" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-949</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00014A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>073-758 58 14</w:t>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:t>57</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00014A73">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="68656316" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F08F28A" w14:textId="61AF0041" w:rsidR="00395C36" w:rsidRPr="00AC54F1" w:rsidRDefault="00395C36" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arvid Tellt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354D610A" w14:textId="358DF847" w:rsidR="00395C36" w:rsidRPr="00014A73" w:rsidRDefault="00395C36" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>072-574</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00014A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>072-937</w:t>
+              <w:t>77</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="57C07981" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D70AD3" w14:textId="7A9AEDDE" w:rsidR="00395C36" w:rsidRPr="00AC54F1" w:rsidRDefault="00AA1DA4" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Othman </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5F49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mamo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC6FB2B" w14:textId="34EDB1B7" w:rsidR="00395C36" w:rsidRPr="00014A73" w:rsidRDefault="00AA1DA4" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>070-464 49 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="1737F7BC" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63017C82" w14:textId="3E2A7204" w:rsidR="00395C36" w:rsidRPr="00AC54F1" w:rsidRDefault="00395C36" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Moham</w:t>
+            </w:r>
+            <w:r w:rsidR="00B708A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d Ali</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mohamad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1271D9" w14:textId="1BD25EE4" w:rsidR="00395C36" w:rsidRPr="00014A73" w:rsidRDefault="00D960DB" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="006544E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-498 62 47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00395C36" w:rsidRPr="00B63412" w14:paraId="3D40D246" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5037DC11" w14:textId="497B8463" w:rsidR="00395C36" w:rsidRPr="00560DA3" w:rsidRDefault="0002223D" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorian </w:t>
+            </w:r>
+            <w:r w:rsidR="000D7B46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gacaferi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A024581" w14:textId="35620CF5" w:rsidR="00395C36" w:rsidRPr="000D7B46" w:rsidRDefault="000D7B46" w:rsidP="00783895">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D7B46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>072-936</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00014A73">
-[...61 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000D7B46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...940 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="000D7B46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>072-936</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001337D0" w:rsidRPr="00B63412" w14:paraId="3C3E9208" w14:textId="77777777" w:rsidTr="00395C36">
-[...214 lines deleted...]
-                <w:b/>
+      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="3C3E9208" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32420A20" w14:textId="2969AB96" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nima Rostami</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8B4764" w14:textId="55E85C67" w:rsidR="00ED470D" w:rsidRPr="000D7B46" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>076-337 03 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2025F" w:rsidRPr="00B63412" w14:paraId="51AC2CFD" w14:textId="77777777" w:rsidTr="00395C36">
-[...4 lines deleted...]
-          <w:p w14:paraId="5676FC37" w14:textId="1F157C67" w:rsidR="00B2025F" w:rsidRDefault="00B2025F" w:rsidP="001337D0">
+      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="4D37ABC0" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260F13D5" w14:textId="4E2DBD20" w:rsidR="00ED470D" w:rsidRPr="00101D7E" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abbe Omar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...168 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B789D4F" w14:textId="4BBD4912" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-919 61 39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="0884A1C7" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00132D99" w14:textId="20B90ACB" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Momo Mohamad </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC8E84C" w14:textId="75DFDD51" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-020 37 91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="51AC2CFD" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5676FC37" w14:textId="283A68E2" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zeru Berhane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB69CDA" w14:textId="63D674B3" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-559 75 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="0AC277F7" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F6B69E" w14:textId="3547E59F" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arvid Stråhle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C8ADDC" w14:textId="2240E280" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-321 82 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="1870497C" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B719C38" w14:textId="2E3E04E5" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jonathan Lund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6082E3F6" w14:textId="1C4E881B" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-056 27 66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="548E17FA" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="383CA6E8" w14:textId="1211BBD4" w:rsidR="00ED470D" w:rsidRDefault="000F19E4" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gustav Strömberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DBE934" w14:textId="2D244E2D" w:rsidR="00ED470D" w:rsidRDefault="00D2130F" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-326 77 70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B442A" w:rsidRPr="00B63412" w14:paraId="04A3B002" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F86EB4" w14:textId="35799269" w:rsidR="006B442A" w:rsidRDefault="006B442A" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Axel Back</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BB9083" w14:textId="1A2AACD2" w:rsidR="006B442A" w:rsidRDefault="00581704" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-326 69 11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="462A5CD2" w14:textId="77777777" w:rsidR="00606E46" w:rsidRDefault="00606E46" w:rsidP="00395C36">
+    <w:p w14:paraId="52DFB458" w14:textId="77777777" w:rsidR="001F5E52" w:rsidRDefault="001F5E52" w:rsidP="00395C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="050858C3" w14:textId="5FE7440C" w:rsidR="00C2538D" w:rsidRDefault="00395C36" w:rsidP="00395C36">
+    <w:p w14:paraId="050858C3" w14:textId="62CC4E2B" w:rsidR="00C2538D" w:rsidRDefault="00395C36" w:rsidP="00395C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och 5-manna samt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poolspel</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="3828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E14C4" w14:paraId="07BD1C1D" w14:textId="77777777" w:rsidTr="002E14C4">
-[...36 lines deleted...]
-          <w:p w14:paraId="7CEC3E00" w14:textId="66A59389" w:rsidR="006B792B" w:rsidRPr="00101D7E" w:rsidRDefault="006B792B" w:rsidP="006B792B">
+      <w:tr w:rsidR="008F025D" w14:paraId="07BD1C1D" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E71DEE6" w14:textId="54F340DD" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="008F025D" w:rsidP="008F025D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101D7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Angelina Josefsson</w:t>
-[...25 lines deleted...]
-            <w:r w:rsidR="0003356F">
+              <w:t>Otto Lövdahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4180DD78" w14:textId="130C2F49" w:rsidR="008F025D" w:rsidRDefault="008F025D" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>070-265 88 39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F025D" w14:paraId="10C291EB" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42458A3E" w14:textId="23F14ECB" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="00A75F00" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Niman Ali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D544F1" w14:textId="7592F8AF" w:rsidR="008F025D" w:rsidRDefault="00A75F00" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>072</w:t>
+            </w:r>
+            <w:r w:rsidR="006B22CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-996 84 44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F025D" w14:paraId="4BDB4B8E" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AB6BC3" w14:textId="7E765C4C" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="008F025D" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wille Sjöstrand </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7251EC18" w14:textId="10A25560" w:rsidR="008F025D" w:rsidRDefault="006B22CD" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D17CE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>037 07 63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F025D" w14:paraId="1FE4D5A2" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEC3E00" w14:textId="661FAD4B" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="00D17CE0" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zackari</w:t>
+            </w:r>
+            <w:r w:rsidR="00F807DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ZamZam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E13926B" w14:textId="11081719" w:rsidR="008F025D" w:rsidRPr="000E7F44" w:rsidRDefault="00D17CE0" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F807DB" w:rsidRPr="000E7F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>62 22 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F025D" w14:paraId="371BB651" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB3ABA2" w14:textId="08775565" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="00F807DB" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zaki Hamo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CC4264" w14:textId="136E361A" w:rsidR="008F025D" w:rsidRDefault="00F807DB" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-</w:t>
+            </w:r>
+            <w:r w:rsidR="000423EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>058</w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 80 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E7F44" w14:paraId="1A4B562C" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C6A685" w14:textId="2E9CC449" w:rsidR="000E7F44" w:rsidRDefault="000E7F44" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amir Ahmadi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEF242B" w14:textId="4F4B574C" w:rsidR="000E7F44" w:rsidRDefault="000E7F44" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-</w:t>
+            </w:r>
+            <w:r w:rsidR="00201E2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>351 68 71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F025D" w14:paraId="4BAA9AB3" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2E1FE9" w14:textId="540F3B34" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="005376D1" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Diamant Krasniqi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8B14D2" w14:textId="6207070C" w:rsidR="008F025D" w:rsidRDefault="005376D1" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>070-688 38 70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F025D" w14:paraId="282E0EC4" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFD99C5" w14:textId="64B18FF3" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="00D3261D" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nils Magnusson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E01051E" w14:textId="35D18832" w:rsidR="008F025D" w:rsidRDefault="00D3261D" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>072-166 97 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096755C" w14:paraId="2A512223" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF50D95" w14:textId="0019C00B" w:rsidR="0096755C" w:rsidRPr="00101D7E" w:rsidRDefault="00D3261D" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liam Åström </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2016EB64" w14:textId="7D9A00E1" w:rsidR="0096755C" w:rsidRDefault="00E36C74" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>072-210 16 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096755C" w14:paraId="61D904E7" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0178EAE1" w14:textId="47BADD95" w:rsidR="0096755C" w:rsidRPr="00101D7E" w:rsidRDefault="00E36C74" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Erick Eklöf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D76F64" w14:textId="4EA2043D" w:rsidR="0096755C" w:rsidRDefault="003525EB" w:rsidP="008F025D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>070-710 69 80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E4D0B" w14:paraId="4F25EB4C" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F937E5" w14:textId="5885A988" w:rsidR="004E4D0B" w:rsidRPr="00101D7E" w:rsidRDefault="003525EB" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colin Wärnbring </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E1F2A1" w14:textId="6D0ABA8B" w:rsidR="004E4D0B" w:rsidRDefault="003525EB" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3-150 14 56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E4D0B" w14:paraId="5041743F" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC09028" w14:textId="1706BDA0" w:rsidR="004E4D0B" w:rsidRPr="00101D7E" w:rsidRDefault="00712E30" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bosse Olsson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02674EAA" w14:textId="710E6928" w:rsidR="004E4D0B" w:rsidRDefault="00712E30" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-328 86 55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E4D0B" w14:paraId="43259783" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F1882F" w14:textId="09FCDBE4" w:rsidR="004E4D0B" w:rsidRPr="00101D7E" w:rsidRDefault="007336A3" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arvid Larsson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A023E86" w14:textId="4AF0B988" w:rsidR="004E4D0B" w:rsidRDefault="007336A3" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-312 96 84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712E30" w14:paraId="7CBE3F99" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC7CA33" w14:textId="580B2622" w:rsidR="00712E30" w:rsidRPr="00101D7E" w:rsidRDefault="007336A3" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sixten Svae</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA4F7AB" w14:textId="35F204FA" w:rsidR="00712E30" w:rsidRDefault="007336A3" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6090">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6-038 78 68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712E30" w14:paraId="2644C177" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625AF132" w14:textId="3575C8F0" w:rsidR="00712E30" w:rsidRPr="00101D7E" w:rsidRDefault="008E6090" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arvid Jonius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E3FBEE" w14:textId="3ABF1C1A" w:rsidR="00712E30" w:rsidRDefault="008E6090" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">076-844 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E25">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>72 58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712E30" w14:paraId="2CF46DD3" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302DBC9B" w14:textId="5D0A1B9F" w:rsidR="00712E30" w:rsidRPr="00101D7E" w:rsidRDefault="00DD2E25" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gustaw Ekberg Hansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A95A27" w14:textId="4AD498B2" w:rsidR="00712E30" w:rsidRDefault="00DD2E25" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-663</w:t>
+            </w:r>
+            <w:r w:rsidR="00853F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...204 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00CD21B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>67 89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712E30" w14:paraId="7E2407E9" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="235580D6" w14:textId="77777777" w:rsidR="00712E30" w:rsidRPr="00101D7E" w:rsidRDefault="00712E30" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="223C4B5E" w14:textId="77777777" w:rsidR="00712E30" w:rsidRDefault="00712E30" w:rsidP="004E4D0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="2CEFE3C8" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728D3BB6" w14:textId="120A7594" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rama Mohamad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F38B120" w14:textId="364D738D" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-020 37 88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="05C7BB2D" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649D9882" w14:textId="46E993BF" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Estrid Ensegård</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF09D1B" w14:textId="09D5F2D0" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>070-579 08 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3C70" w14:paraId="282E0EC4" w14:textId="77777777" w:rsidTr="002E14C4">
-[...13 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00145C04" w14:paraId="53E8C71C" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8EB764" w14:textId="6FD0C2AB" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Elma Karlsson </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...45 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="111E567E" w14:textId="36C9014C" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-332 41 61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="628367DE" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316134D2" w14:textId="58439F18" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebba Sjöstrand </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79343287" w14:textId="353B376F" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>076-047 44 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3C70" w14:paraId="5041743F" w14:textId="77777777" w:rsidTr="002E14C4">
-[...13 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00145C04" w14:paraId="18DF6DA9" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4991C6" w14:textId="3BCA5D63" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Emma Wallin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A3E29" w14:textId="5D6D846B" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>070-211 19 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3C70" w14:paraId="43259783" w14:textId="77777777" w:rsidTr="002E14C4">
-[...13 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00145C04" w14:paraId="240C0DD0" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DD1105" w14:textId="4D7DD476" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klara Bro </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E2B379" w14:textId="6F4C99AB" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>079-339 24 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3C70" w14:paraId="2CEFE3C8" w14:textId="77777777" w:rsidTr="002E14C4">
-[...133 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00145C04" w14:paraId="29EBD037" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115A8028" w14:textId="26FCAB97" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Moa Fransson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F34004" w14:textId="464F9666" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>076-032 53 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00044837" w14:paraId="628367DE" w14:textId="77777777" w:rsidTr="002E14C4">
-[...46 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00145C04" w14:paraId="0FBC4256" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569FA3FF" w14:textId="76499906" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Elsa Henrysson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45635B8E" w14:textId="00807072" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>073-021 40 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00044837" w14:paraId="18DF6DA9" w14:textId="77777777" w:rsidTr="002E14C4">
-[...817 lines deleted...]
-          <w:p w14:paraId="0B4540ED" w14:textId="4A6603D3" w:rsidR="005D55DD" w:rsidRDefault="005D55DD" w:rsidP="005D55DD">
+      <w:tr w:rsidR="00145C04" w14:paraId="44C53631" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4449985C" w14:textId="5A66833B" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tilde Ek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5666E753" w14:textId="29C542A8" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-021 39 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="0E3BA06A" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F242ECA" w14:textId="16649F62" w:rsidR="00145C04" w:rsidRPr="007F0BA9" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eni F</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">onje </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A23E602" w14:textId="50529DD9" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00EC693F" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-567 01 50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="5783238D" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1A5FDA" w14:textId="1A46F8FD" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ella Staffansson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADC10F4" w14:textId="12C9822B" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-026 40 83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="179699F5" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF7B9ED" w14:textId="2FCACA11" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000900C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tova Bergander</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A4B3E8" w14:textId="2FF29A0D" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-163 73 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="1C5E59FB" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA0A469" w14:textId="2BAE386E" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stella Gustavsson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D0050B" w14:textId="51208207" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-306 52 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="4DEC3884" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAEA3A2" w14:textId="55B7967F" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nellie Emilsson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C8798F" w14:textId="234C237E" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>070-296 33 42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="30CD6C36" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D95FF5C" w14:textId="4CF6CA1F" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Melika Vehmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7244FC" w14:textId="3DF94013" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>079-313 84 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="755CBD03" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BD2669" w14:textId="5E242B86" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kerstin Egmyr </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A777F56" w14:textId="69C8D02C" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>076-393 43 64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="55E024DC" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CC13D4" w14:textId="0F0B3C69" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Julie Lundstedt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2169AF" w14:textId="0E938DC8" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>070-294 45 64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="7AD87BFE" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F2E4EE" w14:textId="0D7E2403" w:rsidR="00145C04" w:rsidRPr="00101D7E" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Freja Börjesson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4540ED" w14:textId="04873514" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-667 23 55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="4FEAA9F5" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723B1C4D" w14:textId="3B3847D4" w:rsidR="00145C04" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hedda Sand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B9B892" w14:textId="57F3F238" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>072-505 01 55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="7779D21B" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F24DE81" w14:textId="79286774" w:rsidR="00145C04" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Neah Roser Stein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1478C066" w14:textId="39F28619" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-033 02 86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145C04" w14:paraId="05974460" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D02465" w14:textId="77777777" w:rsidR="00145C04" w:rsidRDefault="00145C04" w:rsidP="00145C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C110FC9" w14:textId="77777777" w:rsidR="00145C04" w:rsidRPr="00EC693F" w:rsidRDefault="00145C04" w:rsidP="00145C04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="587CBB8F" w14:textId="77777777" w:rsidR="000D7B46" w:rsidRPr="003A2151" w:rsidRDefault="000D7B46" w:rsidP="00395C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000D7B46" w:rsidRPr="003A2151" w:rsidSect="009765B5">
+    <w:sectPr w:rsidR="000D7B46" w:rsidRPr="003A2151" w:rsidSect="00AC74B9">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="1417" w:bottom="142" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="0" w:right="1417" w:bottom="142" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -4009,365 +3657,443 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1549144820">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC0E37"/>
     <w:rsid w:val="00000949"/>
     <w:rsid w:val="000122E7"/>
     <w:rsid w:val="00014A73"/>
+    <w:rsid w:val="00017FAB"/>
     <w:rsid w:val="0002223D"/>
+    <w:rsid w:val="000242ED"/>
     <w:rsid w:val="0003356F"/>
     <w:rsid w:val="00037923"/>
+    <w:rsid w:val="000423EC"/>
     <w:rsid w:val="00044837"/>
     <w:rsid w:val="00057CE5"/>
     <w:rsid w:val="00060BDC"/>
     <w:rsid w:val="000667D4"/>
     <w:rsid w:val="0007204F"/>
     <w:rsid w:val="0007505A"/>
+    <w:rsid w:val="000900C6"/>
     <w:rsid w:val="00090337"/>
     <w:rsid w:val="000906FF"/>
     <w:rsid w:val="0009478D"/>
+    <w:rsid w:val="0009501D"/>
+    <w:rsid w:val="000A1FE0"/>
     <w:rsid w:val="000C3910"/>
     <w:rsid w:val="000D45A6"/>
+    <w:rsid w:val="000D5BCE"/>
     <w:rsid w:val="000D7B46"/>
     <w:rsid w:val="000E71E1"/>
+    <w:rsid w:val="000E7F44"/>
     <w:rsid w:val="000F1473"/>
+    <w:rsid w:val="000F19E4"/>
     <w:rsid w:val="00101D7E"/>
     <w:rsid w:val="00104BA2"/>
     <w:rsid w:val="0011433D"/>
     <w:rsid w:val="001207C6"/>
     <w:rsid w:val="00125247"/>
+    <w:rsid w:val="00126A41"/>
     <w:rsid w:val="00126D45"/>
     <w:rsid w:val="001337D0"/>
     <w:rsid w:val="00140A04"/>
     <w:rsid w:val="00144FC4"/>
+    <w:rsid w:val="00145C04"/>
     <w:rsid w:val="00152C06"/>
     <w:rsid w:val="00171CC5"/>
     <w:rsid w:val="001847F7"/>
     <w:rsid w:val="00186BDC"/>
     <w:rsid w:val="001B4503"/>
     <w:rsid w:val="001C094D"/>
+    <w:rsid w:val="001D5AAB"/>
     <w:rsid w:val="001E2003"/>
     <w:rsid w:val="001E77D2"/>
+    <w:rsid w:val="001F5E52"/>
+    <w:rsid w:val="00201E2B"/>
     <w:rsid w:val="002106B6"/>
     <w:rsid w:val="00211AFF"/>
     <w:rsid w:val="00234255"/>
     <w:rsid w:val="002470A3"/>
     <w:rsid w:val="0025424D"/>
     <w:rsid w:val="002735D4"/>
     <w:rsid w:val="002766D6"/>
     <w:rsid w:val="0028489F"/>
     <w:rsid w:val="00291326"/>
     <w:rsid w:val="00296ACF"/>
+    <w:rsid w:val="002A5F49"/>
     <w:rsid w:val="002B310B"/>
     <w:rsid w:val="002B6DEE"/>
     <w:rsid w:val="002C506D"/>
     <w:rsid w:val="002C5431"/>
     <w:rsid w:val="002E14C4"/>
+    <w:rsid w:val="002E5B49"/>
+    <w:rsid w:val="002F0EC0"/>
     <w:rsid w:val="00306C3E"/>
     <w:rsid w:val="00326D6C"/>
     <w:rsid w:val="003303F8"/>
+    <w:rsid w:val="003449C8"/>
+    <w:rsid w:val="00346863"/>
     <w:rsid w:val="00351F6C"/>
+    <w:rsid w:val="003525EB"/>
     <w:rsid w:val="00354AFD"/>
     <w:rsid w:val="00356FA4"/>
     <w:rsid w:val="003637F4"/>
     <w:rsid w:val="003711D7"/>
     <w:rsid w:val="00374A1B"/>
     <w:rsid w:val="00387559"/>
     <w:rsid w:val="00393A92"/>
     <w:rsid w:val="00395C36"/>
     <w:rsid w:val="003A2151"/>
     <w:rsid w:val="003A24EA"/>
     <w:rsid w:val="003B5602"/>
     <w:rsid w:val="003B5BED"/>
     <w:rsid w:val="003B672F"/>
     <w:rsid w:val="003C0710"/>
     <w:rsid w:val="003D359A"/>
     <w:rsid w:val="003E006B"/>
     <w:rsid w:val="003F6FFB"/>
     <w:rsid w:val="00406B15"/>
     <w:rsid w:val="00407986"/>
     <w:rsid w:val="004206FA"/>
     <w:rsid w:val="00421570"/>
     <w:rsid w:val="00435500"/>
     <w:rsid w:val="00435F6F"/>
     <w:rsid w:val="004407D2"/>
     <w:rsid w:val="00440DA1"/>
+    <w:rsid w:val="00441A5E"/>
     <w:rsid w:val="00455026"/>
     <w:rsid w:val="004624FD"/>
     <w:rsid w:val="00473E81"/>
     <w:rsid w:val="004936BD"/>
     <w:rsid w:val="00494FC5"/>
     <w:rsid w:val="004E0770"/>
     <w:rsid w:val="004E2E03"/>
+    <w:rsid w:val="004E4D0B"/>
+    <w:rsid w:val="004F1065"/>
     <w:rsid w:val="00500B88"/>
     <w:rsid w:val="00500BFC"/>
     <w:rsid w:val="005308B5"/>
+    <w:rsid w:val="005376D1"/>
     <w:rsid w:val="00540421"/>
     <w:rsid w:val="00543A85"/>
     <w:rsid w:val="005473EC"/>
     <w:rsid w:val="00554772"/>
     <w:rsid w:val="005560F1"/>
     <w:rsid w:val="00560DA3"/>
     <w:rsid w:val="0056251C"/>
     <w:rsid w:val="0057077C"/>
     <w:rsid w:val="00571E5C"/>
+    <w:rsid w:val="00576DDD"/>
+    <w:rsid w:val="00581704"/>
     <w:rsid w:val="005A7053"/>
     <w:rsid w:val="005B0D1E"/>
     <w:rsid w:val="005C0B13"/>
     <w:rsid w:val="005D55DD"/>
     <w:rsid w:val="005D5E43"/>
     <w:rsid w:val="005D725A"/>
     <w:rsid w:val="005E058B"/>
     <w:rsid w:val="005E6AFD"/>
     <w:rsid w:val="005E7105"/>
     <w:rsid w:val="005F7210"/>
     <w:rsid w:val="00604A74"/>
     <w:rsid w:val="00606E46"/>
     <w:rsid w:val="00606F89"/>
     <w:rsid w:val="006125AA"/>
     <w:rsid w:val="00614287"/>
     <w:rsid w:val="0062697E"/>
     <w:rsid w:val="00647613"/>
+    <w:rsid w:val="006544E9"/>
     <w:rsid w:val="00656400"/>
     <w:rsid w:val="00663A82"/>
+    <w:rsid w:val="00664A4E"/>
+    <w:rsid w:val="0067193C"/>
     <w:rsid w:val="00685905"/>
     <w:rsid w:val="0068699C"/>
     <w:rsid w:val="006A0DF4"/>
     <w:rsid w:val="006A46DF"/>
+    <w:rsid w:val="006B22CD"/>
+    <w:rsid w:val="006B442A"/>
     <w:rsid w:val="006B792B"/>
     <w:rsid w:val="006E04D4"/>
     <w:rsid w:val="006E6799"/>
     <w:rsid w:val="0070358E"/>
     <w:rsid w:val="00705E01"/>
     <w:rsid w:val="00707F78"/>
     <w:rsid w:val="007121D3"/>
+    <w:rsid w:val="00712E30"/>
     <w:rsid w:val="00715CC5"/>
     <w:rsid w:val="00717FC1"/>
     <w:rsid w:val="00721A20"/>
     <w:rsid w:val="007271AD"/>
+    <w:rsid w:val="007336A3"/>
     <w:rsid w:val="00736A1A"/>
     <w:rsid w:val="00745106"/>
     <w:rsid w:val="00761692"/>
     <w:rsid w:val="0076373F"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00775189"/>
+    <w:rsid w:val="00776FD8"/>
     <w:rsid w:val="00783895"/>
     <w:rsid w:val="0078598F"/>
+    <w:rsid w:val="0079752D"/>
     <w:rsid w:val="007A05E4"/>
     <w:rsid w:val="007A0A00"/>
     <w:rsid w:val="007A255D"/>
     <w:rsid w:val="007A5605"/>
+    <w:rsid w:val="007A5FD4"/>
     <w:rsid w:val="007A708F"/>
     <w:rsid w:val="007B2424"/>
     <w:rsid w:val="007B3460"/>
+    <w:rsid w:val="007B6D17"/>
+    <w:rsid w:val="007C79E9"/>
     <w:rsid w:val="007D0861"/>
     <w:rsid w:val="007D214C"/>
+    <w:rsid w:val="007D6EBD"/>
     <w:rsid w:val="007E6760"/>
     <w:rsid w:val="007E7C3E"/>
     <w:rsid w:val="007F0296"/>
+    <w:rsid w:val="007F0BA9"/>
     <w:rsid w:val="008038C0"/>
     <w:rsid w:val="008039FD"/>
     <w:rsid w:val="00812A3A"/>
     <w:rsid w:val="00817071"/>
+    <w:rsid w:val="008339A6"/>
     <w:rsid w:val="008434DB"/>
     <w:rsid w:val="00846AEB"/>
     <w:rsid w:val="00850EA0"/>
+    <w:rsid w:val="00853F01"/>
     <w:rsid w:val="008551CF"/>
     <w:rsid w:val="0086121A"/>
     <w:rsid w:val="008637F2"/>
     <w:rsid w:val="00873068"/>
     <w:rsid w:val="0088670D"/>
     <w:rsid w:val="00897144"/>
     <w:rsid w:val="008A7117"/>
     <w:rsid w:val="008A7380"/>
     <w:rsid w:val="008D3DF8"/>
     <w:rsid w:val="008D4245"/>
+    <w:rsid w:val="008E6090"/>
+    <w:rsid w:val="008F025D"/>
     <w:rsid w:val="008F1E8B"/>
+    <w:rsid w:val="008F231A"/>
     <w:rsid w:val="008F3C70"/>
     <w:rsid w:val="008F5390"/>
     <w:rsid w:val="008F7D5D"/>
     <w:rsid w:val="009042E8"/>
     <w:rsid w:val="00904756"/>
+    <w:rsid w:val="00907C0F"/>
     <w:rsid w:val="009157D7"/>
     <w:rsid w:val="00917775"/>
+    <w:rsid w:val="0093606E"/>
     <w:rsid w:val="00940034"/>
     <w:rsid w:val="00945D2A"/>
     <w:rsid w:val="00945F2C"/>
     <w:rsid w:val="009470D1"/>
     <w:rsid w:val="009660DA"/>
+    <w:rsid w:val="0096755C"/>
     <w:rsid w:val="00971D33"/>
     <w:rsid w:val="009765B5"/>
     <w:rsid w:val="009773AC"/>
     <w:rsid w:val="009955D5"/>
+    <w:rsid w:val="00996261"/>
     <w:rsid w:val="00996628"/>
     <w:rsid w:val="009B38BF"/>
     <w:rsid w:val="009B50A4"/>
     <w:rsid w:val="009B597B"/>
     <w:rsid w:val="009C35F0"/>
     <w:rsid w:val="009E119C"/>
     <w:rsid w:val="009E4BFE"/>
     <w:rsid w:val="009F1409"/>
     <w:rsid w:val="009F16BE"/>
     <w:rsid w:val="009F2727"/>
     <w:rsid w:val="00A056E0"/>
     <w:rsid w:val="00A23D8A"/>
+    <w:rsid w:val="00A26EEA"/>
     <w:rsid w:val="00A423A8"/>
+    <w:rsid w:val="00A435CC"/>
     <w:rsid w:val="00A51BA4"/>
     <w:rsid w:val="00A55B85"/>
     <w:rsid w:val="00A57A3B"/>
     <w:rsid w:val="00A66FBE"/>
+    <w:rsid w:val="00A75F00"/>
     <w:rsid w:val="00A83B63"/>
     <w:rsid w:val="00A91E87"/>
+    <w:rsid w:val="00AA1DA4"/>
     <w:rsid w:val="00AA40DF"/>
     <w:rsid w:val="00AC0A1F"/>
     <w:rsid w:val="00AC1D49"/>
     <w:rsid w:val="00AC54F1"/>
+    <w:rsid w:val="00AC74B9"/>
     <w:rsid w:val="00AD4291"/>
     <w:rsid w:val="00AD6457"/>
     <w:rsid w:val="00AD7B67"/>
     <w:rsid w:val="00AF299E"/>
     <w:rsid w:val="00B017BC"/>
+    <w:rsid w:val="00B01A2A"/>
+    <w:rsid w:val="00B040D0"/>
     <w:rsid w:val="00B13EAF"/>
     <w:rsid w:val="00B15414"/>
     <w:rsid w:val="00B2025F"/>
     <w:rsid w:val="00B21203"/>
     <w:rsid w:val="00B261BA"/>
     <w:rsid w:val="00B35346"/>
     <w:rsid w:val="00B4261B"/>
     <w:rsid w:val="00B42E15"/>
     <w:rsid w:val="00B52B67"/>
     <w:rsid w:val="00B63412"/>
+    <w:rsid w:val="00B708A1"/>
     <w:rsid w:val="00B72DF4"/>
     <w:rsid w:val="00B74C91"/>
     <w:rsid w:val="00B8500D"/>
     <w:rsid w:val="00B9061E"/>
     <w:rsid w:val="00B929F9"/>
     <w:rsid w:val="00BA633B"/>
     <w:rsid w:val="00BA7E78"/>
     <w:rsid w:val="00BB1BF9"/>
     <w:rsid w:val="00BB2450"/>
     <w:rsid w:val="00BB2B9F"/>
     <w:rsid w:val="00BB6C2B"/>
     <w:rsid w:val="00BC0E37"/>
     <w:rsid w:val="00BC1F24"/>
+    <w:rsid w:val="00BD3824"/>
     <w:rsid w:val="00BD73C5"/>
     <w:rsid w:val="00BE1D5E"/>
     <w:rsid w:val="00BE3774"/>
+    <w:rsid w:val="00BE445B"/>
+    <w:rsid w:val="00BE57B6"/>
     <w:rsid w:val="00BE7E09"/>
     <w:rsid w:val="00C01102"/>
     <w:rsid w:val="00C01D29"/>
     <w:rsid w:val="00C05362"/>
     <w:rsid w:val="00C10DC7"/>
+    <w:rsid w:val="00C16E44"/>
     <w:rsid w:val="00C2538D"/>
     <w:rsid w:val="00C37ED3"/>
     <w:rsid w:val="00C43B71"/>
     <w:rsid w:val="00C50FCA"/>
     <w:rsid w:val="00C54B24"/>
+    <w:rsid w:val="00C57869"/>
     <w:rsid w:val="00C81BEF"/>
     <w:rsid w:val="00C85E52"/>
     <w:rsid w:val="00C97963"/>
     <w:rsid w:val="00CA1E7E"/>
     <w:rsid w:val="00CB2CEF"/>
     <w:rsid w:val="00CB44CE"/>
     <w:rsid w:val="00CD101C"/>
+    <w:rsid w:val="00CD21B7"/>
     <w:rsid w:val="00CD5854"/>
+    <w:rsid w:val="00CD5F11"/>
     <w:rsid w:val="00CF4D3E"/>
     <w:rsid w:val="00CF7040"/>
+    <w:rsid w:val="00D03DC9"/>
+    <w:rsid w:val="00D17CE0"/>
+    <w:rsid w:val="00D2130F"/>
+    <w:rsid w:val="00D3261D"/>
     <w:rsid w:val="00D53745"/>
     <w:rsid w:val="00D66B9F"/>
     <w:rsid w:val="00D701C5"/>
     <w:rsid w:val="00D732B5"/>
     <w:rsid w:val="00D82C41"/>
     <w:rsid w:val="00D93021"/>
     <w:rsid w:val="00D960DB"/>
     <w:rsid w:val="00D97AD7"/>
     <w:rsid w:val="00DA0DF9"/>
+    <w:rsid w:val="00DD2E25"/>
     <w:rsid w:val="00DD6072"/>
     <w:rsid w:val="00DE08DF"/>
     <w:rsid w:val="00DE0DCB"/>
     <w:rsid w:val="00E06E97"/>
     <w:rsid w:val="00E11218"/>
+    <w:rsid w:val="00E12975"/>
     <w:rsid w:val="00E15885"/>
     <w:rsid w:val="00E228E1"/>
+    <w:rsid w:val="00E36C74"/>
     <w:rsid w:val="00E51390"/>
     <w:rsid w:val="00E82A3B"/>
     <w:rsid w:val="00E90E55"/>
+    <w:rsid w:val="00E954BF"/>
     <w:rsid w:val="00E97E0B"/>
     <w:rsid w:val="00EA2471"/>
     <w:rsid w:val="00EA2FFC"/>
+    <w:rsid w:val="00EB2B2E"/>
     <w:rsid w:val="00EB6EE4"/>
+    <w:rsid w:val="00EC693F"/>
     <w:rsid w:val="00ED2C9B"/>
+    <w:rsid w:val="00ED470D"/>
     <w:rsid w:val="00ED7E69"/>
     <w:rsid w:val="00EE2335"/>
     <w:rsid w:val="00EF650B"/>
     <w:rsid w:val="00F013BB"/>
     <w:rsid w:val="00F026E5"/>
     <w:rsid w:val="00F05881"/>
     <w:rsid w:val="00F070B7"/>
+    <w:rsid w:val="00F12AA8"/>
     <w:rsid w:val="00F13A9B"/>
     <w:rsid w:val="00F179CC"/>
     <w:rsid w:val="00F20A5B"/>
     <w:rsid w:val="00F26AE5"/>
     <w:rsid w:val="00F34DF7"/>
     <w:rsid w:val="00F441BB"/>
     <w:rsid w:val="00F51D4A"/>
     <w:rsid w:val="00F727D2"/>
+    <w:rsid w:val="00F807DB"/>
+    <w:rsid w:val="00F85808"/>
     <w:rsid w:val="00F970F6"/>
     <w:rsid w:val="00F972D0"/>
     <w:rsid w:val="00FB7E34"/>
     <w:rsid w:val="00FC3E96"/>
+    <w:rsid w:val="00FD09BE"/>
     <w:rsid w:val="00FD2EAA"/>
     <w:rsid w:val="00FE6979"/>
     <w:rsid w:val="00FF7A2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5645,73 +5371,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{419FF3F8-1456-43F9-9174-F9D45D35E6FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>216</Words>
-  <Characters>1145</Characters>
+  <Words>268</Words>
+  <Characters>1423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Höglandets IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1359</CharactersWithSpaces>
+  <CharactersWithSpaces>1688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SVENSJÖ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Pol_saved">
     <vt:lpwstr>yes</vt:lpwstr>
   </property>
 </Properties>
 </file>