--- v1 (2026-05-09)
+++ v2 (2026-08-14)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F525D91" w14:textId="77777777" w:rsidR="00152C06" w:rsidRDefault="00152C06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0122AE58" w14:textId="18269425" w:rsidR="00ED2C9B" w:rsidRPr="00B63412" w:rsidRDefault="00D93021">
+    <w:p w14:paraId="0122AE58" w14:textId="4F121048" w:rsidR="00ED2C9B" w:rsidRPr="00B63412" w:rsidRDefault="00D93021">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNGDOMSDOMARE 20</w:t>
       </w:r>
       <w:r w:rsidR="002766D6" w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -88,60 +88,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C97963" w:rsidRPr="00C97963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(uppdaterad 202</w:t>
       </w:r>
       <w:r w:rsidR="00776FD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6-0</w:t>
       </w:r>
-      <w:r w:rsidR="001F5E52">
+      <w:r w:rsidR="00855FD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5-04</w:t>
+        <w:t>7-26</w:t>
       </w:r>
       <w:r w:rsidR="00C97963" w:rsidRPr="00C97963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A87200A" w14:textId="327EA675" w:rsidR="00BC0E37" w:rsidRPr="00705E01" w:rsidRDefault="00873068">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1110,50 +1110,168 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B789D4F" w14:textId="4BBD4912" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>073-919 61 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00563341" w:rsidRPr="00B63412" w14:paraId="0541F9F2" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4899F9A6" w14:textId="27F17EC6" w:rsidR="00563341" w:rsidRDefault="00B75EC5" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kassam </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED29F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Albayouk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560B2973" w14:textId="04AD1D2F" w:rsidR="00563341" w:rsidRDefault="001773E7" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-907 24 35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11DD3" w:rsidRPr="00B63412" w14:paraId="59A30FDF" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C60662E" w14:textId="582081BD" w:rsidR="00E11DD3" w:rsidRDefault="00E11DD3" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Naod Berhane Abrahaley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="693CB971" w14:textId="091F46F2" w:rsidR="00E11DD3" w:rsidRDefault="006E4969" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6C23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-877 04 51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="0884A1C7" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00132D99" w14:textId="20B90ACB" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Momo Mohamad </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1310,146 +1428,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6082E3F6" w14:textId="1C4E881B" w:rsidR="00ED470D" w:rsidRDefault="00ED470D" w:rsidP="00ED470D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>079-056 27 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED470D" w:rsidRPr="00B63412" w14:paraId="548E17FA" w14:textId="77777777" w:rsidTr="002E5B49">
-[...48 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="006B442A" w:rsidRPr="00B63412" w14:paraId="04A3B002" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F86EB4" w14:textId="35799269" w:rsidR="006B442A" w:rsidRDefault="006B442A" w:rsidP="00ED470D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Axel Back</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26BB9083" w14:textId="1A2AACD2" w:rsidR="006B442A" w:rsidRDefault="00581704" w:rsidP="00ED470D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>076-326 69 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4AF5" w:rsidRPr="00B63412" w14:paraId="43939C5A" w14:textId="77777777" w:rsidTr="002E5B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26852792" w14:textId="3917ABCD" w:rsidR="00EA4AF5" w:rsidRDefault="0060257C" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titus Hernvald </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4BE4C1" w14:textId="75E54179" w:rsidR="00EA4AF5" w:rsidRDefault="00ED29F0" w:rsidP="00ED470D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>073-9</w:t>
+            </w:r>
+            <w:r w:rsidR="001773E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30 30 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52DFB458" w14:textId="77777777" w:rsidR="001F5E52" w:rsidRDefault="001F5E52" w:rsidP="00395C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="050858C3" w14:textId="62CC4E2B" w:rsidR="00C2538D" w:rsidRDefault="00395C36" w:rsidP="00395C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63412">
@@ -1468,100 +1595,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och 5-manna samt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poolspel</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="3828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F025D" w14:paraId="07BD1C1D" w14:textId="77777777" w:rsidTr="002E5B49">
-[...48 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="008F025D" w14:paraId="10C291EB" w14:textId="77777777" w:rsidTr="002E5B49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42458A3E" w14:textId="23F14ECB" w:rsidR="008F025D" w:rsidRPr="00101D7E" w:rsidRDefault="00A75F00" w:rsidP="008F025D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Niman Ali</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3534,51 +3611,51 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CBF7B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9A2C0B0"/>
     <w:lvl w:ilvl="0" w:tplc="3BC0BDF4">
       <w:start w:val="76"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1125" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3708,62 +3785,66 @@
     <w:rsid w:val="000906FF"/>
     <w:rsid w:val="0009478D"/>
     <w:rsid w:val="0009501D"/>
     <w:rsid w:val="000A1FE0"/>
     <w:rsid w:val="000C3910"/>
     <w:rsid w:val="000D45A6"/>
     <w:rsid w:val="000D5BCE"/>
     <w:rsid w:val="000D7B46"/>
     <w:rsid w:val="000E71E1"/>
     <w:rsid w:val="000E7F44"/>
     <w:rsid w:val="000F1473"/>
     <w:rsid w:val="000F19E4"/>
     <w:rsid w:val="00101D7E"/>
     <w:rsid w:val="00104BA2"/>
     <w:rsid w:val="0011433D"/>
     <w:rsid w:val="001207C6"/>
     <w:rsid w:val="00125247"/>
     <w:rsid w:val="00126A41"/>
     <w:rsid w:val="00126D45"/>
     <w:rsid w:val="001337D0"/>
     <w:rsid w:val="00140A04"/>
     <w:rsid w:val="00144FC4"/>
     <w:rsid w:val="00145C04"/>
     <w:rsid w:val="00152C06"/>
     <w:rsid w:val="00171CC5"/>
+    <w:rsid w:val="001773E7"/>
     <w:rsid w:val="001847F7"/>
     <w:rsid w:val="00186BDC"/>
     <w:rsid w:val="001B4503"/>
     <w:rsid w:val="001C094D"/>
     <w:rsid w:val="001D5AAB"/>
     <w:rsid w:val="001E2003"/>
+    <w:rsid w:val="001E6C23"/>
     <w:rsid w:val="001E77D2"/>
     <w:rsid w:val="001F5E52"/>
     <w:rsid w:val="00201E2B"/>
     <w:rsid w:val="002106B6"/>
     <w:rsid w:val="00211AFF"/>
     <w:rsid w:val="00234255"/>
+    <w:rsid w:val="00243517"/>
+    <w:rsid w:val="0024503F"/>
     <w:rsid w:val="002470A3"/>
     <w:rsid w:val="0025424D"/>
     <w:rsid w:val="002735D4"/>
     <w:rsid w:val="002766D6"/>
     <w:rsid w:val="0028489F"/>
     <w:rsid w:val="00291326"/>
     <w:rsid w:val="00296ACF"/>
     <w:rsid w:val="002A5F49"/>
     <w:rsid w:val="002B310B"/>
     <w:rsid w:val="002B6DEE"/>
     <w:rsid w:val="002C506D"/>
     <w:rsid w:val="002C5431"/>
     <w:rsid w:val="002E14C4"/>
     <w:rsid w:val="002E5B49"/>
     <w:rsid w:val="002F0EC0"/>
     <w:rsid w:val="00306C3E"/>
     <w:rsid w:val="00326D6C"/>
     <w:rsid w:val="003303F8"/>
     <w:rsid w:val="003449C8"/>
     <w:rsid w:val="00346863"/>
     <w:rsid w:val="00351F6C"/>
     <w:rsid w:val="003525EB"/>
     <w:rsid w:val="00354AFD"/>
     <w:rsid w:val="00356FA4"/>
     <w:rsid w:val="003637F4"/>
@@ -3788,162 +3869,167 @@
     <w:rsid w:val="00435500"/>
     <w:rsid w:val="00435F6F"/>
     <w:rsid w:val="004407D2"/>
     <w:rsid w:val="00440DA1"/>
     <w:rsid w:val="00441A5E"/>
     <w:rsid w:val="00455026"/>
     <w:rsid w:val="004624FD"/>
     <w:rsid w:val="00473E81"/>
     <w:rsid w:val="004936BD"/>
     <w:rsid w:val="00494FC5"/>
     <w:rsid w:val="004E0770"/>
     <w:rsid w:val="004E2E03"/>
     <w:rsid w:val="004E4D0B"/>
     <w:rsid w:val="004F1065"/>
     <w:rsid w:val="00500B88"/>
     <w:rsid w:val="00500BFC"/>
     <w:rsid w:val="005308B5"/>
     <w:rsid w:val="005376D1"/>
     <w:rsid w:val="00540421"/>
     <w:rsid w:val="00543A85"/>
     <w:rsid w:val="005473EC"/>
     <w:rsid w:val="00554772"/>
     <w:rsid w:val="005560F1"/>
     <w:rsid w:val="00560DA3"/>
     <w:rsid w:val="0056251C"/>
+    <w:rsid w:val="00563341"/>
     <w:rsid w:val="0057077C"/>
     <w:rsid w:val="00571E5C"/>
     <w:rsid w:val="00576DDD"/>
     <w:rsid w:val="00581704"/>
     <w:rsid w:val="005A7053"/>
     <w:rsid w:val="005B0D1E"/>
     <w:rsid w:val="005C0B13"/>
     <w:rsid w:val="005D55DD"/>
     <w:rsid w:val="005D5E43"/>
     <w:rsid w:val="005D725A"/>
     <w:rsid w:val="005E058B"/>
     <w:rsid w:val="005E6AFD"/>
     <w:rsid w:val="005E7105"/>
     <w:rsid w:val="005F7210"/>
+    <w:rsid w:val="0060257C"/>
     <w:rsid w:val="00604A74"/>
     <w:rsid w:val="00606E46"/>
     <w:rsid w:val="00606F89"/>
     <w:rsid w:val="006125AA"/>
     <w:rsid w:val="00614287"/>
     <w:rsid w:val="0062697E"/>
     <w:rsid w:val="00647613"/>
     <w:rsid w:val="006544E9"/>
     <w:rsid w:val="00656400"/>
     <w:rsid w:val="00663A82"/>
     <w:rsid w:val="00664A4E"/>
     <w:rsid w:val="0067193C"/>
     <w:rsid w:val="00685905"/>
     <w:rsid w:val="0068699C"/>
     <w:rsid w:val="006A0DF4"/>
     <w:rsid w:val="006A46DF"/>
     <w:rsid w:val="006B22CD"/>
     <w:rsid w:val="006B442A"/>
     <w:rsid w:val="006B792B"/>
     <w:rsid w:val="006E04D4"/>
+    <w:rsid w:val="006E4969"/>
     <w:rsid w:val="006E6799"/>
     <w:rsid w:val="0070358E"/>
     <w:rsid w:val="00705E01"/>
     <w:rsid w:val="00707F78"/>
     <w:rsid w:val="007121D3"/>
     <w:rsid w:val="00712E30"/>
     <w:rsid w:val="00715CC5"/>
     <w:rsid w:val="00717FC1"/>
     <w:rsid w:val="00721A20"/>
     <w:rsid w:val="007271AD"/>
     <w:rsid w:val="007336A3"/>
     <w:rsid w:val="00736A1A"/>
     <w:rsid w:val="00745106"/>
     <w:rsid w:val="00761692"/>
     <w:rsid w:val="0076373F"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00775189"/>
     <w:rsid w:val="00776FD8"/>
     <w:rsid w:val="00783895"/>
     <w:rsid w:val="0078598F"/>
     <w:rsid w:val="0079752D"/>
     <w:rsid w:val="007A05E4"/>
     <w:rsid w:val="007A0A00"/>
     <w:rsid w:val="007A255D"/>
     <w:rsid w:val="007A5605"/>
     <w:rsid w:val="007A5FD4"/>
     <w:rsid w:val="007A708F"/>
     <w:rsid w:val="007B2424"/>
     <w:rsid w:val="007B3460"/>
     <w:rsid w:val="007B6D17"/>
     <w:rsid w:val="007C79E9"/>
     <w:rsid w:val="007D0861"/>
     <w:rsid w:val="007D214C"/>
     <w:rsid w:val="007D6EBD"/>
     <w:rsid w:val="007E6760"/>
     <w:rsid w:val="007E7C3E"/>
     <w:rsid w:val="007F0296"/>
     <w:rsid w:val="007F0BA9"/>
     <w:rsid w:val="008038C0"/>
     <w:rsid w:val="008039FD"/>
     <w:rsid w:val="00812A3A"/>
     <w:rsid w:val="00817071"/>
     <w:rsid w:val="008339A6"/>
     <w:rsid w:val="008434DB"/>
     <w:rsid w:val="00846AEB"/>
     <w:rsid w:val="00850EA0"/>
     <w:rsid w:val="00853F01"/>
     <w:rsid w:val="008551CF"/>
+    <w:rsid w:val="00855FD0"/>
     <w:rsid w:val="0086121A"/>
     <w:rsid w:val="008637F2"/>
     <w:rsid w:val="00873068"/>
     <w:rsid w:val="0088670D"/>
     <w:rsid w:val="00897144"/>
     <w:rsid w:val="008A7117"/>
     <w:rsid w:val="008A7380"/>
     <w:rsid w:val="008D3DF8"/>
     <w:rsid w:val="008D4245"/>
     <w:rsid w:val="008E6090"/>
     <w:rsid w:val="008F025D"/>
     <w:rsid w:val="008F1E8B"/>
     <w:rsid w:val="008F231A"/>
     <w:rsid w:val="008F3C70"/>
     <w:rsid w:val="008F5390"/>
     <w:rsid w:val="008F7D5D"/>
     <w:rsid w:val="009042E8"/>
     <w:rsid w:val="00904756"/>
     <w:rsid w:val="00907C0F"/>
     <w:rsid w:val="009157D7"/>
     <w:rsid w:val="00917775"/>
     <w:rsid w:val="0093606E"/>
     <w:rsid w:val="00940034"/>
     <w:rsid w:val="00945D2A"/>
     <w:rsid w:val="00945F2C"/>
     <w:rsid w:val="009470D1"/>
     <w:rsid w:val="009660DA"/>
     <w:rsid w:val="0096755C"/>
     <w:rsid w:val="00971D33"/>
     <w:rsid w:val="009765B5"/>
+    <w:rsid w:val="009768EA"/>
     <w:rsid w:val="009773AC"/>
     <w:rsid w:val="009955D5"/>
     <w:rsid w:val="00996261"/>
     <w:rsid w:val="00996628"/>
     <w:rsid w:val="009B38BF"/>
     <w:rsid w:val="009B50A4"/>
     <w:rsid w:val="009B597B"/>
     <w:rsid w:val="009C35F0"/>
     <w:rsid w:val="009E119C"/>
     <w:rsid w:val="009E4BFE"/>
     <w:rsid w:val="009F1409"/>
     <w:rsid w:val="009F16BE"/>
     <w:rsid w:val="009F2727"/>
     <w:rsid w:val="00A056E0"/>
     <w:rsid w:val="00A23D8A"/>
     <w:rsid w:val="00A26EEA"/>
     <w:rsid w:val="00A423A8"/>
     <w:rsid w:val="00A435CC"/>
     <w:rsid w:val="00A51BA4"/>
     <w:rsid w:val="00A55B85"/>
     <w:rsid w:val="00A57A3B"/>
     <w:rsid w:val="00A66FBE"/>
     <w:rsid w:val="00A75F00"/>
     <w:rsid w:val="00A83B63"/>
     <w:rsid w:val="00A91E87"/>
@@ -3951,50 +4037,51 @@
     <w:rsid w:val="00AA40DF"/>
     <w:rsid w:val="00AC0A1F"/>
     <w:rsid w:val="00AC1D49"/>
     <w:rsid w:val="00AC54F1"/>
     <w:rsid w:val="00AC74B9"/>
     <w:rsid w:val="00AD4291"/>
     <w:rsid w:val="00AD6457"/>
     <w:rsid w:val="00AD7B67"/>
     <w:rsid w:val="00AF299E"/>
     <w:rsid w:val="00B017BC"/>
     <w:rsid w:val="00B01A2A"/>
     <w:rsid w:val="00B040D0"/>
     <w:rsid w:val="00B13EAF"/>
     <w:rsid w:val="00B15414"/>
     <w:rsid w:val="00B2025F"/>
     <w:rsid w:val="00B21203"/>
     <w:rsid w:val="00B261BA"/>
     <w:rsid w:val="00B35346"/>
     <w:rsid w:val="00B4261B"/>
     <w:rsid w:val="00B42E15"/>
     <w:rsid w:val="00B52B67"/>
     <w:rsid w:val="00B63412"/>
     <w:rsid w:val="00B708A1"/>
     <w:rsid w:val="00B72DF4"/>
     <w:rsid w:val="00B74C91"/>
+    <w:rsid w:val="00B75EC5"/>
     <w:rsid w:val="00B8500D"/>
     <w:rsid w:val="00B9061E"/>
     <w:rsid w:val="00B929F9"/>
     <w:rsid w:val="00BA633B"/>
     <w:rsid w:val="00BA7E78"/>
     <w:rsid w:val="00BB1BF9"/>
     <w:rsid w:val="00BB2450"/>
     <w:rsid w:val="00BB2B9F"/>
     <w:rsid w:val="00BB6C2B"/>
     <w:rsid w:val="00BC0E37"/>
     <w:rsid w:val="00BC1F24"/>
     <w:rsid w:val="00BD3824"/>
     <w:rsid w:val="00BD73C5"/>
     <w:rsid w:val="00BE1D5E"/>
     <w:rsid w:val="00BE3774"/>
     <w:rsid w:val="00BE445B"/>
     <w:rsid w:val="00BE57B6"/>
     <w:rsid w:val="00BE7E09"/>
     <w:rsid w:val="00C01102"/>
     <w:rsid w:val="00C01D29"/>
     <w:rsid w:val="00C05362"/>
     <w:rsid w:val="00C10DC7"/>
     <w:rsid w:val="00C16E44"/>
     <w:rsid w:val="00C2538D"/>
     <w:rsid w:val="00C37ED3"/>
@@ -4011,64 +4098,68 @@
     <w:rsid w:val="00CD101C"/>
     <w:rsid w:val="00CD21B7"/>
     <w:rsid w:val="00CD5854"/>
     <w:rsid w:val="00CD5F11"/>
     <w:rsid w:val="00CF4D3E"/>
     <w:rsid w:val="00CF7040"/>
     <w:rsid w:val="00D03DC9"/>
     <w:rsid w:val="00D17CE0"/>
     <w:rsid w:val="00D2130F"/>
     <w:rsid w:val="00D3261D"/>
     <w:rsid w:val="00D53745"/>
     <w:rsid w:val="00D66B9F"/>
     <w:rsid w:val="00D701C5"/>
     <w:rsid w:val="00D732B5"/>
     <w:rsid w:val="00D82C41"/>
     <w:rsid w:val="00D93021"/>
     <w:rsid w:val="00D960DB"/>
     <w:rsid w:val="00D97AD7"/>
     <w:rsid w:val="00DA0DF9"/>
     <w:rsid w:val="00DD2E25"/>
     <w:rsid w:val="00DD6072"/>
     <w:rsid w:val="00DE08DF"/>
     <w:rsid w:val="00DE0DCB"/>
     <w:rsid w:val="00E06E97"/>
     <w:rsid w:val="00E11218"/>
+    <w:rsid w:val="00E11DD3"/>
     <w:rsid w:val="00E12975"/>
     <w:rsid w:val="00E15885"/>
     <w:rsid w:val="00E228E1"/>
+    <w:rsid w:val="00E3501D"/>
     <w:rsid w:val="00E36C74"/>
     <w:rsid w:val="00E51390"/>
     <w:rsid w:val="00E82A3B"/>
     <w:rsid w:val="00E90E55"/>
     <w:rsid w:val="00E954BF"/>
     <w:rsid w:val="00E97E0B"/>
     <w:rsid w:val="00EA2471"/>
     <w:rsid w:val="00EA2FFC"/>
+    <w:rsid w:val="00EA4AF5"/>
     <w:rsid w:val="00EB2B2E"/>
     <w:rsid w:val="00EB6EE4"/>
     <w:rsid w:val="00EC693F"/>
+    <w:rsid w:val="00ED29F0"/>
     <w:rsid w:val="00ED2C9B"/>
     <w:rsid w:val="00ED470D"/>
     <w:rsid w:val="00ED7E69"/>
     <w:rsid w:val="00EE2335"/>
     <w:rsid w:val="00EF650B"/>
     <w:rsid w:val="00F013BB"/>
     <w:rsid w:val="00F026E5"/>
     <w:rsid w:val="00F05881"/>
     <w:rsid w:val="00F070B7"/>
     <w:rsid w:val="00F12AA8"/>
     <w:rsid w:val="00F13A9B"/>
     <w:rsid w:val="00F179CC"/>
     <w:rsid w:val="00F20A5B"/>
     <w:rsid w:val="00F26AE5"/>
     <w:rsid w:val="00F34DF7"/>
     <w:rsid w:val="00F441BB"/>
     <w:rsid w:val="00F51D4A"/>
     <w:rsid w:val="00F727D2"/>
     <w:rsid w:val="00F807DB"/>
     <w:rsid w:val="00F85808"/>
     <w:rsid w:val="00F970F6"/>
     <w:rsid w:val="00F972D0"/>
     <w:rsid w:val="00FB7E34"/>
     <w:rsid w:val="00FC3E96"/>
     <w:rsid w:val="00FD09BE"/>
@@ -5371,73 +5462,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{419FF3F8-1456-43F9-9174-F9D45D35E6FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>268</Words>
-  <Characters>1423</Characters>
+  <Words>274</Words>
+  <Characters>1457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Höglandets IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1688</CharactersWithSpaces>
+  <CharactersWithSpaces>1728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SVENSJÖ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Pol_saved">
     <vt:lpwstr>yes</vt:lpwstr>
   </property>
 </Properties>
 </file>