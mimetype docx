--- v0 (2025-10-12)
+++ v1 (2026-05-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40F20626" w14:textId="77777777" w:rsidR="00B077E5" w:rsidRDefault="0075251C" w:rsidP="00B077E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A0454B9" wp14:editId="3332F554">
             <wp:extent cx="5226859" cy="906686"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="1" name="Bildobjekt 1" descr="http://cdn.laget.se/3946772.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -104,69 +104,51 @@
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTUKTIONER TILL UNGDOMSDOMARE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5646B424" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Titta på </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> och ta reda på vilka matcher ni ska döma.</w:t>
+        <w:t>Titta på domarlista och ta reda på vilka matcher ni ska döma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7179AAEF" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Det är ert ansvar att hålla reda på när ni ska döma och byta med någon om ni inte </w:t>
       </w:r>
       <w:r w:rsidR="00B077E5" w:rsidRPr="005640BD">
@@ -221,67 +203,57 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Försöka ordna ersättare (se ungdomsdomare telefonlista)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416E67C2" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> till ledare för det laget ni ska döma och meddela ersättarens namn. </w:t>
+      <w:r w:rsidRPr="005640BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sms:a till ledare för det laget ni ska döma och meddela ersättarens namn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438F4BED" w14:textId="6191459E" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="004C7669">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="1495" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B60A3C1" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -377,213 +349,250 @@
         <w:t xml:space="preserve"> minuter innan matchstart och HÄLSA på Eksjös ledare, så de vet att ni har kommit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CED70E" w14:textId="77777777" w:rsidR="007842EF" w:rsidRPr="005640BD" w:rsidRDefault="007842EF" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Prata med hemmalagets ledare innan matchen, kontrollera matchtid osv. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021CE1A5" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
+    <w:p w14:paraId="021CE1A5" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta med den ”blå domarboken”, visselpipa, domarkort, penna, en slant och klocka så du kan ha koll på tiden. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="50B89169" w14:textId="445935AC" w:rsidR="009960BE" w:rsidRPr="005640BD" w:rsidRDefault="009960BE" w:rsidP="002F16F9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Min Fotboll </w:t>
+      </w:r>
+      <w:r w:rsidR="001F247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appen</w:t>
+      </w:r>
+      <w:r w:rsidR="001F247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kontrollera så spelarna är registrerade. </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="29093B34" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Efter match:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6230FF93" w14:textId="2DFF8D22" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
+    <w:p w14:paraId="0CC99867" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lämna matchrapporten till ledare. Du fyller i resultat, målgörare, </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="0CC99867" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
+        <w:t xml:space="preserve">Fyll </w:t>
+      </w:r>
+      <w:r w:rsidR="00400F5A" w:rsidRPr="005640BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005640BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domarersättningsblanketten. Lämna denna en gång per månad, när listan är full eller när säsongen är slut i kassörens fack i klubbstugan eller i brevinkastet i väggen vid klubbstugans entré. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2447B8A0" w14:textId="289BC8FE" w:rsidR="001B15EF" w:rsidRPr="00047313" w:rsidRDefault="001B15EF" w:rsidP="002F16F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="2CE84D68" w14:textId="77777777" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047313">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Återlämna domarrummet i god ordning, lämna tillbaka klocka och domarkort</w:t>
+      </w:r>
+      <w:r w:rsidR="00047313">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i domarrummet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047313">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE84D68" w14:textId="5C091259" w:rsidR="002F16F9" w:rsidRPr="005640BD" w:rsidRDefault="002F16F9" w:rsidP="002F16F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUKTIONER TILL LEDARE</w:t>
+      </w:r>
+      <w:r w:rsidR="001F247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/MATCHVÄRDAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EE6C24" w14:textId="1F52C26B" w:rsidR="00B077E5" w:rsidRPr="005640BD" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ta reda på vilka/vilken som dömer er match och ta kontakt senast dagen innan per sms.</w:t>
       </w:r>
       <w:r w:rsidR="004C7669">
         <w:rPr>
@@ -593,117 +602,99 @@
         </w:rPr>
         <w:t xml:space="preserve"> Meddela då</w:t>
       </w:r>
       <w:r w:rsidR="00807D13">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C7669">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">vilken plan matchen spelas på. </w:t>
       </w:r>
       <w:r w:rsidR="00807D13">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hjälp domaren att komma in i </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Hjälp domaren att komma in i domaromklädningarummet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B7875A" w14:textId="3C2C9EFC" w:rsidR="00B077E5" w:rsidRPr="005640BD" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Om matchdagen/tid ändras är det upp till varje ledare att först meddela domaren som är uppsatt och sedan meddela ny tid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D08594" w14:textId="77777777" w:rsidR="0045179C" w:rsidRPr="005640BD" w:rsidRDefault="0045179C" w:rsidP="00B077E5">
+    <w:p w14:paraId="12D08594" w14:textId="3D5409ED" w:rsidR="0045179C" w:rsidRPr="005640BD" w:rsidRDefault="0045179C" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prata alltid lite med domaren innan matchen startar, så ni är överens om matchtid osv. </w:t>
+        <w:t xml:space="preserve">Prata alltid med domaren innan matchen startar, så ni är överens om matchtid osv. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A1383C" w14:textId="77777777" w:rsidR="00B077E5" w:rsidRPr="005640BD" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ge domarna allt stöd som behövs. Ni är föreningens och lagets matchvärdar!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F73BDA" w14:textId="77777777" w:rsidR="00B077E5" w:rsidRPr="005640BD" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
@@ -725,173 +716,115 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ge domarna konstruktiv feedback efter match och alltid i positiv anda. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BFDCD0" w14:textId="6B9C8CC5" w:rsidR="00B077E5" w:rsidRPr="005640BD" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Hantera alla våra ungdomar varsamt! Inga domare = ingen match</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="12D96EDD" w14:textId="4D14C7AB" w:rsidR="005640BD" w:rsidRPr="005640BD" w:rsidRDefault="005640BD" w:rsidP="00646520">
+        <w:t>Hantera alla våra ungdomar varsamt! Inga domare = ingen match……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D96EDD" w14:textId="5C39F7CB" w:rsidR="005640BD" w:rsidRPr="005640BD" w:rsidRDefault="00B96DC9" w:rsidP="00646520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005640BD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">DE LAG SOM INTE SPELAR SERIESPEL </w:t>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">MATCHER/POOLSPEL FÖR </w:t>
+      </w:r>
+      <w:r w:rsidR="005640BD" w:rsidRPr="005640BD">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> finns domartröjor samt tidtagarur som LEDAREN LÅNAR UT TILL DOMAREN. Återlämnas efter matchen!</w:t>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LAG SOM INTE SPELAR SERIESPEL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A188EB" w14:textId="5BF31AB5" w:rsidR="005640BD" w:rsidRPr="005640BD" w:rsidRDefault="005640BD" w:rsidP="00646520">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005640BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakta oss när ni bestämt datum för matcher så försöker vi hjälpa er med domare. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ha gärna klart med antal matcher och lite tider</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01607">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid första kontakten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1586B709" w14:textId="77777777" w:rsidR="00B077E5" w:rsidRPr="0045179C" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C2892D6" w14:textId="77777777" w:rsidR="00B077E5" w:rsidRPr="00646520" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00646520">
         <w:rPr>
@@ -910,160 +843,109 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>r uppstår frågor så kontakta oss</w:t>
       </w:r>
       <w:r w:rsidRPr="00646520">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B95FFEB" w14:textId="77777777" w:rsidR="00B077E5" w:rsidRPr="00646520" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7487D507" w14:textId="0C1F3544" w:rsidR="00B077E5" w:rsidRPr="00646520" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
+    <w:p w14:paraId="7487D507" w14:textId="5CB8C666" w:rsidR="00B077E5" w:rsidRPr="00646520" w:rsidRDefault="00B077E5" w:rsidP="00B077E5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00646520">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Åsa Sjöstrand, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00646520">
+        <w:t>Åsa Sjöstrand, tel 073 572 56 81</w:t>
+      </w:r>
+      <w:r w:rsidR="001F247A">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>tel</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00646520">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61F98" w:rsidRPr="00646520">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 073 572 56 81</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00646520" w:rsidRPr="00646520">
+        <w:t>eller Ulf Karlsson, tel 072 210 10 29</w:t>
+      </w:r>
+      <w:r w:rsidR="001F247A">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Jonas Magnusson </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> 072 210 10 29</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B077E5" w:rsidRPr="00646520" w:rsidSect="00B077E5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1074,64 +956,64 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F09270A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09AC8144"/>
     <w:lvl w:ilvl="0" w:tplc="17C8B316">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1323,123 +1205,129 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="330526012">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2102099123">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0075251C"/>
+    <w:rsid w:val="00047313"/>
     <w:rsid w:val="0005423B"/>
     <w:rsid w:val="0006620F"/>
+    <w:rsid w:val="00147536"/>
+    <w:rsid w:val="001B15EF"/>
+    <w:rsid w:val="001F247A"/>
     <w:rsid w:val="002F16F9"/>
     <w:rsid w:val="00397152"/>
     <w:rsid w:val="003F76DD"/>
     <w:rsid w:val="00400F5A"/>
     <w:rsid w:val="0045179C"/>
     <w:rsid w:val="00454752"/>
     <w:rsid w:val="004C7669"/>
     <w:rsid w:val="00524A90"/>
     <w:rsid w:val="005640BD"/>
     <w:rsid w:val="005F3973"/>
     <w:rsid w:val="00646520"/>
     <w:rsid w:val="006522DF"/>
     <w:rsid w:val="006B3173"/>
     <w:rsid w:val="0075251C"/>
     <w:rsid w:val="007842EF"/>
     <w:rsid w:val="00807D13"/>
     <w:rsid w:val="008E762A"/>
     <w:rsid w:val="009157D7"/>
+    <w:rsid w:val="009960BE"/>
     <w:rsid w:val="00A2246A"/>
     <w:rsid w:val="00B077E5"/>
+    <w:rsid w:val="00B96DC9"/>
+    <w:rsid w:val="00C01607"/>
     <w:rsid w:val="00C706BC"/>
     <w:rsid w:val="00D001BC"/>
     <w:rsid w:val="00EF650B"/>
     <w:rsid w:val="00F61F98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="57235E7F"/>
   <w15:docId w15:val="{B450BCB2-A11C-454F-BFD6-84F3445C68C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1884,51 +1772,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0075251C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2184,73 +2072,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>365</Words>
-  <Characters>1939</Characters>
+  <Words>342</Words>
+  <Characters>1816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rikspolisstyrelsen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2300</CharactersWithSpaces>
+  <CharactersWithSpaces>2154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SVENSJÖ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Pol_saved">
     <vt:lpwstr>yes</vt:lpwstr>
   </property>
 </Properties>
 </file>