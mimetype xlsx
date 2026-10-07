--- v0 (2026-08-05)
+++ v1 (2026-10-07)
@@ -1,171 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ahlins-my.sharepoint.com/personal/john_sundbom_ahlins_com/Documents/Skrivbordet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="326" documentId="11_AD4D7A0C205A6B9A452FA80D4F17DBCA693EDF10" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C55D66E7-6665-4E67-BDB2-806B3EB53A39}"/>
+  <xr:revisionPtr revIDLastSave="362" documentId="11_AD4D7A0C205A6B9A452FA80D4F17DBCA693EDF10" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{27B32712-129B-45D7-80FC-D886498CD2C9}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Augusti-September" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="95">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Matchstart</t>
   </si>
   <si>
     <t>Match</t>
   </si>
   <si>
     <t>Domare 1</t>
   </si>
   <si>
     <t>Telefonnummer:</t>
   </si>
   <si>
     <t>Domare 2</t>
   </si>
   <si>
     <t>Telefonnummer:2</t>
   </si>
   <si>
     <t>Meya Gudmundsson</t>
   </si>
   <si>
     <t>P12</t>
   </si>
   <si>
     <t xml:space="preserve">Amanuel Musie </t>
   </si>
   <si>
     <t xml:space="preserve">Calle Holmer </t>
   </si>
   <si>
     <t>P15/16</t>
   </si>
   <si>
     <t xml:space="preserve">Loke Levin </t>
   </si>
   <si>
-    <t>Simeon Einebrant</t>
-[...1 lines deleted...]
-  <si>
     <t>Karl Lidhamn</t>
   </si>
   <si>
     <t>F13/14</t>
   </si>
   <si>
     <t xml:space="preserve">Tabish Ahmadi </t>
   </si>
   <si>
     <t>Nike Johannesson</t>
   </si>
   <si>
     <t xml:space="preserve">Lisa  Gyllensvaan </t>
   </si>
   <si>
     <t>Johnny Lekander McNeil</t>
   </si>
   <si>
     <t>070-73 55 362</t>
   </si>
   <si>
     <t xml:space="preserve">Abdi Ademnor </t>
   </si>
   <si>
     <t xml:space="preserve">Noel Svensson </t>
   </si>
   <si>
     <t>076-19 04 202</t>
   </si>
   <si>
     <t>William Wahlby</t>
   </si>
   <si>
     <t>Elliot Tornell</t>
   </si>
   <si>
     <t>Nike  Johannesson</t>
   </si>
   <si>
     <t>Rasmus Sundbom</t>
   </si>
   <si>
-    <t xml:space="preserve">Elsa Lafourcade </t>
-[...1 lines deleted...]
-  <si>
     <t>Noah Berg</t>
   </si>
   <si>
     <t>076-1029056</t>
   </si>
   <si>
     <t>079-3476035</t>
   </si>
   <si>
     <t>F15/16</t>
   </si>
   <si>
     <t>Kelly Fransson</t>
   </si>
   <si>
     <t>076-3949238</t>
   </si>
   <si>
     <t>Julia Persson</t>
   </si>
   <si>
     <t>076-3434302</t>
   </si>
   <si>
     <t>072-3339952</t>
@@ -218,80 +212,68 @@
   <si>
     <t>079-3504933</t>
   </si>
   <si>
     <t xml:space="preserve">Lucas Nordström </t>
   </si>
   <si>
     <t>076-3286013</t>
   </si>
   <si>
     <t>Noah Hultberg</t>
   </si>
   <si>
     <t>076-3122383</t>
   </si>
   <si>
     <t>P13</t>
   </si>
   <si>
     <t>073-5269936</t>
   </si>
   <si>
     <t>076-5548072</t>
   </si>
   <si>
-    <t xml:space="preserve">Ava Andersson </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Olof Sandblom </t>
   </si>
   <si>
     <t>070-4492211</t>
   </si>
   <si>
     <t xml:space="preserve">Raphael Josefsson </t>
   </si>
   <si>
     <t>070-7801306</t>
   </si>
   <si>
     <t>F12</t>
   </si>
   <si>
     <t>073-5157287</t>
   </si>
   <si>
-    <t>079-3398597</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Isaac Sundbom </t>
   </si>
   <si>
     <t>073-5244379</t>
   </si>
   <si>
     <t xml:space="preserve">Lisa Gyllensvaan </t>
   </si>
   <si>
     <t>076-1904202</t>
   </si>
   <si>
     <t>Arvid Blomqvist</t>
   </si>
   <si>
     <t>076-3193763</t>
   </si>
   <si>
     <t xml:space="preserve">Carl Bragde </t>
   </si>
   <si>
     <t>073-0738455</t>
   </si>
   <si>
     <t xml:space="preserve">Benjamin Henriksson </t>
@@ -323,132 +305,148 @@
   <si>
     <t>072-8397305</t>
   </si>
   <si>
     <t xml:space="preserve">Kelly Fransson </t>
   </si>
   <si>
     <t>Meya Håkansson Brunell</t>
   </si>
   <si>
     <t>070-8426441</t>
   </si>
   <si>
     <t>Loke Levin</t>
   </si>
   <si>
     <t xml:space="preserve">Julia Persson </t>
   </si>
   <si>
     <t>070-7355362</t>
   </si>
   <si>
     <t>Hampus Gustavsson</t>
   </si>
   <si>
-    <t>070-3078511</t>
-[...1 lines deleted...]
-  <si>
     <t>075-1904202</t>
+  </si>
+  <si>
+    <t>Amanuel Musie</t>
+  </si>
+  <si>
+    <t>Axel Sandblom</t>
+  </si>
+  <si>
+    <t>076-0111304</t>
+  </si>
+  <si>
+    <t>070-2722563</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="20" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{438FC9DB-D55C-40A8-8DBE-E829585492AC}" name="Tabell13" displayName="Tabell13" ref="A1:G31" totalsRowShown="0">
-  <autoFilter ref="A1:G31" xr:uid="{438FC9DB-D55C-40A8-8DBE-E829585492AC}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{438FC9DB-D55C-40A8-8DBE-E829585492AC}" name="Tabell13" displayName="Tabell13" ref="A1:G33" totalsRowShown="0">
+  <autoFilter ref="A1:G33" xr:uid="{438FC9DB-D55C-40A8-8DBE-E829585492AC}"/>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{0189FF41-2DF8-437E-AF33-CFED27ED1B47}" name="Datum"/>
     <tableColumn id="2" xr3:uid="{9F5B0C48-6B66-4153-94B5-D07829B0EA49}" name="Matchstart"/>
     <tableColumn id="3" xr3:uid="{965FC20C-1A98-4E99-BBF9-673477DAADF7}" name="Match"/>
     <tableColumn id="4" xr3:uid="{56550328-B304-4CDF-B980-EDE4436CC6E3}" name="Domare 1"/>
     <tableColumn id="5" xr3:uid="{33CF18B2-4F66-4991-BB20-A506BDCF3346}" name="Telefonnummer:"/>
     <tableColumn id="6" xr3:uid="{38AF95A2-000D-4D52-8FCB-78302DA4A7AE}" name="Domare 2"/>
     <tableColumn id="7" xr3:uid="{CDACB7D6-E9EC-4F29-8FDF-6CA9EA134886}" name="Telefonnummer:2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -685,778 +683,805 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A12" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.453125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.1796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="19" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>46241</v>
       </c>
       <c r="B2" s="2">
         <v>0.77083333333333337</v>
       </c>
       <c r="C2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
         <v>46249</v>
       </c>
       <c r="B3" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
-[...6 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>46250</v>
       </c>
       <c r="B4" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>46250</v>
       </c>
       <c r="B5" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>46250</v>
       </c>
       <c r="B6" s="2">
         <v>0.5625</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
         <v>42</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>43</v>
       </c>
-      <c r="F6" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>46252</v>
       </c>
       <c r="B7" s="2">
         <v>0.77083333333333337</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G7" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>46253</v>
       </c>
       <c r="B8" s="2">
         <v>0.77083333333333337</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>46256</v>
       </c>
       <c r="B9" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>9</v>
       </c>
       <c r="G9" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>46260</v>
       </c>
       <c r="B10" s="2">
         <v>0.76041666666666663</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>46262</v>
       </c>
       <c r="B11" s="2">
         <v>0.75</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
         <v>50</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>51</v>
       </c>
-      <c r="F11" t="s">
-[...6 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>46263</v>
       </c>
       <c r="B12" s="2">
-        <v>0.39583333333333331</v>
+        <v>0.625</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>46263</v>
       </c>
       <c r="B13" s="2">
-        <v>0.625</v>
+        <v>0.64583333333333337</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+        <v>92</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>46264</v>
       </c>
-      <c r="B14" s="2"/>
+      <c r="B14" s="2">
+        <v>0.375</v>
+      </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" t="s">
         <v>61</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>62</v>
       </c>
-      <c r="G14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>46264</v>
       </c>
       <c r="B15" s="2">
-        <v>0.375</v>
+        <v>0.625</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>46264</v>
       </c>
       <c r="B16" s="2">
-        <v>0.625</v>
+        <v>0.70833333333333337</v>
       </c>
       <c r="C16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="1"/>
+      <c r="B17" s="2"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B18" s="2">
+        <v>0.75</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B19" s="2">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B20" s="2">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
         <v>68</v>
       </c>
-      <c r="D16" t="s">
-[...74 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="G20" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>46277</v>
       </c>
-      <c r="B21" s="3">
+      <c r="B21" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="E21" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>46277</v>
       </c>
-      <c r="B22" s="2">
+      <c r="B22" s="3">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" t="s">
+        <v>64</v>
+      </c>
+      <c r="F22" t="s">
+        <v>65</v>
+      </c>
+      <c r="G22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>46277</v>
+      </c>
+      <c r="B23" s="2">
         <v>0.5625</v>
       </c>
-      <c r="C22" t="s">
-[...16 lines deleted...]
-      <c r="A23" s="1">
+      <c r="C23" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
         <v>46278</v>
       </c>
-      <c r="B23" s="2">
+      <c r="B24" s="2">
         <v>0.625</v>
       </c>
-      <c r="C23" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="G24" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>46285</v>
       </c>
       <c r="B25" s="2">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B26" s="2">
         <v>0.625</v>
       </c>
-      <c r="C25" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="F26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B27" s="2">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" t="s">
         <v>89</v>
       </c>
-      <c r="G26" t="s">
-[...26 lines deleted...]
-    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E27" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>46291</v>
       </c>
       <c r="B28" s="2">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
+        <v>40</v>
+      </c>
+      <c r="E28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F28" t="s">
+        <v>83</v>
+      </c>
+      <c r="G28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
+        <v>46291</v>
+      </c>
+      <c r="B29" s="2">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+      <c r="E29" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
+        <v>46291</v>
+      </c>
+      <c r="B30" s="2">
         <v>0.5625</v>
       </c>
-      <c r="C28" t="s">
-[...28 lines deleted...]
-      <c r="E29" t="s">
+      <c r="C30" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" t="s">
         <v>84</v>
       </c>
-      <c r="F29" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="F30" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="G30" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>46292</v>
       </c>
       <c r="B31" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="C31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" t="s">
+        <v>54</v>
+      </c>
+      <c r="G31" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
+        <v>46292</v>
+      </c>
+      <c r="B32" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" t="s">
+        <v>69</v>
+      </c>
+      <c r="E32" t="s">
+        <v>70</v>
+      </c>
+      <c r="F32" t="s">
+        <v>86</v>
+      </c>
+      <c r="G32" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
+        <v>46292</v>
+      </c>
+      <c r="B33" s="2">
         <v>0.66666666666666663</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31" t="s">
+      <c r="C33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" t="s">
+        <v>87</v>
+      </c>
+      <c r="E33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F33" t="s">
+        <v>42</v>
+      </c>
+      <c r="G33" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>46299</v>
+      </c>
+      <c r="B35" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="F31" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="5">
+      <c r="F35" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
         <v>46299</v>
       </c>
-      <c r="B33" s="6">
-[...22 lines deleted...]
-      <c r="B34" s="2">
+      <c r="B36" s="2">
         <v>0.625</v>
       </c>
-      <c r="C34" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="C36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>