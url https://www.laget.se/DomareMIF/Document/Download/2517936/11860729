--- v0 (2026-05-04)
+++ v1 (2026-05-31)
@@ -5,68 +5,68 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ahlins-my.sharepoint.com/personal/john_sundbom_ahlins_com/Documents/Skrivbordet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="561" documentId="13_ncr:1_{6569EB9B-1F35-427E-8411-2C58E33E6D27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{795CB399-B5ED-47E4-B352-83DA8792C34D}"/>
+  <xr:revisionPtr revIDLastSave="575" documentId="13_ncr:1_{6569EB9B-1F35-427E-8411-2C58E33E6D27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{06FD94B5-C8BF-4755-8E9E-267918E516DF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="maj-juni" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="89">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Matchstart</t>
   </si>
   <si>
     <t>Match</t>
   </si>
   <si>
     <t>Domare 1</t>
   </si>
   <si>
     <t>Domare 2</t>
   </si>
   <si>
     <t>Rasmus Sundbom</t>
   </si>
   <si>
     <t>Isaac Sundbom</t>
   </si>
   <si>
     <t>P12</t>
   </si>
   <si>
@@ -123,101 +123,95 @@
   <si>
     <t>079-35 95 274</t>
   </si>
   <si>
     <t>076-55 48 072</t>
   </si>
   <si>
     <t>Meya Håkansson Brunell</t>
   </si>
   <si>
     <t>Simeon Einebrant</t>
   </si>
   <si>
     <t>079-33 98 597</t>
   </si>
   <si>
     <t xml:space="preserve">Karl Lidhamn </t>
   </si>
   <si>
     <t xml:space="preserve">Tabish Ahmadi </t>
   </si>
   <si>
     <t xml:space="preserve">Minih Gillek </t>
   </si>
   <si>
-    <t xml:space="preserve">Noomi Axell </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Benjamin Henriksson </t>
   </si>
   <si>
     <t xml:space="preserve">Calle Holmer </t>
   </si>
   <si>
     <t xml:space="preserve">Abdi Ademnor </t>
   </si>
   <si>
     <t>Nike  Johannesson</t>
   </si>
   <si>
     <t xml:space="preserve">Amanuel Musie </t>
   </si>
   <si>
     <t xml:space="preserve">Noah Berg </t>
   </si>
   <si>
     <t xml:space="preserve">Meya Gudmundsson </t>
   </si>
   <si>
     <t xml:space="preserve">Albert Markström </t>
   </si>
   <si>
     <t xml:space="preserve">Alma Bergbom </t>
   </si>
   <si>
     <t xml:space="preserve">Elsa Lafourcade </t>
   </si>
   <si>
     <t>076-82 69 628</t>
   </si>
   <si>
     <t>070-72 98 225</t>
   </si>
   <si>
     <t>072-83 97 305</t>
   </si>
   <si>
     <t xml:space="preserve">070-29 61 740 </t>
   </si>
   <si>
     <t xml:space="preserve">073-52 44 379 </t>
   </si>
   <si>
-    <t>076-93 68 683</t>
-[...1 lines deleted...]
-  <si>
     <t>079-33 41 418</t>
   </si>
   <si>
     <t>079-34 76 035</t>
   </si>
   <si>
     <t>073-52 00 773</t>
   </si>
   <si>
     <t>079-34 63 979</t>
   </si>
   <si>
     <t>079-33 38 109</t>
   </si>
   <si>
     <t xml:space="preserve">Noel Svensson </t>
   </si>
   <si>
     <t>070-30 78 511</t>
   </si>
   <si>
     <t>070-84 26 441</t>
   </si>
   <si>
     <t>076-19 04 202</t>
@@ -243,96 +237,102 @@
   <si>
     <t>Isak Persson</t>
   </si>
   <si>
     <t>P14</t>
   </si>
   <si>
     <t>Raphael Josefsson</t>
   </si>
   <si>
     <t>Joel Bergbom</t>
   </si>
   <si>
     <t>076-31 34 856</t>
   </si>
   <si>
     <t>Sigge Sandström</t>
   </si>
   <si>
     <t>Olof Sandblom</t>
   </si>
   <si>
     <t>070-44 92 211</t>
   </si>
   <si>
-    <t>Ava Andersson</t>
-[...7 lines deleted...]
-  <si>
     <t>15/16</t>
   </si>
   <si>
     <t>Kelly Fransson</t>
   </si>
   <si>
     <t>Julia Persson</t>
   </si>
   <si>
     <t>076-34 34 302</t>
   </si>
   <si>
     <t>Maja Helgesson</t>
   </si>
   <si>
     <t>076-34 20 581</t>
   </si>
   <si>
     <t>Sophie Worrall</t>
   </si>
   <si>
     <t>070-66 09 215</t>
   </si>
   <si>
     <t>Lucas Nordström</t>
   </si>
   <si>
     <t>076-32 86 013</t>
   </si>
   <si>
     <t>F12</t>
   </si>
   <si>
     <t>Zalan Veres</t>
   </si>
   <si>
     <t>076-06 10 378</t>
+  </si>
+  <si>
+    <t>070-27 22 563</t>
+  </si>
+  <si>
+    <t>073-53 63 041</t>
+  </si>
+  <si>
+    <t>070-78 01 306</t>
+  </si>
+  <si>
+    <t>076-39 49 238</t>
+  </si>
+  <si>
+    <t>079-35 04 933</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -641,833 +641,845 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F22" sqref="F22:G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="19" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>10</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>46143</v>
       </c>
       <c r="B2" s="2">
         <v>0.75</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
         <v>46144</v>
       </c>
       <c r="B3" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>46145</v>
       </c>
       <c r="B4" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>46145</v>
       </c>
       <c r="B5" s="2">
         <v>0.5625</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>46150</v>
       </c>
       <c r="B6" s="2">
         <v>0.77083333333333337</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>46151</v>
       </c>
       <c r="B7" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>46152</v>
       </c>
       <c r="B8" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" t="s">
         <v>63</v>
       </c>
-      <c r="E8" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="G8" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>46152</v>
       </c>
       <c r="B9" s="2">
         <v>0.5625</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>46152</v>
       </c>
       <c r="B10" s="2">
         <v>0.70833333333333337</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>46158</v>
       </c>
       <c r="B11" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>46159</v>
       </c>
       <c r="B12" s="2">
         <v>0.5625</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>46159</v>
       </c>
       <c r="B13" s="2">
         <v>0.70833333333333337</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" t="s">
         <v>35</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>46159</v>
       </c>
       <c r="B14" s="2">
         <v>0.70833333333333337</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>46165</v>
       </c>
       <c r="B15" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>46166</v>
       </c>
       <c r="B16" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>86</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <v>46166</v>
       </c>
       <c r="B17" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G17" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>46166</v>
       </c>
       <c r="B18" s="2">
         <v>0.5625</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
         <v>46166</v>
       </c>
       <c r="B19" s="2">
         <v>0.70833333333333337</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" t="s">
+        <v>85</v>
+      </c>
+      <c r="F19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G19" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>46172</v>
       </c>
       <c r="B20" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>46173</v>
       </c>
       <c r="B21" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>76</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>46173</v>
       </c>
       <c r="B22" s="2">
         <v>0.5625</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G22" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>46173</v>
       </c>
       <c r="B23" s="2">
         <v>0.70833333333333337</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="2"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>46178</v>
       </c>
       <c r="B25" s="2">
         <v>0.75</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>72</v>
+      </c>
+      <c r="E25" t="s">
+        <v>87</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="G25" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>46179</v>
       </c>
       <c r="B26" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>46180</v>
       </c>
       <c r="B27" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C27" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G27" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>46180</v>
       </c>
       <c r="B28" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C28" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D28" t="s">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>5</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="1">
         <v>46180</v>
       </c>
       <c r="B29" s="2">
         <v>0.5625</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G29" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>46186</v>
       </c>
       <c r="B30" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C30" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D30" t="s">
         <v>32</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G30" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>46187</v>
       </c>
       <c r="B31" s="2">
         <v>0.41666666666666669</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D31" t="s">
         <v>27</v>
       </c>
       <c r="E31" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>46187</v>
       </c>
       <c r="B32" s="2">
         <v>0.5625</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>46194</v>
       </c>
       <c r="B33" s="2">
         <v>0.5625</v>
       </c>
       <c r="C33" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="1">
         <v>46194</v>
       </c>
       <c r="B34" s="2">
         <v>0.70833333333333337</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E34" t="s">
         <v>26</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>46196</v>
       </c>
       <c r="B35" s="2">
         <v>0.75</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G35" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>46197</v>
       </c>
       <c r="B36" s="2">
         <v>0.79166666666666663</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E36" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>46202</v>
       </c>
       <c r="B37" s="2">
         <v>0.72916666666666663</v>
       </c>
       <c r="C37" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>