--- v0 (2025-11-02)
+++ v1 (2026-10-21)
@@ -1,3006 +1,4457 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...16 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="31B0C4CE" w14:textId="53969253" w:rsidR="00573F78" w:rsidRDefault="004A03CA">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="360" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.xd7jxsywn5ng" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LATHUND – HANDBOLLS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVSLUTNINGEN</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DALBY GIF</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.picu6w772l5y" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📅 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:widowControl/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vem ansvarar och när?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.k3mqhkgc2q14" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lag som tilldelats Handbollsavslutningen</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt årshjulet ansvarar för planeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Årshjulet finns på </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-382038709"/>
+          <w:tag w:val="goog_rdk_0"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">laget.se →  Föräldrasektionen→ Dokument </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TID</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Bestäm dag för avslutningen, oftast direkt efter avslutad serie/säsong, mitten/slutet av maj. Eftermiddag (ex kl 14)cirka 2 timmar lång inkl fika/försäljning.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.qxmifgxeo23y" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💰</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intäkter &amp; kostnader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intäkter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla intäkter tillfaller det </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrangerande laget</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Försäljning kan exempelvis ske via,</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Egna bakverk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inköp från </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hemköp</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – faktureras klubben</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.tj31eg77nip" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lotteri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kostnader:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dras från lagets intäkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beställ varor hos Hemköp i Dalby via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">adrian.holm@hemkop.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> info@hemkop.se</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fakturering: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dalby GIF, kostnadsställe "Handbollsavslutningen"</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kostnader för inköp av pokaler (se nedan) samt fika till de aktiva betalas av klubben. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fika beställs från Hemköp och faktureras enligt befintlig rutin med märkning ”Handbollsavslutning”.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:widowControl/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.twt9ro24ob0t" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Swish-betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Swishnummer: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">123 047 99 49</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (arrangemangkonto inom klubben)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skapa egna Swishlappar via:</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve"> 👉 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.swish.nu/foretag</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.9ecnfirxpit" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🏟️ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lokaler &amp; bokning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nyvångshallen</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bokas via: Linda Törnqvist</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">linda_thornqvist@hotmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller 0730-620578.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planera i god tid!</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.67xvb6uc8hzv" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✉️ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inbjudan till lagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skickas ut av </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ledare/föräldrarepresentant</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i arrangerande lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dessa vidarebefordrar till sina respektive lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.77rqyhu17c66" w:id="8"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facebook, Vårt Dalby. Dalby GIF´s egna sociala medier-konto, kontakta Linda Törnqvist på 0730-620578</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.s60axcjy2v3v" w:id="9"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🤾‍♀️ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VEM ÄR MED PÅ STORA AVSLUTNINGEN:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bollskolan har en egen avslutning och deltar INTE på denna avslutning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De lag som ska bjudas in är från 7-16 år (ungdomssektionen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.lrix8g2g3r7n" w:id="10"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.itut0iqcv7th" w:id="11"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📋 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program &amp; Aktiviteter</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Presentation:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ledare och föräldrarepresentanter planerar hur eftermiddagen ska se ut. Oftast skickar man ut ca 1 månad innan ett mail till alla ledare om att meddela en låt som respektive lag ska springa in till i hallen samtidigt som de presenteras tillsammans med eventuell info som också kan läsas upp i samband med att laget springer in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. FIKA</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Klubben bjuder spelarna på fika (ex kanelbulle och sugrörsdricka/läsk) som beställs via Hemköp. Se ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Övriga aktiviteter (valfritt)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.4zqdybmfd1jd" w:id="12"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🧁 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Försäljning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Försäljning sker i hallens entré.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exempel (valfritt och kan vara annat enligt egna initiativ) </w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fika (hembakat eller inköp)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dryck, läsk, kaffe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lotterier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loppis av sportutrustning</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2tf5q9hlxlwt" w:id="13"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🧹</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Städning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrangerande lag ansvarar för:</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entré</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kiosk</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">Alla soppåsar ska bytas!</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ss10jfy116mn" w:id="14"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="279882011"/>
+          <w:tag w:val="goog_rdk_1"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">✅ </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rollfördelning inom arrangerande lag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreslagna </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupper:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fikagrupp</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Ansvar för fika och försäljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Underhållningsgrupp </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">–planerar presentationen av lagen och samlar in info från ledarna om låtar och ordnar med ljudanläggning, speaker och körschema. Ev bjuder in hemliga gäster.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lotterigrupp</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Sköter lotteri, inköp &amp; prisbord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sponsorgrupp</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Fixa priser (om ej redan finns sponsorer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktivitetsgrupp</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Planerar övriga aktiviteter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.tytwy2ode4mv" w:id="15"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🏆 Pokaler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🎖️ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla spelare ska få en pokal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanliga leverantörer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...92 lines deleted...]
-        <w:widowControl/>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.pokalhuset.se </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(rekommenderas – snabb &amp; bra service, konkurenskraftiga priser)</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...46 lines deleted...]
-        <w:widowControl/>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.sport-gravyr.se</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1263 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.formo.se</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📦 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fakturaadress:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dalby GIF – Handboll  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Att: Annika Gottfridsson  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Box 98  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Mono" w:cs="Roboto Mono" w:eastAsia="Roboto Mono" w:hAnsi="Roboto Mono"/>
+          <w:color w:val="188038"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">247 24 Dalby</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📌 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tips:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Starta planeringen i god tid och fördela ansvaret så blir det både roligare och enklare att genomföra ett minnesvärt avslut för spelarna!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId10" w:type="default"/>
+      <w:headerReference r:id="rId11" w:type="first"/>
+      <w:footerReference r:id="rId12" w:type="default"/>
+      <w:footerReference r:id="rId13" w:type="first"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1418" w:top="1418" w:left="1418" w:right="1418" w:header="567" w:footer="567"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...63 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Arial Unicode MS"/>
+  <w:font w:name="Roboto Mono">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="322EC33D" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="004A6122">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
     <w:pPr>
-      <w:pStyle w:val="Standard"/>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9214" w:type="dxa"/>
-      <w:tblInd w:w="-142" w:type="dxa"/>
+      <w:tblStyle w:val="Table1"/>
+      <w:tblW w:w="9214.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="-142.0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblCellMar>
-[...3 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7034"/>
       <w:gridCol w:w="2180"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="7034"/>
+          <w:gridCol w:w="2180"/>
+        </w:tblGrid>
+      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr w:rsidR="00C153A8" w14:paraId="0544FE6A" w14:textId="77777777" w:rsidTr="008B202E">
+    <w:tr>
       <w:trPr>
-        <w:trHeight w:val="142"/>
+        <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="142" w:hRule="atLeast"/>
+        <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7033" w:type="dxa"/>
           <w:tcMar>
-            <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:right w:w="108" w:type="dxa"/>
+            <w:top w:w="0.0" w:type="dxa"/>
+            <w:left w:w="142.0" w:type="dxa"/>
+            <w:bottom w:w="0.0" w:type="dxa"/>
+            <w:right w:w="108.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2B360618" w14:textId="711B8546" w:rsidR="004A6122" w:rsidRPr="00CE49F3" w:rsidRDefault="004A6122">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
           <w:pPr>
-            <w:pStyle w:val="Standard"/>
-            <w:widowControl/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4153"/>
-              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8306"/>
             </w:tabs>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
-              <w:lang w:val="en-US"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2180" w:type="dxa"/>
           <w:tcMar>
-            <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:right w:w="108" w:type="dxa"/>
+            <w:top w:w="0.0" w:type="dxa"/>
+            <w:left w:w="142.0" w:type="dxa"/>
+            <w:bottom w:w="0.0" w:type="dxa"/>
+            <w:right w:w="108.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="529483B6" w14:textId="77777777" w:rsidR="004A6122" w:rsidRPr="00CE49F3" w:rsidRDefault="004A6122">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
           <w:pPr>
-            <w:pStyle w:val="Standard"/>
-            <w:widowControl/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4153"/>
-              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8306"/>
             </w:tabs>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
               <w:color w:val="000099"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="268DB16A" w14:textId="77777777" w:rsidR="004A6122" w:rsidRPr="00CE49F3" w:rsidRDefault="004A6122">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
           <w:pPr>
-            <w:pStyle w:val="Standard"/>
-            <w:widowControl/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4153"/>
-              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8306"/>
             </w:tabs>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
               <w:color w:val="000099"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="24DBF03F" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="00DE628D">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
           <w:pPr>
-            <w:pStyle w:val="Standard"/>
-            <w:widowControl/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4153"/>
-              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8306"/>
             </w:tabs>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
-          </w:r>
-[...3 lines deleted...]
-          <w:r>
+            <w:instrText xml:space="preserve">PAGE</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
-          </w:r>
-[...3 lines deleted...]
-          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
               <w:color w:val="000099"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>(</w:t>
+            <w:t xml:space="preserve">(</w:t>
           </w:r>
-          <w:fldSimple w:instr=" NUMPAGES ">
-[...4 lines deleted...]
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+            <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+            <w:fldChar w:fldCharType="separate"/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
               <w:color w:val="000099"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>)</w:t>
+            <w:t xml:space="preserve">)</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="tyjcwt"/>
-          <w:bookmarkEnd w:id="1"/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.vkby8cmbt2ez" w:id="16"/>
+          <w:bookmarkEnd w:id="16"/>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="249C7854" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="004A6122">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
           <w:pPr>
-            <w:pStyle w:val="Standard"/>
-            <w:widowControl/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4153"/>
-              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8306"/>
             </w:tabs>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
               <w:color w:val="000099"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="21C10762" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="004A6122">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
           <w:pPr>
-            <w:pStyle w:val="Standard"/>
-            <w:widowControl/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4153"/>
-              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8306"/>
             </w:tabs>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
               <w:color w:val="000099"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="42E0EABF" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="004A6122">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
     <w:pPr>
-      <w:pStyle w:val="Standard"/>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-[...1 lines deleted...]
-        <w:color w:val="254E99"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="254e99"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69B0071F" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="004A6122">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
     <w:pPr>
-      <w:pStyle w:val="Standard"/>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:rPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:color w:val="000099"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A7AC679" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="004A6122">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
     <w:pPr>
-      <w:pStyle w:val="Standard"/>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
-      <w:rPr>
+      <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43FDCE32" w14:textId="77777777" w:rsidR="004A6122" w:rsidRDefault="004A6122">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
     <w:pPr>
-      <w:pStyle w:val="Standard"/>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
-      <w:rPr>
+      <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...4 lines deleted...]
-    <w:styleLink w:val="WWNum1"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
-[...1 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
-[...1 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1420297469">
-    <w:abstractNumId w:val="0"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1505437219">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...29 lines deleted...]
-  <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{FDE76454-51C2-444D-BE3F-BD46B86BD551}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="sv"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...382 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Standard"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="170"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="170" w:before="240" w:lineRule="auto"/>
       <w:ind w:left="794" w:hanging="794"/>
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Standard"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
       <w:ind w:left="794" w:hanging="794"/>
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Standard"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
       <w:ind w:left="907" w:hanging="907"/>
-      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Standard"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="60"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="60" w:lineRule="auto"/>
       <w:ind w:left="1021" w:hanging="1021"/>
-      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-      <w:i/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Standard"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Standard"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="170" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
     <w:name w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+  <w:style w:type="paragraph" w:styleId="Heading" w:customStyle="1">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="1"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Linux Libertine G" w:hAnsi="Liberation Sans" w:cs="Linux Libertine G"/>
+      <w:rFonts w:ascii="Liberation Sans" w:cs="Linux Libertine G" w:eastAsia="Linux Libertine G" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+  <w:style w:type="paragraph" w:styleId="Textbody" w:customStyle="1">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:suppressLineNumbers w:val="1"/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+  <w:style w:type="paragraph" w:styleId="Index" w:customStyle="1">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:suppressLineNumbers w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
+  <w:style w:type="character" w:styleId="ListLabel1" w:customStyle="1">
     <w:name w:val="ListLabel 1"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
-      <w:b/>
+      <w:rFonts w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols"/>
+      <w:b w:val="1"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
+  <w:style w:type="character" w:styleId="ListLabel2" w:customStyle="1">
     <w:name w:val="ListLabel 2"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:cs="Courier New" w:eastAsia="Courier New"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
+  <w:style w:type="character" w:styleId="ListLabel3" w:customStyle="1">
     <w:name w:val="ListLabel 3"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:rFonts w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
+  <w:style w:type="character" w:styleId="ListLabel4" w:customStyle="1">
     <w:name w:val="ListLabel 4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:rFonts w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel5">
+  <w:style w:type="character" w:styleId="ListLabel5" w:customStyle="1">
     <w:name w:val="ListLabel 5"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:cs="Courier New" w:eastAsia="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel6">
+  <w:style w:type="character" w:styleId="ListLabel6" w:customStyle="1">
     <w:name w:val="ListLabel 6"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:rFonts w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel7">
+  <w:style w:type="character" w:styleId="ListLabel7" w:customStyle="1">
     <w:name w:val="ListLabel 7"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:rFonts w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel8">
+  <w:style w:type="character" w:styleId="ListLabel8" w:customStyle="1">
     <w:name w:val="ListLabel 8"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:cs="Courier New" w:eastAsia="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel9">
+  <w:style w:type="character" w:styleId="ListLabel9" w:customStyle="1">
     <w:name w:val="ListLabel 9"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:rFonts w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel10">
+  <w:style w:type="character" w:styleId="ListLabel10" w:customStyle="1">
     <w:name w:val="ListLabel 10"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000099"/>
       <w:position w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
+  <w:style w:type="character" w:styleId="Internetlink" w:customStyle="1">
     <w:name w:val="Internet link"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel11">
+  <w:style w:type="character" w:styleId="ListLabel11" w:customStyle="1">
     <w:name w:val="ListLabel 11"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000099"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel12">
+  <w:style w:type="character" w:styleId="ListLabel12" w:customStyle="1">
     <w:name w:val="ListLabel 12"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
-      <w:color w:val="1F497D"/>
+      <w:color w:val="1f497d"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
+  <w:style w:type="numbering" w:styleId="WWNum1" w:customStyle="1">
     <w:name w:val="WWNum1"/>
     <w:basedOn w:val="Ingenlista"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="008B202E"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008B202E"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008B202E"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="170" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda_thornqvist@hotmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrian.holm@hemkop.se" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swish.nu/foretag" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sport-gravyr.se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pokalhuset.se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.formo.se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3254,70 +4705,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg87GNg+/UWBXEGHUklcIfN9mGFwA==">CgMxLjAaHQoBMBIYChYIB0ISEhBBcmlhbCBVbmljb2RlIE1TGh0KATESGAoWCAdCEhIQQXJpYWwgVW5pY29kZSBNUzIOaC54ZDdqeHN5d241bmcyDmgucGljdTZ3NzcybDV5Mg5oLmszbXFoa2djMnExNDIOaC5xeG1pZmd4ZW8yM3kyDWgudGozMWVnNzduaXAyDmgudHd0OXJvMjRvYjB0Mg1oLjllY25maXJ4cGl0Mg5oLjY3eHZiNnVjOGh6djIOaC43N3JxeWh1MTdjNjYyDmguczYwYXhjankydjN2Mg5oLmxyaXg4ZzJnM3I3bjIOaC5pdHV0MGlxY3Y3dGgyDmguNHpxZHlibWZkMWpkMg5oLjJ0ZjVxOWhseGx3dDIOaC5zczEwamZ5MTE2bW4yDmgudHl0d3kyb2RlNG12Mg9pZC52a2J5OGNtYnQyZXo4AHIhMTFPS2ktVU13cHdoSEZiSFlKWHRweU9fQTNiYXB2dmg5</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Daniel Åman</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>