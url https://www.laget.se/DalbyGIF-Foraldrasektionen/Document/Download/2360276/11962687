--- v0 (2026-09-19)
+++ v1 (2026-10-22)
@@ -206,51 +206,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt årshjulet ansvarar för planeringen. Hålls varje år av föreningens 13-14 åringar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Årshjulet finns på </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-970872415"/>
+          <w:id w:val="-1639251850"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">laget.se →  Föräldrasektionen→ Dokument </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -432,60 +432,60 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostnader för hyra av aulan, pokaler samt korv/korvbröd betalas av klubben (ej egna laget eller Föräldrasektionen). Fakturor skickas till föreningens kassör, Annika Gottfridsson.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beställ varor hos Hemköp i Dalby via </w:t>
+        <w:t xml:space="preserve">Beställ varor hos Hemköp i Dalby via</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">helena.harrysson@hemkop.se</w:t>
+        <w:t xml:space="preserve"> adrian.holm@hemkop.se</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fakturering: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1504,51 +1504,51 @@
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ss10jfy116mn" w:id="12"/>
       <w:bookmarkEnd w:id="12"/>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1705735791"/>
+          <w:id w:val="410275448"/>
           <w:tag w:val="goog_rdk_1"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">✅ </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">