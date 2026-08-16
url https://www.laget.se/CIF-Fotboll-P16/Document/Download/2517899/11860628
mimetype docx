--- v0 (2026-05-25)
+++ v1 (2026-08-16)
@@ -12,110 +12,110 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="5303A912" w14:textId="77777777" w:rsidR="000C4C9B" w:rsidRDefault="000C4C9B" w:rsidP="005D5620">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="276D2725" w14:textId="58D3490C" w:rsidR="00147EF4" w:rsidRPr="00597CCF" w:rsidRDefault="005D5620" w:rsidP="005D5620">
+    <w:p w14:paraId="276D2725" w14:textId="1FE6C421" w:rsidR="00147EF4" w:rsidRPr="00597CCF" w:rsidRDefault="005D5620" w:rsidP="005D5620">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C97C932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Fikaansvar/Matchvärds</w:t>
       </w:r>
       <w:r w:rsidR="00E45271" w:rsidRPr="3C97C932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ansvar</w:t>
       </w:r>
-      <w:r w:rsidR="000C4C9B">
+      <w:r w:rsidR="00915D96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> schema våren</w:t>
+        <w:t xml:space="preserve"> schema hösten</w:t>
       </w:r>
       <w:r w:rsidRPr="3C97C932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="43F6CDBF" w:rsidRPr="3C97C932">
+      <w:r w:rsidR="00915D96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00787371" w:rsidRPr="3C97C932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> P16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0922A88E" w14:textId="77777777" w:rsidR="005D5620" w:rsidRDefault="005D5620" w:rsidP="005D5620">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF58255" w14:textId="69A2F731" w:rsidR="005D5620" w:rsidRPr="005D5620" w:rsidRDefault="005D5620" w:rsidP="00597CCF">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -240,609 +240,641 @@
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B65A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>Matchvärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26B7C" w14:paraId="278EC851" w14:textId="77777777" w:rsidTr="000C4C9B">
         <w:trPr>
           <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F77F63" w14:textId="3BDEA34D" w:rsidR="0015603B" w:rsidRDefault="000C4C9B" w:rsidP="0015603B">
+          <w:p w14:paraId="12F77F63" w14:textId="5CB4A9B4" w:rsidR="0015603B" w:rsidRDefault="00915D96" w:rsidP="0015603B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>2026-05-17</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B60EE20" w14:textId="31FC9B1F" w:rsidR="000C4C9B" w:rsidRPr="00491AE9" w:rsidRDefault="00491AE9" w:rsidP="00491AE9">
+              <w:t>2026-08-09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B60EE20" w14:textId="6BAA4CC5" w:rsidR="000C4C9B" w:rsidRPr="00491AE9" w:rsidRDefault="00915D96" w:rsidP="00491AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00491AE9">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>(Clemensnäs-Stämningsgården</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="609C2B7F" w14:textId="4D4FDE93" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...22 lines deleted...]
-              <w:t>cott</w:t>
+          <w:p w14:paraId="609C2B7F" w14:textId="59370B8C" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Leon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="623D9A3A" w14:textId="6F39409B" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Leon </w:t>
+          <w:p w14:paraId="623D9A3A" w14:textId="2FC2EDC6" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26B7C" w14:paraId="47AD39BD" w14:textId="77777777" w:rsidTr="000C4C9B">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E79EAEF" w14:textId="77777777" w:rsidR="0015603B" w:rsidRDefault="000C4C9B" w:rsidP="00D26B7C">
+          <w:p w14:paraId="4E79EAEF" w14:textId="395ED412" w:rsidR="0015603B" w:rsidRDefault="00915D96" w:rsidP="00D26B7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>2026-05-22</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BA7A4F7" w14:textId="3636B308" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="000C4C9B" w:rsidP="00D26B7C">
+              <w:t>2026-08-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA7A4F7" w14:textId="77F7B11D" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="00915D96" w:rsidP="00D26B7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4C9B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(Clemensnäs-Rönnskär)</w:t>
+              <w:t>(Clemensnäs-Norsjö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597073E4" w14:textId="3074C133" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...22 lines deleted...]
-              <w:t>ugo</w:t>
+          <w:p w14:paraId="597073E4" w14:textId="64289EB1" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Mohamad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1ADBB4" w14:textId="3B63E70A" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...14 lines deleted...]
-              <w:t>Olle</w:t>
+          <w:p w14:paraId="4A1ADBB4" w14:textId="055CDD5F" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Loui</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26B7C" w14:paraId="00DA2129" w14:textId="77777777" w:rsidTr="000C4C9B">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7F1C6F" w14:textId="0672C910" w:rsidR="0015603B" w:rsidRDefault="000C4C9B" w:rsidP="0015603B">
+          <w:p w14:paraId="6B7F1C6F" w14:textId="2281CBD7" w:rsidR="0015603B" w:rsidRDefault="00915D96" w:rsidP="0015603B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>2026-05-31</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19D0146D" w14:textId="061A2A52" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="000C4C9B" w:rsidP="0015603B">
+              <w:t>2026-09-06</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D0146D" w14:textId="06659910" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="00915D96" w:rsidP="0015603B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4C9B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(Clemensnäs-Drängsmark/Ostvik)</w:t>
+              <w:t>(Clemensnäs-Morön)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAC577D" w14:textId="7BFFFB8A" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...14 lines deleted...]
-              <w:t>Malte</w:t>
+          <w:p w14:paraId="5EAC577D" w14:textId="56A53CA8" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Love</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A5319A" w14:textId="0694E81F" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...14 lines deleted...]
-              <w:t>Thor</w:t>
+          <w:p w14:paraId="14A5319A" w14:textId="1C14ED3F" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Olle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B90C5D" w14:paraId="68FB22EF" w14:textId="77777777" w:rsidTr="000C4C9B">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="701CED97" w14:textId="20D3B15E" w:rsidR="00B90C5D" w:rsidRDefault="000C4C9B" w:rsidP="0015603B">
+          <w:p w14:paraId="701CED97" w14:textId="5A88AFA0" w:rsidR="00B90C5D" w:rsidRDefault="00915D96" w:rsidP="0015603B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>2026-06-07</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C4906D5" w14:textId="6457E2FA" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="000C4C9B" w:rsidP="0015603B">
+              <w:t>2026-09-06</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4906D5" w14:textId="7F602F48" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="00915D96" w:rsidP="0015603B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4C9B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(Clemensnäs-Sunnanå)</w:t>
+              <w:t>(Clemensnäs-Bergsbyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0897D194" w14:textId="368CFAC3" w:rsidR="00B90C5D" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...22 lines deleted...]
-              <w:t>eth</w:t>
+          <w:p w14:paraId="0897D194" w14:textId="69DE5929" w:rsidR="00B90C5D" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Widar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434FD715" w14:textId="2797364C" w:rsidR="00B90C5D" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...22 lines deleted...]
-              <w:t>lfons</w:t>
+          <w:p w14:paraId="434FD715" w14:textId="120F5A7B" w:rsidR="00B90C5D" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Casper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D26B7C" w14:paraId="0E66A995" w14:textId="77777777" w:rsidTr="000C4C9B">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50DBB715" w14:textId="180B92E6" w:rsidR="0015603B" w:rsidRDefault="000C4C9B" w:rsidP="0015603B">
+          <w:p w14:paraId="50DBB715" w14:textId="0E272473" w:rsidR="0015603B" w:rsidRDefault="00915D96" w:rsidP="0015603B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>2026-06-21</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1490548C" w14:textId="0F0F351C" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="000C4C9B" w:rsidP="0015603B">
+              <w:t>2026-09-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1490548C" w14:textId="45523FB1" w:rsidR="000C4C9B" w:rsidRPr="000C4C9B" w:rsidRDefault="00915D96" w:rsidP="0015603B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4C9B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(Clemensnäs-Norsjö)</w:t>
+              <w:t>(Clemensnäs-Drängsmark/Ostvik)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00083410" w14:textId="0DA5E70F" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...22 lines deleted...]
-              <w:t>oui</w:t>
+          <w:p w14:paraId="00083410" w14:textId="720ED954" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Malte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55C1FBF0" w14:textId="322CAC38" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00D350E9" w:rsidP="00D350E9">
-[...14 lines deleted...]
-              <w:t>T</w:t>
+          <w:p w14:paraId="55C1FBF0" w14:textId="3EB451A5" w:rsidR="00D26B7C" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Ture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00915D96" w14:paraId="614197A3" w14:textId="77777777" w:rsidTr="000C4C9B">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19735F5A" w14:textId="632985EE" w:rsidR="00915D96" w:rsidRDefault="00915D96" w:rsidP="00915D96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2026-09-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6268E85A" w14:textId="6D14FCE7" w:rsidR="00915D96" w:rsidRDefault="00915D96" w:rsidP="00915D96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Clemensnäs-Sunnanå)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA6BB3B" w14:textId="26ACF099" w:rsidR="00915D96" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Casper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3069ADE9" w14:textId="5396E643" w:rsidR="00915D96" w:rsidRPr="00D350E9" w:rsidRDefault="00915D96" w:rsidP="00D350E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Love</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="00D350E9">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D29C3D3" w14:textId="77777777" w:rsidR="00787371" w:rsidRDefault="00787371" w:rsidP="004338BF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D81D34F" w14:textId="77777777" w:rsidR="00787371" w:rsidRDefault="00787371" w:rsidP="004338BF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78B39711" w14:textId="77777777" w:rsidR="00787371" w:rsidRDefault="00787371" w:rsidP="004338BF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -892,117 +924,118 @@
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D5620"/>
     <w:rsid w:val="00011E92"/>
     <w:rsid w:val="00046233"/>
     <w:rsid w:val="000B65A6"/>
     <w:rsid w:val="000C4C9B"/>
     <w:rsid w:val="000D6087"/>
     <w:rsid w:val="000E218E"/>
     <w:rsid w:val="00147EF4"/>
     <w:rsid w:val="0015603B"/>
     <w:rsid w:val="0018797B"/>
     <w:rsid w:val="001E2E2C"/>
     <w:rsid w:val="00227F48"/>
     <w:rsid w:val="00236E5D"/>
     <w:rsid w:val="002601B9"/>
     <w:rsid w:val="00275B01"/>
+    <w:rsid w:val="002E629B"/>
     <w:rsid w:val="00360978"/>
     <w:rsid w:val="00385D87"/>
     <w:rsid w:val="003A183D"/>
     <w:rsid w:val="003B3CB0"/>
     <w:rsid w:val="003B49C1"/>
     <w:rsid w:val="00401AA4"/>
     <w:rsid w:val="004338BF"/>
     <w:rsid w:val="00491AE9"/>
     <w:rsid w:val="005022A9"/>
     <w:rsid w:val="00511A22"/>
     <w:rsid w:val="00581B1A"/>
     <w:rsid w:val="00590A98"/>
     <w:rsid w:val="00597CCF"/>
     <w:rsid w:val="005C2E54"/>
     <w:rsid w:val="005D174E"/>
     <w:rsid w:val="005D5620"/>
     <w:rsid w:val="0061620A"/>
     <w:rsid w:val="00642389"/>
     <w:rsid w:val="00651A6E"/>
     <w:rsid w:val="00770D11"/>
     <w:rsid w:val="00787371"/>
     <w:rsid w:val="007B670D"/>
     <w:rsid w:val="007C61F3"/>
+    <w:rsid w:val="00915D96"/>
     <w:rsid w:val="00951095"/>
     <w:rsid w:val="0098413F"/>
     <w:rsid w:val="009841F0"/>
     <w:rsid w:val="009A57E3"/>
     <w:rsid w:val="009E3185"/>
     <w:rsid w:val="009E68D8"/>
     <w:rsid w:val="00A225F2"/>
     <w:rsid w:val="00A901DA"/>
     <w:rsid w:val="00AE3411"/>
     <w:rsid w:val="00AF0569"/>
     <w:rsid w:val="00B85174"/>
     <w:rsid w:val="00B90C5D"/>
     <w:rsid w:val="00CE703E"/>
     <w:rsid w:val="00D26B7C"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D9084F"/>
     <w:rsid w:val="00E45271"/>
     <w:rsid w:val="00E919DA"/>
     <w:rsid w:val="00EC73F7"/>
     <w:rsid w:val="00F10A1F"/>
     <w:rsid w:val="3C97C932"/>
     <w:rsid w:val="43F6CDBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -1406,96 +1439,103 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003B3CB0"/>
+    <w:rsid w:val="00915D96"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005D5620"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002601B9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1798,75 +1838,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>69</Words>
-  <Characters>367</Characters>
+  <Words>77</Words>
+  <Characters>410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Avincis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>435</CharactersWithSpaces>
+  <CharactersWithSpaces>486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ida Lyckeholt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0003-bc88714345d2_Enabled">
     <vt:lpwstr>true</vt:lpwstr>