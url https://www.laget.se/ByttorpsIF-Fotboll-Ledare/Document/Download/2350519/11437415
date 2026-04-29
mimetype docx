--- v0 (2025-10-24)
+++ v1 (2026-04-29)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink5.xml" ContentType="application/inkml+xml"/>
-  <Override PartName="/word/ink/ink6.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00F886C6" w14:textId="4B5E22BA" w:rsidR="00145310" w:rsidRPr="00707FE9" w:rsidRDefault="00EF2A9C" w:rsidP="00EF2A9C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707FE9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Arbetsuppgifter Domar/matchvärd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75672457" w14:textId="3BE8FA64" w:rsidR="003F2C34" w:rsidRPr="00707FE9" w:rsidRDefault="003F2C34" w:rsidP="00EF2A9C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="36"/>
@@ -192,51 +191,51 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1907068" cy="861546"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0F6BB7" w14:textId="0E689019" w:rsidR="000B1CFC" w:rsidRPr="00942BF2" w:rsidRDefault="0070038B" w:rsidP="000B1CFC">
+    <w:p w14:paraId="2A0F6BB7" w14:textId="69569A05" w:rsidR="000B1CFC" w:rsidRPr="00942BF2" w:rsidRDefault="0070038B" w:rsidP="000B1CFC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C574FC2" wp14:editId="6FBF8445">
@@ -328,217 +327,123 @@
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="374760" cy="433800"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2F0EC725" id="Pennanteckning 1" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:129.65pt;margin-top:284.7pt;width:30.9pt;height:35.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAA+kzFp4AQAACQMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy07DMBC8I/EP&#10;lu80CQ0lRE04UCH1wOMAH2Acu7GIvdHaIe3fs0lb2oIQEhfL65HH8/D8dm0b9qHQG3AFTyYxZ8pJ&#10;qIxbFfz15f4i48wH4SrRgFMF3yjPb8vzs3nf5uoSamgqhYxInM/7tuB1CG0eRV7Wygo/gVY5AjWg&#10;FYFGXEUVip7YbRNdxvEs6gGrFkEq7+l0sQV5OfJrrWR40tqrwJqCZ7PkirMwbFLSiQW/ibOUs7dh&#10;c3PFo3Iu8hWKtjZyJ0n8Q5EVxpGAL6qFCIJ1aH5QWSMRPOgwkWAj0NpINfohZ0n8zdnSvQ+uklR2&#10;mEtwQbnwLDDssxuB/zxhG0qgf4CK2hFdAL5jpHj+LmMregGys6Rn2wiqRgT6Dr42raeYc1MVHJdV&#10;ctDvPu4ODp7x4OvxFKBGop3l366sNdohbFLC1gWnXjfDOnap1oFJOpxep9czQiRB6XSaxSO+Z94y&#10;7KejaOnxkxKP50HY0Q8uPwEAAP//AwBQSwMEFAAGAAgAAAAhANQvOc+CAwAA8QgAABAAAABkcnMv&#10;aW5rL2luazEueG1stFVNj9tGDL0X6H8gpoe9mPZ8aCTZiDenLhAgBYomBZKjY0/WQixpIcnr3X9f&#10;kjPSysgmp/Tg0cyQfHx8pOQ3b5/qEzyGrq/aZqvMUisIzb49VM39Vv378Q5LBf2waw67U9uErXoO&#10;vXp7+/tvb6rmW33a0AqE0PS8q09bdRyGh81qdblclhe3bLv7ldXard413/56r25T1CF8rZpqoJT9&#10;eLVvmyE8DQy2qQ5btR+e9ORP2B/ac7cPk5lvuv2Lx9Dt9uGu7erdMCEed00TTtDsauL9ScHw/ECb&#10;ivLch05BXVHBaJcmK7LyzzVd7J62anY+E8WemNRq9Trm5/8B8+57TKblbJEXChKlQ3hkTivRfPPj&#10;2v/u2ofQDVV4kTmKkgzPsI9n0ScK1YW+PZ25Nwoed6czSWa0prFIuc3qFUG+xyNtfike6fJDvDm5&#10;a2lSeXMdkmjTSI2tHao60KDXD9OMDT0B8/WHoZPXwWrrUGeoi48m2/h84+2yyPNZK9IUj5hfunN/&#10;nPC+dC/zKpZJtVjZpToMx0l0vdR+En0u+Wuhx1DdH4efxaayJXianFfeQxkmSHX8E75u1R/yKoJE&#10;xgspJDcWMgs284Vf3KDJ9U15oxfK58orvShzXINeGNC0ogHaLNBpMI42LkPD9/STVYyWnDjEkjet&#10;OVp2TZHxYcQ0XXFwTEC4tNdzcw5EUFLzoyCC9KBtvHsJTdw0eLFocAVtfMxuBfcqrQXHnjk4xrVQ&#10;sjsS6SKjTaQTV5zHUUIyxzXeO5BEwLxMBsIPDSnDIuAaRSlTkMIciJzNUVZ2x8yh54soRapbqp+S&#10;SoVlqsojc85IJgk38RxBcw+UnlOWaIVMlDEHIWJKLKdMxgM3Ba1GKXvellgbx4o7r1eHyDJdFVJP&#10;DImGtM5kGkvJoxTIAyJaRB9hmeDm/U9hThj6OGiG0Lk0mldZmZwzKK1GS0VJ88nG1hK96EFrGUuP&#10;tUjC60yJLQ8fNZWx0aEEW7R8pLwcnNqrwUao+DqkMXHjrDnGSfQpmZxoHuSZBpgOgpvqTl5Ru/Eg&#10;pMZ4Q7y4ZV6mbQ0RLU5gqmXuHw3UHE6aKKyRpctllMYQNlMps1VYmjXKS1uCNIpZkptgyX5saUop&#10;d2QlLypT5mwNVKk3MjpoUvCYiQiNhsSNH3RHXwtiTh8NsJjnRXb11zh97uibf/sfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAJsbBcuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrDMBSG7wXfIRzB&#10;O5e0XYvrmg4ZTAURdPMBsuasLTYntcnazqc3Xunl4f/4/+8Um9l0bMTBtZYkRAsBDKmyuqVawsdh&#10;d3cPzHlFWnWWUMIFHWzK66tC5dpO9I7j3tcslJDLlYTG+z7n3FUNGuUWtkcK2ckORvlwDjXXg5pC&#10;uel4LETGjWopLDSqx22D1ef+bCQIMTy/JJftazLtvkZ6eqy/D/OblLc388MamMfZ/8Hwqx/UoQxO&#10;R3sm7VgnIU5XSUAlpNlqCSwQSRxFwI4SsqVIgZcF//9D+QMAAP//AwBQSwMEFAAGAAgAAAAhAHkY&#10;vJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhM+xasQwDAbgvdB3MNobJR3K&#10;UeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxgDU1VgyK2YXK8aPgeL28nUJIN&#10;T2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwheZNLmxaMxm5mIXyv6w9M/w3o&#10;7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhocb1iqqcqhgF2Ld491fwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPpMxaeAEAAAkDAAAOAAAAAAAAAAAAAAAAADwCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDULznPggMAAPEIAAAQAAAAAAAAAAAAAAAAAOAD&#10;AABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhACbGwXLiAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAkAcAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAAAAA&#10;AAAAAAAAAJ8IAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAeAEAAJUJAAAA&#10;AA==&#10;">
                 <v:imagedata r:id="rId9" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000B1CFC">
-[...46 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000B1CFC" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Material som ska användas finns på följande platser:</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000B1CFC" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tipspromenadsförråd</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Kod skickas till ledare eller administratör i ansvarigt lag</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...44 lines deleted...]
-        </w:drawing>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30DF09BC" wp14:editId="7785473D">
             <wp:extent cx="468630" cy="1037336"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="3" name="Bildobjekt 3" descr="En bild som visar inomhus, golv, vägg, rum&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Bildobjekt 3" descr="En bild som visar inomhus, golv, vägg, rum&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="477467" cy="1056896"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -548,212 +453,194 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F0AE19D" wp14:editId="6F7E1C39">
             <wp:extent cx="2277070" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="4" name="Bildobjekt 4" descr="En bild som visar text, inomhus, golv, vägg&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Bildobjekt 4" descr="En bild som visar text, inomhus, golv, vägg&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2293451" cy="1036100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="000B1CFC" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>- Nyckel till domarrum</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>- Nyckel</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Tag</w:t>
-[...15 lines deleted...]
-        <w:br/>
         <w:t>- Tag till Match &amp; Domarvärd</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Cafét</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="540DAEE4" wp14:editId="2BFB4828">
             <wp:extent cx="2719834" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="5" name="Bildobjekt 5" descr="En bild som visar inomhus, vägg, golv, kontor&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Bildobjekt 5" descr="En bild som visar inomhus, vägg, golv, kontor&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2730058" cy="1233344"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="620BEC83" wp14:editId="7E7D5074">
             <wp:extent cx="1047750" cy="1237560"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="13" name="Bildobjekt 13" descr="En bild som visar inomhus, hushållsapparat, kaffebryggare, kaklad&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="Bildobjekt 13" descr="En bild som visar inomhus, hushållsapparat, kaffebryggare, kaklad&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1055948" cy="1247244"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -811,82 +698,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lagrum – I slutet av korridoren</w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28845D71" wp14:editId="79016FB8">
             <wp:extent cx="4195713" cy="1895475"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Bildobjekt 7" descr="En bild som visar byggnad, utomhus, dörr&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Bildobjekt 7" descr="En bild som visar byggnad, utomhus, dörr&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4222464" cy="1907560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -898,99 +785,99 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4727E479" wp14:editId="6074CEE5">
             <wp:extent cx="853211" cy="1892130"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="8" name="Bildobjekt 8" descr="En bild som visar text&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Bildobjekt 8" descr="En bild som visar text&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="880678" cy="1953043"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C321854" wp14:editId="28DC595C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1884947</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>430831</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1206000" cy="1552320"/>
                 <wp:effectExtent l="38100" t="38100" r="51435" b="48260"/>
                 <wp:wrapNone/>
                 <wp:docPr id="160542677" name="Pennanteckning 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId19">
+                    <w14:contentPart bwMode="auto" r:id="rId16">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1206000" cy="1552320"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0E14383A" id="Pennanteckning 12" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:147.7pt;margin-top:33.2pt;width:96.35pt;height:123.65pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEFxWLF1AQAACwMAAA4AAABkcnMvZTJvRG9jLnhtbJxSXU/CMBR9N/E/&#10;NH2XfSiIC4MHiQkPKg/6A2rXssa1d7ktDP69dxsIaIwJL0vvPdnp+ehktrUV2yj0BlzOk0HMmXIS&#10;CuNWOX9/e7oZc+aDcIWowKmc75Tns+n11aSpM5VCCVWhkBGJ81lT57wMoc6iyMtSWeEHUCtHoAa0&#10;ItCIq6hA0RC7raI0jkdRA1jUCFJ5T9t5D/Jpx6+1kuFVa68Cq3L+EMckLxwOmPPx/f2Qs492k8Y8&#10;mk5EtkJRl0buJYkLFFlhHAn4ppqLINgazS8qaySCBx0GEmwEWhupOj/kLIl/OFu4z9ZVcifXmElw&#10;QbmwFBgO2XXAJVfYihJonqGgdsQ6AN8zUjz/l9GLnoNcW9LTN4KqEoGegy9N7TnDzBQ5x0WRHPW7&#10;zePRwRKPvl7OAWok2lv+65etRtuGTUrYNudU8K79dl2qbWCSlkkaj7ruJWHJcJje9m0fuHuOw3QS&#10;Ll1/VuPp3Eo7ecPTLwAAAP//AwBQSwMEFAAGAAgAAAAhAHj9QvTJBwAAHxUAABAAAABkcnMvaW5r&#10;L2luazEueG1stJhdb2M3DobvC+x/EM5e7I2VHOl8B80Ue9EBFmjRxbYF2ss0OU2MxvbAdiYz/74P&#10;RUrHaZwCBboYJJZFkXxJvqSU+fKrT5tH93HeH9a77XUVLurKzdvb3d16e39d/fjDez9W7nC82d7d&#10;PO6283X1eT5UX737xxdfrre/bR6v+O2wsD3IavN4XT0cjx+uLi+fn58vnpuL3f7+MtZ1c/mf7W/f&#10;flO9M627+df1dn3E5SFv3e62x/nTUYxdre+uq9vjp7qcx/b3u6f97VzEsrO/XU4c9ze38/vdfnNz&#10;LBYfbrbb+dFtbzbg/qlyx88fWKzxcz/vK7dZE7CPF6Ed2vHriY2bT9fVyfcnIB5Asqkuz9v8+f9g&#10;8/1rmwKriUM/VM4g3c0f38L03b/fMNBT2aJ+/6b61+fVp1fal6ngV28n/r/73Yd5f1zPS421Iib4&#10;7G71eyqOVmk/H3aPT0KMyn28eXyiXqGuF9/h8kw1XtujMH+rPYrypr1TcOfq8hqdlOhNc38I925+&#10;XaozFqnaX7Ro5bMSmMlUK5OUnsvcP643M5Ng86E04fFA8LL9/XGf5kWsY+Pr1tfDD6G/6pqrrrsY&#10;Yi1ky/60zbPNX/ZPh4di75f90tBJUiLV4J7Xd8eHQoz6ou4KpU9pcU71YV7fPxz/TNcAJuUC98yg&#10;SoR3Nq7+N/96Xf0zzSqXNHUjBRLjMLim7V0XuuhqV6/+VfMvNo18riof+sr3VWzroaqreuVD7Qc3&#10;dCGd9Y1rfJhCk77F0U0+xKjffGh950Lo+iTsXOunZkzr2iVXOKt9MsQKxbIbItuDehC5OQuTF4GA&#10;DBjybdtlc3mbz3xYF+LDBRP70LnGDoQB8AFb4rtpXOtCo6p4cY3mwnecSeEkhBivfaPAUMVsOyUD&#10;Q+MjShqpj51LwNCJPdkiu+KFn4JjcGPG0fses+rvJB0xAEnhhdG3ZFm/+Ni6MYcLAs9Bse5bsprT&#10;GsDju6S/amvB1mftaEGj0pMB2x5bCTl0Wp+Iu+DZE8NNI971XNPBB9+rIFKMbGABfrI6qUBSF5Rj&#10;KbKnhil7sm1lYwmKDKpNoNRzN/qGsPXLctrOordUWfiiObF0JAfUN6dNjAQ9QTQxY7NPOT0sVe+A&#10;rF6FPSEjhtxFMVE3oxbujq63Hog0V+Ys3TC4qIQhjQ5uTIpC8lisEemQvYgAbqp/8q1MepEliVbl&#10;S+apa0yc42Riph6gVTOl0oboSd5M37pE4rctlsvqxWa24yEj0SohWoBnckDMbHfxwOkSJvIcGP3G&#10;6FCMofADZucYpFPzmigjwyphZ781Pys4Sqfp9uRS3+p0EOWJXxIsjTRQRu1HUkudtfFa39D2CoHO&#10;GbyWCTJqGCsympuL0KbCHzoLZrXaNzQKJq3vPM56uGBx5YSkjCp82Cw9pJiZLLSdOlnBTlYaMw1o&#10;8Uplmtb3kd9JCXa1RGGwmbBMTY2N2eh7otAUxDI3JQZ1yChmMpjzSII6WC85ouv6nGzfRc8XQyWz&#10;nx5gvMk5dHNyIDzTJ9tiRDLRNIFpLx23sygue+ASme2pPg3SFFwokUJiTA7bRtI76DlEht5OY0Uw&#10;qJQ9k0L5FBdi7AA/z9GGE4w2rRz9SjJjbZ46ZFxl2noknbE3+E7jToAToJOVOpNAxjL7PSoFzmmg&#10;SU+uBsvEqsd+7SYrHQF2ksIUM5CtayXh2YocETkOGdNU1wjBiCyEkiGeB6YXX72GCs+yKnJbdhzI&#10;aZLBHxEZr0LNPSF3Q1JbkYvJjb2m2cNuSVS0luqZNsTc2JCDfgALcEOQwkdIlwPrqXPr7QbvJxlt&#10;o2V/lAb3zBXRSrq6KmghiF7QyOlbbq1eueu7yQ08UFQ1ksbajSbquW2ieR+4Cuh2CyLAkdBBLot4&#10;IVTymE8VSgE2p1A6omYuJ4ByNQcJ0eAKbVTQ2hvgRTwnN4hcbUMywgmoh5n8bfRTikYE4AtDds2o&#10;LU+OUXJgNaBj8avFSqbGwavSipGK6VqrY+GLXQ5npJ2URFHTOLXPpIRWjZvUqpQkJ6XMgJydFABz&#10;MFsBtKea7aBZgQsjrCiAkh10ljIbgcUOGUparCEgDE7ZFEaVBxq5zyZAQBdbKegbnFoTLWOcASL5&#10;VPQYB5XeMitGVs/gt3pRD2qs4TIAw0TNVZQeDNnL8hA5zSY4cvXkRiDjxkdmNWw1Q/SnslGiq0mJ&#10;VwZQf+Zici05EBJna5zXmw9Bp9lIR8hTqql8gcYClCUgS5cwXpbrdmn7Bb/M9sKzXoPFBjzSN5es&#10;NW3iZLFAnvTekO0IjfIUYdLmEUXlysODRYF61uCyuVBCiGBBySVZIqGA+o7D+fm/KRgURZGFtQXY&#10;5NUtSeLHqC/ulBeL46Wqp3tZ43Q6WKxYlGjNuHwo8pNLb7GEfubuaUKXTYUumeUZqV945zDtlaYL&#10;OgpSEsSUszhkCjAikiY14xtdqZcY61ztUMPX1PYgS0XOWTBQL57kUDizMfKU4s7UJpHHGo8ZayYZ&#10;i/z9YtcA9eKhYj2HUfS0IdKLWu7WlJMVt0fLi8wGNiF5u6uXQCX1f4T3IndLDTP6F+JFOxdRxGpR&#10;FvykLOinZF6ktlmocsL/RYyeaWdlSWfSF5MAOyMuxtH1Y6YkD/W8RKnTezH/50T607787c9/gLz7&#10;HQAA//8DAFBLAwQUAAYACAAAACEAe5Skd90AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkbixtN0IpTScE4sAN1klcvSY0FYlTJdlW3p5wgpNl+dPv72+3i7PspEOcPEkoVwUw&#10;TYNXE40S9v3LTQ0sJiSF1pOW8K0jbLvLixYb5c/0rk+7NLIcQrFBCSalueE8DkY7jCs/a8q3Tx8c&#10;pryGkauA5xzuLK+KQnCHE+UPBmf9ZPTwtTs6CeH1OVaR9sJYgapP5ceb6EnK66vl8QFY0kv6g+FX&#10;P6tDl50O/kgqMiuhur/dZFSCEHlmYFPXJbCDhHW5vgPetfx/he4HAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5GLydvwAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4TPsWrEMAwG4L3QdzDa&#10;GyUdylHiZDkOspYUbjWOkpjEsrGc0nv7euzBwQ0ahND3S23/63f1Q0lcYA1NVYMitmFyvGj4Hi9v&#10;J1CSDU9mD0wabiTQd68v7RftJpclWV0UVRQWDWvO8RNR7EreSBUicZnMIXmTS5sWjMZuZiF8r+sP&#10;TP8N6O5MNUwa0jA1oMZbLMnP7TDPztI52MMT5wcRaA/JwV/9XlCTFsoaHG9YqqnKoYBdi3ePdX8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhAJszJzcMAQAALQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQXFYsXUBAAALAwAADgAAAAAAAAAAAAAAAAA8&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeP1C9MkHAAAfFQAAEAAAAAAAAAAAAAAA&#10;AADdAwAAZHJzL2luay9pbmsxLnhtbFBLAQItABQABgAIAAAAIQB7lKR33QAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAANQLAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAA&#10;AAAAAAAAAAAAAADeDAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHgBAADU&#10;DQAAAAA=&#10;">
                 <v:imagedata r:id="rId20" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000B1CFC">
         <w:rPr>
           <w:noProof/>
@@ -1195,72 +1082,96 @@
     </w:p>
     <w:p w14:paraId="5C44B752" w14:textId="77777777" w:rsidR="000B1CFC" w:rsidRPr="00C05978" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>När motståndarna kommer tar matchvärden emot dem och visar dem till deras omklädningsrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5339A00D" w14:textId="77777777" w:rsidR="000B1CFC" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
+    <w:p w14:paraId="5339A00D" w14:textId="70C8FB1E" w:rsidR="000B1CFC" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Motståndarlaget får låna nyckel och Tag till omklädningsrummet under sin vistelse. Dessa ska återlämnas innan motståndarna lämnar Byttorps IP.</w:t>
+        <w:t xml:space="preserve">Motståndarlaget får låna nyckel och Tag till omklädningsrummet under sin vistelse. Dessa ska återlämnas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omklädningsrummets lås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>innan motståndarna lämnar Byttorps IP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BDF5B3" w14:textId="77777777" w:rsidR="000B1CFC" w:rsidRPr="00C05978" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -1526,106 +1437,102 @@
     </w:p>
     <w:p w14:paraId="7BC19326" w14:textId="77777777" w:rsidR="000B1CFC" w:rsidRPr="00C05978" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Efter matchslut tar matchvärden in hörnflaggorna och ställer in dem igen i lagrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C370347" w14:textId="77777777" w:rsidR="000B1CFC" w:rsidRPr="00C05978" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
+    <w:p w14:paraId="4C370347" w14:textId="259FF0B3" w:rsidR="000B1CFC" w:rsidRPr="00C05978" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Matchvärden inväntar tills motståndarlaget lämnat anläggningen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Glöm ej att få tillbaka nyckel och Tag.</w:t>
-[...23 lines deleted...]
-        <w:t>Lämna tillbaka nyckel och Tag i Tipspromenadsrummet</w:t>
+        <w:t xml:space="preserve">Glöm ej att </w:t>
+      </w:r>
+      <w:r w:rsidR="00060AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontrollera att nyckeln sitter omklädningsrummets </w:t>
+      </w:r>
+      <w:r w:rsidR="00844104">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lås innan motståndarna åker</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B7DE86" w14:textId="77777777" w:rsidR="000B1CFC" w:rsidRPr="00C05978" w:rsidRDefault="000B1CFC" w:rsidP="000B1CFC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2202,51 +2109,51 @@
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F706D6" w:rsidSect="003F2C34">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="566" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2263,51 +2170,51 @@
   <w:font w:name="Bodoni MT">
     <w:panose1 w:val="02070603080606020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B37A45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D0021"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2616,185 +2523,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2032145298">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1577738297">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1835954770">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2A9C"/>
     <w:rsid w:val="00022B1A"/>
+    <w:rsid w:val="00060AB5"/>
     <w:rsid w:val="000674AF"/>
     <w:rsid w:val="0007205A"/>
     <w:rsid w:val="00090D29"/>
     <w:rsid w:val="000926B4"/>
     <w:rsid w:val="000B1CFC"/>
     <w:rsid w:val="001016E8"/>
     <w:rsid w:val="001169B7"/>
     <w:rsid w:val="00145310"/>
     <w:rsid w:val="00175AE2"/>
     <w:rsid w:val="001837BA"/>
     <w:rsid w:val="00187594"/>
     <w:rsid w:val="00193FDF"/>
     <w:rsid w:val="001C423E"/>
     <w:rsid w:val="001E64E3"/>
     <w:rsid w:val="0020352B"/>
     <w:rsid w:val="002F39A3"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="003C3D10"/>
     <w:rsid w:val="003D2985"/>
     <w:rsid w:val="003F2C34"/>
     <w:rsid w:val="004423BD"/>
     <w:rsid w:val="00521725"/>
     <w:rsid w:val="00581A81"/>
     <w:rsid w:val="005A2FE1"/>
     <w:rsid w:val="006450BA"/>
     <w:rsid w:val="0066242B"/>
     <w:rsid w:val="006A725D"/>
     <w:rsid w:val="006C37EC"/>
     <w:rsid w:val="006C7D15"/>
     <w:rsid w:val="0070038B"/>
     <w:rsid w:val="00707FE9"/>
     <w:rsid w:val="00715EA7"/>
     <w:rsid w:val="007942F2"/>
     <w:rsid w:val="007B1E8A"/>
     <w:rsid w:val="007B6167"/>
     <w:rsid w:val="007E63C5"/>
     <w:rsid w:val="008036F9"/>
     <w:rsid w:val="008173E5"/>
     <w:rsid w:val="00831C2E"/>
     <w:rsid w:val="00833505"/>
     <w:rsid w:val="00841C0F"/>
+    <w:rsid w:val="00844104"/>
     <w:rsid w:val="00845EAC"/>
     <w:rsid w:val="008479E7"/>
     <w:rsid w:val="00872E7F"/>
     <w:rsid w:val="00897681"/>
     <w:rsid w:val="008A12BB"/>
     <w:rsid w:val="008E3818"/>
     <w:rsid w:val="008E612A"/>
     <w:rsid w:val="008E66CD"/>
     <w:rsid w:val="008E741A"/>
     <w:rsid w:val="008F54FA"/>
     <w:rsid w:val="00953879"/>
     <w:rsid w:val="00957DAD"/>
     <w:rsid w:val="00967133"/>
     <w:rsid w:val="009A7E8F"/>
     <w:rsid w:val="009B0528"/>
     <w:rsid w:val="009F1019"/>
     <w:rsid w:val="00A018DF"/>
     <w:rsid w:val="00A2607E"/>
     <w:rsid w:val="00A574BE"/>
     <w:rsid w:val="00AA38AF"/>
     <w:rsid w:val="00AB74B0"/>
     <w:rsid w:val="00AD2868"/>
     <w:rsid w:val="00AF3238"/>
+    <w:rsid w:val="00B50C59"/>
     <w:rsid w:val="00BB0D13"/>
     <w:rsid w:val="00C15D7C"/>
     <w:rsid w:val="00C23FCB"/>
     <w:rsid w:val="00C30294"/>
     <w:rsid w:val="00C34067"/>
     <w:rsid w:val="00C44E07"/>
     <w:rsid w:val="00CB48E3"/>
     <w:rsid w:val="00CC7C90"/>
+    <w:rsid w:val="00CE5D83"/>
     <w:rsid w:val="00D31DD4"/>
     <w:rsid w:val="00D640C2"/>
     <w:rsid w:val="00DD3346"/>
     <w:rsid w:val="00DF359C"/>
     <w:rsid w:val="00DF589F"/>
     <w:rsid w:val="00E312F0"/>
+    <w:rsid w:val="00E43DC1"/>
     <w:rsid w:val="00E65999"/>
     <w:rsid w:val="00E874D6"/>
     <w:rsid w:val="00ED3C0C"/>
     <w:rsid w:val="00ED7FE1"/>
     <w:rsid w:val="00EF2A9C"/>
     <w:rsid w:val="00F02613"/>
     <w:rsid w:val="00F43EAC"/>
     <w:rsid w:val="00F63629"/>
     <w:rsid w:val="00F706D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C9E7575"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EBE1A135-2FF4-4231-AF0B-E614ED232CE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3190,59 +3102,59 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EF2A9C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T14:57:13.969"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
@@ -3275,124 +3187,93 @@
   </inkml:definitions>
   <inkml:trace contextRef="#ctx0" brushRef="#br0">612 42 24575,'-160'8'0,"56"5"0,86-9 0,1 0 0,-1 1 0,-30 13 0,34-10 0,0 0 0,0 1 0,-21 19 0,2-1 0,26-23 0,1 1 0,-1 1 0,1-1 0,1 1 0,-1 0 0,1 0 0,0 1 0,0-1 0,1 1 0,-6 12 0,-1 2 0,7-16 0,2 0 0,-1 0 0,1 0 0,-1 1 0,0 5 0,-10 37 0,5-23 0,2 1 0,1-1 0,1 1 0,-2 35 0,6 32 0,2 87 0,-2-174 0,1 0 0,1 0 0,-1-1 0,1 1 0,0 0 0,0 0 0,1-1 0,3 7 0,5 6 0,14 16 0,-14-19 0,-9-13 0,17 24 0,0-2 0,36 36 0,-43-52 0,1 1 0,0-1 0,1-1 0,-1-1 0,1 0 0,18 5 0,-15-5 0,40 16 0,-15-5 0,0-2 0,65 14 0,-98-26 0,1-1 0,16 9 0,-18-8 0,1 1 0,15 3 0,-20-7 0,-1 1 0,1-1 0,0 0 0,-1 0 0,1 0 0,-1 0 0,1 0 0,0-1 0,-1 0 0,7-2 0,0 0 0,0-1 0,0-1 0,0 0 0,0 0 0,-1-1 0,16-13 0,-21 14 0,0 0 0,0-1 0,-1 0 0,0 1 0,0-1 0,-1-1 0,3-7 0,5-10 0,10-16 0,2 2 0,2 0 0,31-37 0,-25 35 0,-2 0 0,28-54 0,-54 88 0,1 0 0,-1-1 0,0 1 0,0-1 0,-1 0 0,0 1 0,1-12 0,-3-4 0,-2-22 0,0-10 0,4 16 0,0 20 0,-1 1 0,-1 0 0,-3-23 0,2 31 0,-1-1 0,-1 1 0,-4-11 0,-7-16 0,11 22 0,-1 0 0,-1 1 0,0-1 0,-1 1 0,0 0 0,-1 1 0,-11-13 0,5 7 0,9 11 0,-1-1 0,0 1 0,0 0 0,-1 1 0,1-1 0,-2 1 0,1 1 0,-9-6 0,6 5 0,0 1 0,0 1 0,0 0 0,0 0 0,0 1 0,-19-3 0,18 4 0,0-1 0,0 1 0,1-1 0,-1-1 0,1 0 0,-1-1 0,1 0 0,-11-8 0,9 7-151,-1 0-1,0 1 0,0 0 0,0 1 1,-1 0-1,1 1 0,-1 1 1,-26-1-1,26 2-6674</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=word/ink/ink3.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
           <inkml:channel name="OA" type="integer" max="360" units="deg"/>
           <inkml:channel name="OE" type="integer" max="90" units="deg"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
           <inkml:channelProperty channel="OA" name="resolution" value="1000" units="1/deg"/>
           <inkml:channelProperty channel="OE" name="resolution" value="1000" units="1/deg"/>
         </inkml:channelProperties>
       </inkml:inkSource>
-      <inkml:timestamp xml:id="ts0" timeString="2023-04-07T17:09:13.621"/>
-[...29 lines deleted...]
-      </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T16:53:55.720"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
   <inkml:trace contextRef="#ctx0" brushRef="#br0">2277 346 5152 0 0,'0'0'233'0'0,"-16"-6"2407"0"0,-10-7 751 0 0,-3 3-1913 0 0,28 9-1223 0 0,-14-5 1156 0 0,5 4-938 0 0,0 2 0 0 0,0-1 0 0 0,-12 2 0 0 0,12-1 7 0 0,-1 0 1 0 0,-19-2-1 0 0,18 0-445 0 0,0 2-1 0 0,1-1 1 0 0,-1 1 0 0 0,0 1-1 0 0,-15 3 1 0 0,17-3 10 0 0,-33 4 131 0 0,9-2 32 0 0,-53 13 0 0 0,-11 10-37 0 0,10 1-149 0 0,73-22 36 0 0,-25 5 0 0 0,26-7 46 0 0,0 0-1 0 0,-17 8 1 0 0,16-6 102 0 0,0-1 0 0 0,-21 4 0 0 0,18-4-190 0 0,-24 8-1 0 0,11-1-21 0 0,-40 22 0 0 0,13-2-54 0 0,40-22 60 0 0,-22 10 0 0 0,6-3 0 0 0,-84 32 158 0 0,24-11-84 0 0,33-4-10 0 0,35-16-64 0 0,22-13 0 0 0,0-1 0 0 0,0-1 0 0 0,0 1 0 0 0,0 0 0 0 0,-8 2 0 0 0,-18 9 0 0 0,-1 1 0 0 0,2 1 0 0 0,-44 32 0 0 0,58-38-10 0 0,1 1 0 0 0,1 0 0 0 0,0 1-1 0 0,0 1 1 0 0,2 0 0 0 0,-14 18-1 0 0,0 0 11 0 0,16-20 0 0 0,0 0 0 0 0,-7 13 0 0 0,5-8 0 0 0,-15 19 0 0 0,14-20 0 0 0,-12 21 0 0 0,12-18 63 0 0,-27 32-1 0 0,-5 7 29 0 0,-16 26-91 0 0,-13 20 0 0 0,58-79 0 0 0,-13 33 0 0 0,22-46 0 0 0,2 1 0 0 0,0 1 0 0 0,0-1 0 0 0,-3 26 0 0 0,3-22 0 0 0,3-14 0 0 0,0 0 0 0 0,0 1 0 0 0,1-1 0 0 0,-1 0 0 0 0,1 0 0 0 0,-1 0 0 0 0,1 4 0 0 0,-4 88 64 0 0,4-79-64 0 0,-1-1 0 0 0,0 1 0 0 0,-4 20 0 0 0,1-13 0 0 0,-2 28 0 0 0,1 2 0 0 0,1-26 0 0 0,-3 16 0 0 0,0-12 51 0 0,-3 41-1 0 0,4-17 4 0 0,-9 53 135 0 0,-3 19-3 0 0,8-47-156 0 0,3 37 12 0 0,4-39-20 0 0,2-57-9 0 0,2 1-1 0 0,3 22 0 0 0,-1-9 11 0 0,12 64 148 0 0,-4-37 54 0 0,-8-46-180 0 0,1-1-1 0 0,1 0 1 0 0,10 22-1 0 0,-10-24-22 0 0,11 22 16 0 0,33 51 0 0 0,-34-62-34 0 0,27 43 30 0 0,25 41 76 0 0,-44-67-95 0 0,2-2-1 0 0,2 0 1 0 0,38 40-1 0 0,-29-35-7 0 0,44 66 0 0 0,-52-66 22 0 0,-10-15 25 0 0,-1 1-1 0 0,18 40 1 0 0,-20-36 19 0 0,1 0 0 0 0,1-1 0 0 0,1 0 0 0 0,2-2 0 0 0,1 0 1 0 0,29 30-1 0 0,-1-16-143 0 0,-43-37 71 0 0,1-1-1 0 0,0-1 0 0 0,0 1 1 0 0,0-1-1 0 0,14 7 0 0 0,43 15 90 0 0,-31-13-48 0 0,63 27 203 0 0,-51-19-133 0 0,-35-17-55 0 0,0 0 0 0 0,0 0 0 0 0,0-1 0 0 0,18 5 0 0 0,-7-5 1 0 0,0-2 0 0 0,1 0 0 0 0,26-1 0 0 0,65-10 96 0 0,-71 5-36 0 0,-3 1-14 0 0,-1 2 0 0 0,71 5 0 0 0,-84-2-34 0 0,38-2-1 0 0,-24-1-10 0 0,-6-1 68 0 0,0-2 0 0 0,-1-1 0 0 0,56-17 0 0 0,-84 21-130 0 0,106-32 152 0 0,35-9 861 0 0,-80 19-1256 0 0,63-25 139 0 0,-95 34 140 0 0,67-38 36 0 0,-69 34-45 0 0,69-46 83 0 0,-82 51-88 0 0,0 0 0 0 0,0-1 0 0 0,30-32 0 0 0,39-58 67 0 0,-59 70-78 0 0,25-30 87 0 0,-6 9 236 0 0,78-120 1 0 0,-114 153-330 0 0,0-1 0 0 0,-1 0 1 0 0,-1-1-1 0 0,9-42 0 0 0,10-102-4 0 0,-24 138 3 0 0,0-35-1 0 0,-4 46 0 0 0,0 0 0 0 0,4-20 0 0 0,38-174 0 0 0,-19 134 0 0 0,8-98 0 0 0,-30 172 0 0 0,9-62 36 0 0,8-58 56 0 0,2-65-12 0 0,-19 187-72 0 0,1-29 109 0 0,0 1 0 0 0,-2 0-1 0 0,-5-45 1 0 0,4 70-96 0 0,-2-13 92 0 0,0 0 1 0 0,-1 1-1 0 0,-1-1 0 0 0,-14-35 1 0 0,-30-51-473 0 0,40 85 372 0 0,1-1 0 0 0,0 0 0 0 0,2-1 0 0 0,-4-23 0 0 0,2 11 6 0 0,4 14 32 0 0,-2-41 0 0 0,-1-3 24 0 0,-3 11-46 0 0,-2 1-1 0 0,-37-98 1 0 0,23 73 26 0 0,6 16-57 0 0,-48-142 2 0 0,66 199-4 0 0,-6-20 24 0 0,-1 1 0 0 0,0 1 0 0 0,-21-34 0 0 0,-4-3 108 0 0,23 39-54 0 0,-24-36 0 0 0,20 37-74 0 0,-12-22 0 0 0,-25-34 0 0 0,36 51 0 0 0,5 6 0 0 0,-24-29 0 0 0,-3-3 0 0 0,24 32 0 0 0,10 13 0 0 0,-1-1 0 0 0,1 1 0 0 0,-10-8 0 0 0,-6-4 0 0 0,12 10 0 0 0,1 1 0 0 0,-1-1 0 0 0,-14-7 0 0 0,-20-17 0 0 0,15 5 0 0 0,11 14 0 0 0,14 9 0 0 0,-1 1 0 0 0,-1-1 0 0 0,1 1 0 0 0,0 0 0 0 0,-4-2 0 0 0,-24-13 0 0 0,23 11 0 0 0,0 2 0 0 0,0-1 0 0 0,-10-3 0 0 0,-2 0 12 0 0,15 6-6 0 0,0 0-1 0 0,0 0 1 0 0,0 0 0 0 0,0 1 0 0 0,0 0 0 0 0,0 0-1 0 0,-1 0 1 0 0,-5 0 0 0 0,11 1-6 0 0,-6 0-2 0 0,1 0 0 0 0,0 0 0 0 0,-1 1 0 0 0,1-1 0 0 0,-1 1 0 0 0,1 0 0 0 0,-7 3 0 0 0,4-2-37 0 0,0 1 0 0 0,-1-2 0 0 0,-9 2 1 0 0,-12 2 33 0 0,-112 35 5 0 0,12 8 0 0 0,101-35-45 0 0,1 1 1 0 0,0 1-1 0 0,2 1 0 0 0,-43 34 0 0 0,27-17 22 0 0,-26 22-26 0 0,10-11 49 0 0,-13 7 41 0 0,21-17-18 0 0,-15 15-170 0 0,63-47 187 0 0,1-2-90 0 0,0 1 0 0 0,0-1 1 0 0,0 1-1 0 0,1-1 0 0 0,-1 0 1 0 0,0 1-1 0 0,1-1 0 0 0,-1 1 1 0 0,0 0-1 0 0,1-1 1 0 0,-1 1-1 0 0,1-1 0 0 0,-1 1 1 0 0,1 0-1 0 0,-1-1 0 0 0,1 1 1 0 0,0 0-1 0 0,-1 0 0 0 0,1-1 1 0 0,0 1-1 0 0,-1 0 0 0 0,1 1 1 0 0,0-1-86 0 0,0 3-16 0 0,0 1-1583 0 0</inkml:trace>
 </inkml:ink>
 </file>
 
-<file path=word/ink/ink5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/ink/ink4.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
           <inkml:channel name="OA" type="integer" max="360" units="deg"/>
           <inkml:channel name="OE" type="integer" max="90" units="deg"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
           <inkml:channelProperty channel="OA" name="resolution" value="1000" units="1/deg"/>
           <inkml:channelProperty channel="OE" name="resolution" value="1000" units="1/deg"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T17:27:14.186"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
   <inkml:trace contextRef="#ctx0" brushRef="#br0">1281 74 5064 0 0,'0'0'389'0'0,"-7"-10"54"0"0,3 4 1680 0 0,-1 1 0 0 0,1 0 0 0 0,-10-8 0 0 0,9 9-2076 0 0,0 0 1 0 0,0 0 0 0 0,-1 1 0 0 0,1 0 0 0 0,0 0 0 0 0,-1 1 0 0 0,0 0 0 0 0,0 0 0 0 0,0 0 0 0 0,0 0-1 0 0,0 1 1 0 0,0 0 0 0 0,-12 0 0 0 0,-8 1 318 0 0,-1 3 1 0 0,0 0-1 0 0,1 1 0 0 0,0 2 0 0 0,-33 11 0 0 0,43-13 145 0 0,-1 0 0 0 0,-31 2 0 0 0,0 1 92 0 0,-6-2-90 0 0,13-1-184 0 0,-1 3-254 0 0,-1 2 1 0 0,1 2 0 0 0,-74 30-1 0 0,17-6-75 0 0,74-23 0 0 0,0 0 0 0 0,-33 24 0 0 0,45-27 0 0 0,0 1 0 0 0,0 1 0 0 0,1 1 0 0 0,1-1 0 0 0,-16 22 0 0 0,15-16 1 0 0,-66 99-66 0 0,76-113 66 0 0,-34 68 84 0 0,13-25 56 0 0,15-32-102 0 0,-10 26-1 0 0,11-21-5 0 0,-7 37 1 0 0,12-48-34 0 0,1 1 1 0 0,1 0 0 0 0,-1 0 0 0 0,1-1 0 0 0,1 1 0 0 0,2 15-1 0 0,-1-13-7 0 0,0 0-12 0 0,0 0 1 0 0,1-1 0 0 0,0 0 0 0 0,0 0-1 0 0,8 14 1 0 0,2-1-16 0 0,22 30-1 0 0,-28-43 35 0 0,1-2-1 0 0,-1 1 1 0 0,2-1-1 0 0,-1 0 1 0 0,18 11-1 0 0,23 12 183 0 0,1-2 0 0 0,1-2 0 0 0,96 36 0 0 0,-125-56-127 0 0,0-1 1 0 0,0-1-1 0 0,0-1 0 0 0,1 0 0 0 0,0-2 1 0 0,36-1-1 0 0,-43-2-53 0 0,0-1-1 0 0,0-1 1 0 0,-1 0 0 0 0,0 0-1 0 0,1-2 1 0 0,-1 0 0 0 0,-1-1-1 0 0,1 0 1 0 0,-1-1 0 0 0,18-12-1 0 0,123-101 109 0 0,-107 77 157 0 0,-2-2 0 0 0,76-95 0 0 0,-98 106-85 0 0,-1-1 1 0 0,-1-1-1 0 0,21-49 0 0 0,-35 63 58 0 0,-1-1 0 0 0,0 0 0 0 0,-2 1-1 0 0,-1-2 1 0 0,2-39 0 0 0,-5 53-226 0 0,-1 1-1 0 0,0 0 1 0 0,-1 0 0 0 0,0 0-1 0 0,0-1 1 0 0,-1 1 0 0 0,0 0-1 0 0,-1 1 1 0 0,0-1 0 0 0,0 0-1 0 0,-1 1 1 0 0,0 0 0 0 0,0-1-1 0 0,-1 2 1 0 0,0-1 0 0 0,-1 0-1 0 0,1 1 1 0 0,-2 0 0 0 0,-9-9-1 0 0,-28-22-13 0 0,40 35 0 0 0,1 1 0 0 0,0-1 0 0 0,0 0 0 0 0,0 0 0 0 0,1 0 0 0 0,-1-1 0 0 0,1 1 0 0 0,0-1 0 0 0,0 1 0 0 0,0-1 0 0 0,0 0 0 0 0,-2-7 0 0 0,1 0-41 0 0,-1 1 1 0 0,-1-1-1 0 0,1 1 0 0 0,-10-15 0 0 0,14 25-23 0 0,0-1-1 0 0,-1 1 1 0 0,1-1-1 0 0,0 1 0 0 0,-1-1 1 0 0,1 1-1 0 0,-1-1 1 0 0,1 1-1 0 0,0 0 1 0 0,-1-1-1 0 0,1 1 0 0 0,-1-1 1 0 0,1 1-1 0 0,-1 0 1 0 0,0-1-1 0 0,1 1 1 0 0,-1 0-1 0 0,1 0 0 0 0,-1 0 1 0 0,1-1-1 0 0,-1 1 1 0 0,0 0-1 0 0,1 0 1 0 0,-1 0-1 0 0,1 0 0 0 0,-1 0 1 0 0,0 0-1 0 0,-1 1-112 0 0,1-1 1 0 0,-1 1-1 0 0,1-1 0 0 0,-1 1 0 0 0,1-1 0 0 0,0 1 0 0 0,-1 0 1 0 0,1 0-1 0 0,0 0 0 0 0,0 0 0 0 0,-1 1 0 0 0,-5 5-958 0 0,1 0 0 0 0,-10 15 0 0 0,13-17 802 0 0,-13 19-1554 0 0</inkml:trace>
 </inkml:ink>
 </file>
 
-<file path=word/ink/ink6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/ink/ink5.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
           <inkml:channel name="OA" type="integer" max="360" units="deg"/>
           <inkml:channel name="OE" type="integer" max="90" units="deg"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
           <inkml:channelProperty channel="OA" name="resolution" value="1000" units="1/deg"/>
           <inkml:channelProperty channel="OE" name="resolution" value="1000" units="1/deg"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T15:27:36.569"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
@@ -3679,69 +3560,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>537</Words>
-  <Characters>2848</Characters>
+  <Words>499</Words>
+  <Characters>2860</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3379</CharactersWithSpaces>
+  <CharactersWithSpaces>3320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mikael Vesterlund</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>