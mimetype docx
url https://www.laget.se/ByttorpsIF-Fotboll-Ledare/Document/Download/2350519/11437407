--- v0 (2025-10-24)
+++ v1 (2026-04-28)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink5.xml" ContentType="application/inkml+xml"/>
-  <Override PartName="/word/ink/ink6.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00F886C6" w14:textId="4B5E22BA" w:rsidR="00145310" w:rsidRPr="00912BCC" w:rsidRDefault="00EF2A9C" w:rsidP="00EF2A9C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912BCC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Arbetsuppgifter Domar/matchvärd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75672457" w14:textId="137A22DC" w:rsidR="003F2C34" w:rsidRPr="00912BCC" w:rsidRDefault="003F2C34" w:rsidP="00EF2A9C">
       <w:pPr>
@@ -203,229 +202,181 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1907068" cy="861546"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C585EA" w14:textId="6E2251C5" w:rsidR="00336225" w:rsidRPr="00942BF2" w:rsidRDefault="0066143F" w:rsidP="003F2C34">
+    <w:p w14:paraId="24EA9EB1" w14:textId="77777777" w:rsidR="00D67831" w:rsidRPr="00D67831" w:rsidRDefault="00AE2DBF" w:rsidP="003F2C34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FD94554" wp14:editId="09E2DD88">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CD1CEB6" wp14:editId="386BD300">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3037071</wp:posOffset>
+                  <wp:posOffset>3036570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3669531</wp:posOffset>
-[...66 lines deleted...]
-                  <wp:posOffset>4446103</wp:posOffset>
+                  <wp:posOffset>2848610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="374760" cy="433800"/>
                 <wp:effectExtent l="38100" t="38100" r="44450" b="42545"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1365684401" name="Pennanteckning 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId9">
+                    <w14:contentPart bwMode="auto" r:id="rId7">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="374760" cy="433800"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:imagedata o:title="" r:id="rId10"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1D71421F" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Pennanteckning 1" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:238.4pt;margin-top:223.6pt;width:30.9pt;height:35.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAA+kzFp4AQAACQMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy07DMBC8I/EP&#10;lu80CQ0lRE04UCH1wOMAH2Acu7GIvdHaIe3fs0lb2oIQEhfL65HH8/D8dm0b9qHQG3AFTyYxZ8pJ&#10;qIxbFfz15f4i48wH4SrRgFMF3yjPb8vzs3nf5uoSamgqhYxInM/7tuB1CG0eRV7Wygo/gVY5AjWg&#10;FYFGXEUVip7YbRNdxvEs6gGrFkEq7+l0sQV5OfJrrWR40tqrwJqCZ7PkirMwbFLSiQW/ibOUs7dh&#10;c3PFo3Iu8hWKtjZyJ0n8Q5EVxpGAL6qFCIJ1aH5QWSMRPOgwkWAj0NpINfohZ0n8zdnSvQ+uklR2&#10;mEtwQbnwLDDssxuB/zxhG0qgf4CK2hFdAL5jpHj+LmMregGys6Rn2wiqRgT6Dr42raeYc1MVHJdV&#10;ctDvPu4ODp7x4OvxFKBGop3l366sNdohbFLC1gWnXjfDOnap1oFJOpxep9czQiRB6XSaxSO+Z94y&#10;7KejaOnxkxKP50HY0Q8uPwEAAP//AwBQSwMEFAAGAAgAAAAhANQvOc+CAwAA8QgAABAAAABkcnMv&#10;aW5rL2luazEueG1stFVNj9tGDL0X6H8gpoe9mPZ8aCTZiDenLhAgBYomBZKjY0/WQixpIcnr3X9f&#10;kjPSysgmp/Tg0cyQfHx8pOQ3b5/qEzyGrq/aZqvMUisIzb49VM39Vv378Q5LBf2waw67U9uErXoO&#10;vXp7+/tvb6rmW33a0AqE0PS8q09bdRyGh81qdblclhe3bLv7ldXard413/56r25T1CF8rZpqoJT9&#10;eLVvmyE8DQy2qQ5btR+e9ORP2B/ac7cPk5lvuv2Lx9Dt9uGu7erdMCEed00TTtDsauL9ScHw/ECb&#10;ivLch05BXVHBaJcmK7LyzzVd7J62anY+E8WemNRq9Trm5/8B8+57TKblbJEXChKlQ3hkTivRfPPj&#10;2v/u2ofQDVV4kTmKkgzPsI9n0ScK1YW+PZ25Nwoed6czSWa0prFIuc3qFUG+xyNtfike6fJDvDm5&#10;a2lSeXMdkmjTSI2tHao60KDXD9OMDT0B8/WHoZPXwWrrUGeoi48m2/h84+2yyPNZK9IUj5hfunN/&#10;nPC+dC/zKpZJtVjZpToMx0l0vdR+En0u+Wuhx1DdH4efxaayJXianFfeQxkmSHX8E75u1R/yKoJE&#10;xgspJDcWMgs284Vf3KDJ9U15oxfK58orvShzXINeGNC0ogHaLNBpMI42LkPD9/STVYyWnDjEkjet&#10;OVp2TZHxYcQ0XXFwTEC4tNdzcw5EUFLzoyCC9KBtvHsJTdw0eLFocAVtfMxuBfcqrQXHnjk4xrVQ&#10;sjsS6SKjTaQTV5zHUUIyxzXeO5BEwLxMBsIPDSnDIuAaRSlTkMIciJzNUVZ2x8yh54soRapbqp+S&#10;SoVlqsojc85IJgk38RxBcw+UnlOWaIVMlDEHIWJKLKdMxgM3Ba1GKXvellgbx4o7r1eHyDJdFVJP&#10;DImGtM5kGkvJoxTIAyJaRB9hmeDm/U9hThj6OGiG0Lk0mldZmZwzKK1GS0VJ88nG1hK96EFrGUuP&#10;tUjC60yJLQ8fNZWx0aEEW7R8pLwcnNqrwUao+DqkMXHjrDnGSfQpmZxoHuSZBpgOgpvqTl5Ru/Eg&#10;pMZ4Q7y4ZV6mbQ0RLU5gqmXuHw3UHE6aKKyRpctllMYQNlMps1VYmjXKS1uCNIpZkptgyX5saUop&#10;d2QlLypT5mwNVKk3MjpoUvCYiQiNhsSNH3RHXwtiTh8NsJjnRXb11zh97uibf/sfAAAA//8DAFBL&#10;AwQUAAYACAAAACEA+1MH8d8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KiTtqRRGqdCSCDErYGoVzfeOhGxHdlumv49y4neZjWjmbflbjYDm9CH3lkB6SIBhrZ1qrdawPfX&#10;21MOLERplRycRQFXDLCr7u9KWSh3sXuc6qgZldhQSAFdjGPBeWg7NDIs3IiWvJPzRkY6vebKywuV&#10;m4EvkyTjRvaWFjo54muH7U99NgIa7WVj6o9muqL51IfD+75JjRCPD/PLFljEOf6H4Q+f0KEipqM7&#10;WxXYIGC9yQg9klhvlsAo8bzKM2BHEmm+Al6V/PaH6hcAAP//AwBQSwMEFAAGAAgAAAAhAHkYvJ2/&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhM+xasQwDAbgvdB3MNobJR3KUeJk&#10;OQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxgDU1VgyK2YXK8aPgeL28nUJINT2YP&#10;TBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwheZNLmxaMxm5mIXyv6w9M/w3o7kw1&#10;TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhocb1iqqcqhgF2Ld491fwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAPpMxaeAEAAAkDAAAOAAAAAAAAAAAAAAAAADwCAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDULznPggMAAPEIAAAQAAAAAAAAAAAAAAAAAOADAABk&#10;cnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAPtTB/HfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;kAcAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAJwIAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAeAEAAJIJAAAAAA==&#10;">
+                <v:imagedata r:id="rId8" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00597B11">
+      <w:r w:rsidR="0066143F">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57D77997" wp14:editId="0761FA72">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FD94554" wp14:editId="2B761308">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1060450</wp:posOffset>
+                  <wp:posOffset>1607820</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>718820</wp:posOffset>
+                  <wp:posOffset>3649980</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="731520" cy="828720"/>
-                <wp:effectExtent l="57150" t="38100" r="49530" b="47625"/>
+                <wp:extent cx="445320" cy="389880"/>
+                <wp:effectExtent l="38100" t="57150" r="50165" b="48895"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2074062093" name="Pennanteckning 13"/>
+                <wp:docPr id="763161521" name="Pennanteckning 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId11">
+                    <w14:contentPart bwMode="auto" r:id="rId9">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="731520" cy="828720"/>
+                        <a:ext cx="445320" cy="389880"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:imagedata o:title="" r:id="rId12"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="109B3B37" id="Pennanteckning 2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:125.9pt;margin-top:286.7pt;width:36.45pt;height:32.15pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHMBan13AQAACQMAAA4AAABkcnMvZTJvRG9jLnhtbJxSyW7CMBC9V+o/&#10;WL6XLEAVIgKHokocuhzaD3Adm1iNPdHYEPj7TgIUaFVV4hJ5/JTnt8x0vrU12yj0BlzBk0HMmXIS&#10;SuNWBX9/e7zLOPNBuFLU4FTBd8rz+ez2Zto2uUqhgrpUyIjE+bxtCl6F0ORR5GWlrPADaJQjUANa&#10;EWjEVVSiaInd1lEax/dRC1g2CFJ5T7eLPchnPb/WSoYXrb0KrC54NsnGnIXuMCadSIcsSTn7KPgk&#10;TTIezaYiX6FoKiMPksQViqwwjgR8Uy1EEGyN5heVNRLBgw4DCTYCrY1UvR9ylsQ/nC3dZ+cqGck1&#10;5hJcUC68CgzH7HrgmidsTQm0T1BSO2IdgB8YKZ7/y9iLXoBcW9KzbwRVLQKtg69M4ynm3JQFx2WZ&#10;nPS7zcPJwSuefD1fAtRIdLD81y9bjbYLm5SwbcGp11337btU28AkXY5G42FKiCRoSFuQ9fiRec9w&#10;nM6ipccvSjyfO2FnGzz7AgAA//8DAFBLAwQUAAYACAAAACEAYWL/5bYDAADfCQAAEAAAAGRycy9p&#10;bmsvaW5rMS54bWy0Vstu2zoQ3RfoPxC8i2w8Nkm9LKNOVw1QoAWKPoB7l67NxkItKZDkOPn7zoOS&#10;6dbtqhdBSImcOXPO4VDJq9dP9UE9+q6v2mat7dxo5Zttu6ua+7X+8vkOllr1w6bZbQ5t49f62ff6&#10;9e3LF6+q5nt9WOGoEKHp6ak+rPV+GB5Wi8XpdJqfknnb3S+cMcnibfP9/Tt9G7J2/lvVVAOW7Mel&#10;bdsM/mkgsFW1W+vt8GSmeMT+1B67rZ+2aaXbniOGbrP1d21Xb4YJcb9pGn9QzaZG3v9qNTw/4EOF&#10;de59p1VdoWBwc5sW6fJNiQubp7WO3o9IsUcmtV5cx/zvf8C8+xWTaCWuyAutAqWdfyROC/Z89Xvt&#10;H7r2wXdD5c82iylh41lt5Z39EaM637eHI52NVo+bwxEts8ZgW4TadnHFkF/x0Ju/ioe+/BYvJndp&#10;TZAX+xBMm1pqPNqhqj02ev0w9djQIzAtfxo6vg7OuARMCqb4bNNVVqxsMi/zMjqK0MUj5tfu2O8n&#10;vK/duV95Z3JNlJ2q3bCfTDdzk02mx5ZfS9376n4//Ck3yObkqXOu3ENuJhV0fPTf1vofvoqKM2WB&#10;hSwzpwrl0qzIZjeQ35gbM9NGW21mRuHPNFp8BmtUGmaHsy0hp0nRpgEe5TmkclKpKGgJGYcSJtgQ&#10;Ky9OQPNCWY6xkGBQloOlOaBHuOAyZUvccliTQmgkXq4AQeDyWIPq4+80grWKEq2BAiehTFyiCKHG&#10;I9iUuYNLlA2Cua4joBH6Ih+RcAOXzvthKRWVCJWwPGbgHLglMYnkSbyQkud4d7SO8AMyFhOjyAOp&#10;nCjHAhkWHAZg7AxzC6o20mORcbkrUgIDDs2wVcxMPLFL5QgTsAkcN0UO5E0MJ8/htGNB8pwp9tQE&#10;j4UNj0EkPyelYs4uC6ZHcakFLo0BTAW9pZm0ExWOTB13HmTiIrLhqiFDypUCnaTAx5xgHzGuNdib&#10;Z6dHPRG6LIVRmInnsYRwfryNAwPyS8pNgITk/Ii0WIMNyh1GIx9uXOfi+qArlIZrzBi1kXJRh22K&#10;LxkkNOFV5UgLOd0yQI1kBHKz0ipRYiARPIohxx1GjHsRctGCsCSm4FZZCvkLzcJtOgwCEkuILBM6&#10;j5DwpwAl8ocGLH4TiCw2H190cEiBdDuEkM7GI6R8urG0MFKkNcGf2jGSEHYyoJSUqY/BF5w4pWSh&#10;WAW7xqXnjwht/pTFS1RQrpwNB4NkMBbw6GiyykFeGHfxj8D0cce/cLc/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAnG+KkOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBTE74LfYXmCN7tp0jYl&#10;5qUUoXoSsVXocZt9JsHs25Dd/Om3dz3pcZhh5jf5bjatGKl3jWWE5SICQVxa3XCF8HE6PGxBOK9Y&#10;q9YyIVzJwa64vclVpu3E7zQefSVCCbtMIdTed5mUrqzJKLewHXHwvmxvlA+yr6Tu1RTKTSvjKNpI&#10;oxoOC7Xq6Kmm8vs4GIRxSj6r12c7H/itHl5O1z1H5wnx/m7eP4LwNPu/MPziB3QoAtPFDqydaBHi&#10;9TKge4R1mqxAhEQSr1IQF4RNkqYgi1z+/1D8AAAA//8DAFBLAwQUAAYACAAAACEAeRi8nb8AAAAh&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEz7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKW&#10;FG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJXGANTVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k&#10;0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZzCF5k0ubFozGbmYhfK/rD0z/DejuTDVMGtIw&#10;NaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbKGhxvWKqpyqGAXYt3j3V/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHMBan13AQAACQMAAA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGFi/+W2AwAA3wkAABAAAAAAAAAAAAAAAAAA3wMAAGRycy9p&#10;bmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEAnG+KkOEAAAALAQAADwAAAAAAAAAAAAAAAADDBwAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;0QgAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB4AQAAxwkAAAAA&#10;">
+                <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00336225" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Material</w:t>
       </w:r>
       <w:r w:rsidR="00FD5030" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> som ska användas finns på följande platser</w:t>
       </w:r>
       <w:r w:rsidR="00C4368C" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
@@ -468,128 +419,82 @@
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:r w:rsidR="00B13FFF" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">administratör </w:t>
       </w:r>
       <w:r w:rsidR="00052C81" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i ansvarigt lag</w:t>
       </w:r>
       <w:r w:rsidR="00B610A0" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...44 lines deleted...]
-        </w:drawing>
       </w:r>
       <w:r w:rsidR="005C2599">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00745B4C">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4260F83A" wp14:editId="79389C38">
             <wp:extent cx="468630" cy="1037336"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="3" name="Bildobjekt 3" descr="En bild som visar inomhus, golv, vägg, rum&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Bildobjekt 3" descr="En bild som visar inomhus, golv, vägg, rum&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="477467" cy="1056896"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -599,190 +504,123 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5902">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DA5954" wp14:editId="2AE0B87D">
             <wp:extent cx="2277070" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="4" name="Bildobjekt 4" descr="En bild som visar text, inomhus, golv, vägg&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Bildobjekt 4" descr="En bild som visar text, inomhus, golv, vägg&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2293451" cy="1036100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B13FFF" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="009035CB" w:rsidRPr="00D93BC9">
-[...31 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00AA0AEC" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- Dricka till lagen</w:t>
       </w:r>
       <w:r w:rsidR="00AA0AEC" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00906B53" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nyckel till domarrum</w:t>
       </w:r>
       <w:r w:rsidR="00906B53" w:rsidRPr="00D93BC9">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>- Nyckel</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidR="00614E7B">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tag</w:t>
-[...23 lines deleted...]
-        <w:br/>
         <w:t xml:space="preserve">- Tag </w:t>
       </w:r>
       <w:r w:rsidR="00FC48D8">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>till Match &amp; Domarvärd</w:t>
       </w:r>
       <w:r w:rsidR="006021C6">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004D3D70">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -819,102 +657,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AB3FAC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BA78BC9" wp14:editId="5E17B909">
             <wp:extent cx="2719834" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="5" name="Bildobjekt 5" descr="En bild som visar inomhus, vägg, golv, kontor&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Bildobjekt 5" descr="En bild som visar inomhus, vägg, golv, kontor&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2730058" cy="1233344"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003E20B1">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35A7E056" wp14:editId="0DF8F88C">
             <wp:extent cx="1047750" cy="1237560"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="13" name="Bildobjekt 13" descr="En bild som visar inomhus, hushållsapparat, kaffebryggare, kaklad&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="Bildobjekt 13" descr="En bild som visar inomhus, hushållsapparat, kaffebryggare, kaklad&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1055948" cy="1247244"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -987,100 +825,116 @@
       <w:r w:rsidR="001F1DCC">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00976BB8">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Termosar</w:t>
       </w:r>
       <w:r w:rsidR="00646A0C">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00007E6D">
+    </w:p>
+    <w:p w14:paraId="69C585EA" w14:textId="393798B8" w:rsidR="00336225" w:rsidRPr="00942BF2" w:rsidRDefault="00007E6D" w:rsidP="003F2C34">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lagrum – I slutet av </w:t>
       </w:r>
       <w:r w:rsidR="00933BAE">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>korridoren</w:t>
       </w:r>
       <w:r w:rsidR="000A3B70">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002900D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F381C3A" wp14:editId="385DCF7A">
             <wp:extent cx="4195713" cy="1895475"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Bildobjekt 7" descr="En bild som visar byggnad, utomhus, dörr&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Bildobjekt 7" descr="En bild som visar byggnad, utomhus, dörr&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4222464" cy="1907560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1102,116 +956,116 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002900D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FD71572" wp14:editId="34C3C5BC">
             <wp:extent cx="853211" cy="1892130"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="8" name="Bildobjekt 8" descr="En bild som visar text&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Bildobjekt 8" descr="En bild som visar text&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="880678" cy="1953043"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DC31CF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24964694" wp14:editId="0BCEAC59">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1884947</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>430831</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1206000" cy="1552320"/>
                 <wp:effectExtent l="38100" t="38100" r="51435" b="48260"/>
                 <wp:wrapNone/>
                 <wp:docPr id="160542677" name="Pennanteckning 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId20">
+                    <w14:contentPart bwMode="auto" r:id="rId17">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1206000" cy="1552320"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:imagedata o:title="" r:id="rId21"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1A4E4FF2" id="Pennanteckning 12" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:147.7pt;margin-top:33.2pt;width:96.35pt;height:123.65pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEFxWLF1AQAACwMAAA4AAABkcnMvZTJvRG9jLnhtbJxSXU/CMBR9N/E/&#10;NH2XfSiIC4MHiQkPKg/6A2rXssa1d7ktDP69dxsIaIwJL0vvPdnp+ehktrUV2yj0BlzOk0HMmXIS&#10;CuNWOX9/e7oZc+aDcIWowKmc75Tns+n11aSpM5VCCVWhkBGJ81lT57wMoc6iyMtSWeEHUCtHoAa0&#10;ItCIq6hA0RC7raI0jkdRA1jUCFJ5T9t5D/Jpx6+1kuFVa68Cq3L+EMckLxwOmPPx/f2Qs492k8Y8&#10;mk5EtkJRl0buJYkLFFlhHAn4ppqLINgazS8qaySCBx0GEmwEWhupOj/kLIl/OFu4z9ZVcifXmElw&#10;QbmwFBgO2XXAJVfYihJonqGgdsQ6AN8zUjz/l9GLnoNcW9LTN4KqEoGegy9N7TnDzBQ5x0WRHPW7&#10;zePRwRKPvl7OAWok2lv+65etRtuGTUrYNudU8K79dl2qbWCSlkkaj7ruJWHJcJje9m0fuHuOw3QS&#10;Ll1/VuPp3Eo7ecPTLwAAAP//AwBQSwMEFAAGAAgAAAAhAHj9QvTJBwAAHxUAABAAAABkcnMvaW5r&#10;L2luazEueG1stJhdb2M3DobvC+x/EM5e7I2VHOl8B80Ue9EBFmjRxbYF2ss0OU2MxvbAdiYz/74P&#10;RUrHaZwCBboYJJZFkXxJvqSU+fKrT5tH93HeH9a77XUVLurKzdvb3d16e39d/fjDez9W7nC82d7d&#10;PO6283X1eT5UX737xxdfrre/bR6v+O2wsD3IavN4XT0cjx+uLi+fn58vnpuL3f7+MtZ1c/mf7W/f&#10;flO9M627+df1dn3E5SFv3e62x/nTUYxdre+uq9vjp7qcx/b3u6f97VzEsrO/XU4c9ze38/vdfnNz&#10;LBYfbrbb+dFtbzbg/qlyx88fWKzxcz/vK7dZE7CPF6Ed2vHriY2bT9fVyfcnIB5Asqkuz9v8+f9g&#10;8/1rmwKriUM/VM4g3c0f38L03b/fMNBT2aJ+/6b61+fVp1fal6ngV28n/r/73Yd5f1zPS421Iib4&#10;7G71eyqOVmk/H3aPT0KMyn28eXyiXqGuF9/h8kw1XtujMH+rPYrypr1TcOfq8hqdlOhNc38I925+&#10;XaozFqnaX7Ro5bMSmMlUK5OUnsvcP643M5Ng86E04fFA8LL9/XGf5kWsY+Pr1tfDD6G/6pqrrrsY&#10;Yi1ky/60zbPNX/ZPh4di75f90tBJUiLV4J7Xd8eHQoz6ou4KpU9pcU71YV7fPxz/TNcAJuUC98yg&#10;SoR3Nq7+N/96Xf0zzSqXNHUjBRLjMLim7V0XuuhqV6/+VfMvNo18riof+sr3VWzroaqreuVD7Qc3&#10;dCGd9Y1rfJhCk77F0U0+xKjffGh950Lo+iTsXOunZkzr2iVXOKt9MsQKxbIbItuDehC5OQuTF4GA&#10;DBjybdtlc3mbz3xYF+LDBRP70LnGDoQB8AFb4rtpXOtCo6p4cY3mwnecSeEkhBivfaPAUMVsOyUD&#10;Q+MjShqpj51LwNCJPdkiu+KFn4JjcGPG0fses+rvJB0xAEnhhdG3ZFm/+Ni6MYcLAs9Bse5bsprT&#10;GsDju6S/amvB1mftaEGj0pMB2x5bCTl0Wp+Iu+DZE8NNI971XNPBB9+rIFKMbGABfrI6qUBSF5Rj&#10;KbKnhil7sm1lYwmKDKpNoNRzN/qGsPXLctrOordUWfiiObF0JAfUN6dNjAQ9QTQxY7NPOT0sVe+A&#10;rF6FPSEjhtxFMVE3oxbujq63Hog0V+Ys3TC4qIQhjQ5uTIpC8lisEemQvYgAbqp/8q1MepEliVbl&#10;S+apa0yc42Riph6gVTOl0oboSd5M37pE4rctlsvqxWa24yEj0SohWoBnckDMbHfxwOkSJvIcGP3G&#10;6FCMofADZucYpFPzmigjwyphZ781Pys4Sqfp9uRS3+p0EOWJXxIsjTRQRu1HUkudtfFa39D2CoHO&#10;GbyWCTJqGCsympuL0KbCHzoLZrXaNzQKJq3vPM56uGBx5YSkjCp82Cw9pJiZLLSdOlnBTlYaMw1o&#10;8Uplmtb3kd9JCXa1RGGwmbBMTY2N2eh7otAUxDI3JQZ1yChmMpjzSII6WC85ouv6nGzfRc8XQyWz&#10;nx5gvMk5dHNyIDzTJ9tiRDLRNIFpLx23sygue+ASme2pPg3SFFwokUJiTA7bRtI76DlEht5OY0Uw&#10;qJQ9k0L5FBdi7AA/z9GGE4w2rRz9SjJjbZ46ZFxl2noknbE3+E7jToAToJOVOpNAxjL7PSoFzmmg&#10;SU+uBsvEqsd+7SYrHQF2ksIUM5CtayXh2YocETkOGdNU1wjBiCyEkiGeB6YXX72GCs+yKnJbdhzI&#10;aZLBHxEZr0LNPSF3Q1JbkYvJjb2m2cNuSVS0luqZNsTc2JCDfgALcEOQwkdIlwPrqXPr7QbvJxlt&#10;o2V/lAb3zBXRSrq6KmghiF7QyOlbbq1eueu7yQ08UFQ1ksbajSbquW2ieR+4Cuh2CyLAkdBBLot4&#10;IVTymE8VSgE2p1A6omYuJ4ByNQcJ0eAKbVTQ2hvgRTwnN4hcbUMywgmoh5n8bfRTikYE4AtDds2o&#10;LU+OUXJgNaBj8avFSqbGwavSipGK6VqrY+GLXQ5npJ2URFHTOLXPpIRWjZvUqpQkJ6XMgJydFABz&#10;MFsBtKea7aBZgQsjrCiAkh10ljIbgcUOGUparCEgDE7ZFEaVBxq5zyZAQBdbKegbnFoTLWOcASL5&#10;VPQYB5XeMitGVs/gt3pRD2qs4TIAw0TNVZQeDNnL8hA5zSY4cvXkRiDjxkdmNWw1Q/SnslGiq0mJ&#10;VwZQf+Zici05EBJna5zXmw9Bp9lIR8hTqql8gcYClCUgS5cwXpbrdmn7Bb/M9sKzXoPFBjzSN5es&#10;NW3iZLFAnvTekO0IjfIUYdLmEUXlysODRYF61uCyuVBCiGBBySVZIqGA+o7D+fm/KRgURZGFtQXY&#10;5NUtSeLHqC/ulBeL46Wqp3tZ43Q6WKxYlGjNuHwo8pNLb7GEfubuaUKXTYUumeUZqV945zDtlaYL&#10;OgpSEsSUszhkCjAikiY14xtdqZcY61ztUMPX1PYgS0XOWTBQL57kUDizMfKU4s7UJpHHGo8ZayYZ&#10;i/z9YtcA9eKhYj2HUfS0IdKLWu7WlJMVt0fLi8wGNiF5u6uXQCX1f4T3IndLDTP6F+JFOxdRxGpR&#10;FvykLOinZF6ktlmocsL/RYyeaWdlSWfSF5MAOyMuxtH1Y6YkD/W8RKnTezH/50T607787c9/gLz7&#10;HQAA//8DAFBLAwQUAAYACAAAACEANaigCeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+D&#10;QBCG7yb+h82YeLML/UBEhkZN7clooHjfwhao7Cxhty3+e8eTniaTefLO86bryfTirEfXWUIIZwEI&#10;TZWtO2oQyt3rXQzCeUW16i1phG/tYJ1dX6Uqqe2Fcn0ufCM4hFyiEFrvh0RKV7XaKDezgya+Hexo&#10;lOd1bGQ9qguHm17OgyCSRnXEH1o16JdWV1/FySC8BcfcNodNkT+/R8fN56782KoS8fZmenoE4fXk&#10;/2D41Wd1yNhpb09UO9EjzB9WS0YRoognA8s4DkHsERbh4h5klsr/FbIfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEz7FqxDAMBuC9&#10;0Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJXGANTVWDIrZhcrxo&#10;+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZzCF5k0ubFozGbmYh&#10;fK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbKGhxvWKqpyqGAXYt3&#10;j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFxWLF1AQAACwMAAA4AAAAAAAAAAAAA&#10;AAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHj9QvTJBwAAHxUAABAAAAAAAAAA&#10;AAAAAAAA3QMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEANaigCeEAAAAKAQAADwAA&#10;AAAAAAAAAAAAAADUCwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHkYvJ2/AAAAIQEA&#10;ABkAAAAAAAAAAAAAAAAA4gwAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB4&#10;AQAA2A0AAAAA&#10;">
+                <v:imagedata r:id="rId18" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C05EF0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003622B2">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003622B2">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -1553,464 +1407,369 @@
       <w:r w:rsidR="00B04CA4">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0041737E" w:rsidRPr="00D11A2E">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ag används för att komma in i omklädningsrummens korridor</w:t>
       </w:r>
       <w:r w:rsidR="00A10C36" w:rsidRPr="00D11A2E">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775FEE92" w14:textId="77777777" w:rsidR="00403CED" w:rsidRPr="00403CED" w:rsidRDefault="00F35322" w:rsidP="00D2141D">
+    <w:p w14:paraId="25B8590F" w14:textId="77777777" w:rsidR="00766607" w:rsidRDefault="00766607">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51800221" w14:textId="454C9336" w:rsidR="00486465" w:rsidRPr="00AB5310" w:rsidRDefault="00486465" w:rsidP="00486465">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5310">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Matchvärd:</w:t>
+      </w:r>
+      <w:r w:rsidR="00460B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00460B62" w:rsidRPr="004A5DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Arbetsuppgifter kan göras i v</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F48" w:rsidRPr="004A5DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alfri ordning, beroende på motståndarnas </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5DF0" w:rsidRPr="004A5DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ankomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5A6F33" w14:textId="7C97159C" w:rsidR="00ED7E94" w:rsidRPr="00C05978" w:rsidRDefault="009C1FEF" w:rsidP="003F2C34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> och skyltar i Tipspromenadsförrådet igen.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Match</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7E94" w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>värden skall ha väst som visar hens roll. Finns i Lagrummet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB64F5A" w14:textId="4CF1E80C" w:rsidR="008B0054" w:rsidRPr="00403CED" w:rsidRDefault="0026568E" w:rsidP="00D2141D">
+    <w:p w14:paraId="64048F48" w14:textId="717B32D8" w:rsidR="006A725D" w:rsidRPr="00C05978" w:rsidRDefault="006A725D" w:rsidP="003F2C34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>När motståndarna kommer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A018DF" w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tar matchvärden emot dem och visar dem till </w:t>
+      </w:r>
+      <w:r w:rsidR="008E612A" w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>deras</w:t>
+      </w:r>
+      <w:r w:rsidR="00A018DF" w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omklädningsrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B8590F" w14:textId="77777777" w:rsidR="00766607" w:rsidRDefault="00766607">
-[...92 lines deleted...]
-    <w:p w14:paraId="1E5A6F33" w14:textId="7C97159C" w:rsidR="00ED7E94" w:rsidRPr="00C05978" w:rsidRDefault="009C1FEF" w:rsidP="003F2C34">
+    <w:p w14:paraId="53E7CA39" w14:textId="4BFE71CA" w:rsidR="00723ACA" w:rsidRDefault="00723ACA" w:rsidP="003F2C34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Match</w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t>Motståndarlaget</w:t>
       </w:r>
       <w:r w:rsidR="00E84B48" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> får låna nyckel och Tag till omklädningsrummet</w:t>
       </w:r>
       <w:r w:rsidR="00B81CFD" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:r w:rsidR="00361CE5" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sin vistelse</w:t>
       </w:r>
       <w:r w:rsidR="00B81CFD" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DA7985" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dessa ska återlämnas innan motståndarna </w:t>
+        <w:t xml:space="preserve"> Dessa ska återlämnas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A325F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i omklädningsrummets lås </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7985" w:rsidRPr="00C05978">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innan motståndarna </w:t>
       </w:r>
       <w:r w:rsidR="00457C63" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>lämnar Byttorps IP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC2AE7F" w14:textId="6FC2027A" w:rsidR="00951E3F" w:rsidRPr="00C05978" w:rsidRDefault="005562D2" w:rsidP="003F2C34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04F55090" wp14:editId="2F614DD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2076910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2082355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="482040" cy="423000"/>
                 <wp:effectExtent l="38100" t="57150" r="13335" b="53340"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1413147642" name="Pennanteckning 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId22">
+                    <w14:contentPart bwMode="auto" r:id="rId19">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="482040" cy="423000"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...21 lines deleted...]
-                <v:imagedata o:title="" r:id="rId23"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="255EB429" id="Pennanteckning 1" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:162.85pt;margin-top:163.25pt;width:39.35pt;height:34.7pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAO1ej4t0AQAACQMAAA4AAABkcnMvZTJvRG9jLnhtbJxSyU7DMBC9I/EP&#10;lu80SwuUqEkPVEg9AD3ABxjHbixiTzR2m/bvmXShKQgh9RLZfsqbt8xkurE1Wyv0BlzOk0HMmXIS&#10;SuOWOX9/e7oZc+aDcKWowamcb5Xn0+L6atI2mUqhgrpUyIjE+axtcl6F0GRR5GWlrPADaJQjUANa&#10;EeiKy6hE0RK7raM0ju+iFrBsEKTynl5ne5AXO36tlQyvWnsVWJ3zhzgmeeF4wJyP75Nbzj66wzDm&#10;UTER2RJFUxl5kCQuUGSFcSTgm2omgmArNL+orJEIHnQYSLARaG2k2vkhZ0n8w9ncfXaukpFcYSbB&#10;BeXCQmA4ZrcDLhlha0qgfYaS2hGrAPzASPH8X8Ze9AzkypKefSOoahFoHXxlGs8ZZqbMOc7L5KTf&#10;rR9PDhZ48vVyDlAj0cHyX79sNNoubFLCNjmngrfdd9el2gQm6XE0TuMRIZKgUTrs1qDHvGc4zulF&#10;S8PPSuzfO2G9DS6+AAAA//8DAFBLAwQUAAYACAAAACEAUxB63MMEAAAZDgAAEAAAAGRycy9pbmsv&#10;aW5rMS54bWy0Vk2P2zYQvRfofyDUQy+mTVLfRrxBD1mgQIsUTQq0R8dWdoXY8kLWfuTf981wSGlj&#10;uUCBFgZsijPz5r2ZIa03b1+OB/XU9Of21G0SuzSJarrdad92d5vkj4+3ukrUedh2++3h1DWb5Gtz&#10;Tt7efP/dm7b7cjys8a2A0J1pdTxskvtheFivVs/Pz8vndHnq71bOmHT1c/fl11+SG4naN5/brh2Q&#10;8hy2dqduaF4GAlu3+02yG15M9Af2h9Njv2uimXb63egx9Ntdc3vqj9shIt5vu645qG57BO8/EzV8&#10;fcCiRZ67pk/UsYVg7ZY2K7PqXY2N7csmmTw/guIZTI7Jah7zr/8B8/YSk2ilrizKRAmlffN0jdP7&#10;n64AFOhsDL+7Gv5uPry+iF5xw9fXC/9bf3po+qFtxh77jojhq9r5Z26O71LfnE+HRxqMRD1tD4/o&#10;lzVmzG1XM924xENj/lM8NOUq3pTcXF8u2VGLrsJ9I3ffXLZqBhFd+5eI0j5pgUByr8QSz1yY/aE9&#10;NrgJjg/xEA5niKftD0PP94UzLtUm06b8aMu1K9c2W9qqoGEL+fwxD5if+sfzfcT71I8Hmi1RqRf3&#10;3O6H+zgYZmnyONLTsZgLvW/au/vhn2KFIAdHujMXFQ+8kuvq9+bzJvmB7yrFkX6DhVhXWVVmKjdF&#10;powyix8NPmlV0+8i0WWirUnyLDGJWaQqU7ao4AZHbZWlBZbyy5tGV7Jbq1o7UxbsQo7stuAQ3ptF&#10;mDWPm1dWgIIF2ELqVRZHNp+xgkNqmSEJSEdOgjCKMkriFjqFX9CapdriMcs94ER6amME8ag5fKEL&#10;7XTt01vEalv5QlN67fL44ITLiKLRl9QEYiWQSp+1zLRLRZJIo9qDpmM4PGS5dmV0CeSlB7CPOsFI&#10;/LQtlAuibU6PbIKGQtU1fSPboiy0RQnkSaeZKioloqDQ5Sr3joBIHcZHCmFRUYQyhrXaWS01LFVa&#10;BvFOZxVBUiLiKO6eIfYCWTKH9UQMigjeHE2lTjXXgKZBW0+D6iWgMZ72+OMdORyTgmHnJTRQLeCx&#10;QHliR7SrdJaq1KuAoJg48uZIDmSb5AW0cF+gjeBlK+4mFMXqx1VdqJRzs3iX6xw19K1d0Gx4TKwk&#10;u8wL1YcSc3IDNO+XIjjQxCQ7nfvMr+O9r/fzAFQ/XhHFCzNhBju8gj0ALGwFysEBl6814G1qBsRD&#10;qUr0P/etAqdQBAxazcUl6TWqZgpdycxQvjGPYGOkMkalAPSlSFUeznokI0UhF0iRSPAPupxOIwZG&#10;GUVyvveUUdwJI2QnFawE38FMrrwXFsg2mnnT28duzZtH8FhhRAeqYzQ2Q3JKLcmlkFw+XZMPq64g&#10;iS4xesqMDDDWEofVCAwf/5ncqIzjsaQgV4PFdRYQnQ43FNx0JvQm/IEupEdqmBdtw1TgiOJE+LuQ&#10;cgSJI8YIMd597OezwTHGYPHtJmkPtCL6lMtMDOP5oJHRSIjM7DI9oJOYkTA2AyPwmMQERq82uU3+&#10;epTk0UxAuLL9/Ud6I0AQL79oY7BSR31KGgcf4c2hIqMOmRB2lPUUB9d8joPsDyKnltkBUmwkLoVS&#10;VfGvAtci5jX3/47htYxfauJbD179bv4GAAD//wMAUEsDBBQABgAIAAAAIQCuHzuT4AAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4s4sUKEWWRk2amHiyevC4ZUcgsrOE3QL2&#10;1zs96W0+nrzzTLlbbC8mHH3nSMH9KgKBVDvTUaPg431/l4PwQZPRvSNU8IMedtX1VakL42Z6w+kQ&#10;GsEh5AutoA1hKKT0dYtW+5UbkHj35UarA7djI82oZw63vYyjKJNWd8QXWj3gc4v19+FkFaSb5Okl&#10;fx0md54/zybfx+tsskrd3iyPDyACLuEPhos+q0PFTkd3IuNFr2AdpxtGL0WWgmAiiZIExJEn23QL&#10;sirl/x+qXwAAAP//AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzhM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE&#10;0PdLbf/rd/VDSVxgDU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87x&#10;E1HsSt5IFSJxmcwheZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFo&#10;D8nBX/1eUJMWyhocb1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAt&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDt&#10;Xo+LdAEAAAkDAAAOAAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBTEHrcwwQAABkOAAAQAAAAAAAAAAAAAAAAANwDAABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAG&#10;AAgAAAAhAK4fO5PgAAAACwEAAA8AAAAAAAAAAAAAAAAAzQgAAGRycy9kb3ducmV2LnhtbFBLAQIt&#10;ABQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAANoJAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzUEsFBgAAAAAGAAYAeAEAANAKAAAAAA==&#10;">
+                <v:imagedata r:id="rId20" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00951E3F">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvällstid eller under </w:t>
       </w:r>
       <w:r w:rsidR="00422495">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">mörk årstid kan elbelysningen behöva tändas. Detta görs </w:t>
       </w:r>
       <w:r w:rsidR="0064736A">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
@@ -2048,51 +1807,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002900D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE4B8FE" wp14:editId="1D20008E">
             <wp:extent cx="3429661" cy="1549400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Bildobjekt 9" descr="En bild som visar byggnad, utomhus, hus, dörr&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Bildobjekt 9" descr="En bild som visar byggnad, utomhus, hus, dörr&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3440724" cy="1554398"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -2142,51 +1901,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00EF3554">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D61E0F2" wp14:editId="308DB20F">
             <wp:extent cx="719658" cy="1595955"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:docPr id="12" name="Bildobjekt 12" descr="En bild som visar text&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Bildobjekt 8" descr="En bild som visar text&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="767353" cy="1701727"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -2196,51 +1955,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="002900D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05D186DD" wp14:editId="4EA859B9">
             <wp:extent cx="3499336" cy="1580877"/>
             <wp:effectExtent l="0" t="0" r="6350" b="635"/>
             <wp:docPr id="10" name="Bildobjekt 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bildobjekt 10"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3540187" cy="1599332"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -2304,51 +2063,51 @@
     </w:p>
     <w:p w14:paraId="160D1A8C" w14:textId="77777777" w:rsidR="002B231B" w:rsidRPr="00C05978" w:rsidRDefault="002B231B" w:rsidP="002B231B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Efter matchslut tar matchvärden in hörnflaggorna och ställer in dem igen i lagrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC0176C" w14:textId="3EE0050F" w:rsidR="002B231B" w:rsidRPr="00C05978" w:rsidRDefault="002B231B" w:rsidP="002B231B">
+    <w:p w14:paraId="0FC0176C" w14:textId="7A1B49BC" w:rsidR="002B231B" w:rsidRPr="00C05978" w:rsidRDefault="002B231B" w:rsidP="002B231B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Matchvärden inväntar tills motståndarlaget lämnat </w:t>
       </w:r>
       <w:r w:rsidR="00A67320" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
@@ -2359,51 +2118,111 @@
       </w:r>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00680D21" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00680D21" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Glöm ej att få tillbaka nyckel och Tag.</w:t>
+        <w:t xml:space="preserve">Glöm ej att </w:t>
+      </w:r>
+      <w:r w:rsidR="0048520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontrollera att nyckeln </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0048520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r w:rsidR="0048520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>omklädningsrummet sitter omklädningsrummets lås</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574F444D" w14:textId="7C057A0D" w:rsidR="002B231B" w:rsidRPr="00C05978" w:rsidRDefault="002B231B" w:rsidP="002B231B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Hämta in eventuella drickaburkar från omklädning</w:t>
       </w:r>
@@ -2448,90 +2267,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00ED1A10" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>läng eventuella burka</w:t>
       </w:r>
       <w:r w:rsidR="00FE61EE" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>r i papperskorgen för pant.</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>g i Tipspromenadsrummet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAF6500" w14:textId="28EF7DB1" w:rsidR="00A8430B" w:rsidRPr="00C05978" w:rsidRDefault="00A8430B" w:rsidP="003F2C34">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2637,68 +2416,68 @@
       <w:r w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B89C262" wp14:editId="439EF57D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3958791</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>432970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1001520" cy="1223280"/>
                 <wp:effectExtent l="57150" t="57150" r="46355" b="53340"/>
                 <wp:wrapNone/>
                 <wp:docPr id="313391701" name="Pennanteckning 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId27">
+                    <w14:contentPart bwMode="auto" r:id="rId24">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1001520" cy="1223280"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:imagedata o:title="" r:id="rId28"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0664DD45" id="Pennanteckning 11" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:311pt;margin-top:33.4pt;width:80.25pt;height:97.7pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhANqsAqN2AQAACwMAAA4AAABkcnMvZTJvRG9jLnhtbJxSXU/CMBR9N/E/&#10;NH2XdVMQFgYPEhMeVB70B9SuZY1r73JbGPx7LwMENMbEl6W3pzs9Hx1PN65ma43Bgi942hOcaa+g&#10;tH5Z8LfXx5shZyFKX8oavC74Vgc+nVxfjdsm1xlUUJcaGZH4kLdNwasYmzxJgqq0k6EHjfYEGkAn&#10;I424TEqULbG7OsmEGCQtYNkgKB0C7c72IJ90/MZoFV+MCTqyuuAjIUhePC6w4MP7QZ+zd1qMUsGT&#10;yVjmS5RNZdVBkvyHIietJwFfVDMZJVuh/UHlrEIIYGJPgUvAGKt054ecpeKbs7n/2LlK79QKcwU+&#10;ah8XEuMxuw74zxWupgTaJyipHbmKwA+MFM/fZexFz0CtHOnZN4K6lpGeQ6hsEzjD3JYFx3mZnvT7&#10;9cPJwQJPvp4vAWokOVj+7ZeNQbcLm5SwTcGp4O3u23WpN5Ep2kyFSPsZQYqwNMtus2F34si95zhO&#10;Z+HS9Rc1ns87aWdvePIJAAD//wMAUEsDBBQABgAIAAAAIQAvoIvk4QoAAPciAAAQAAAAZHJzL2lu&#10;ay9pbmsxLnhtbLRZ224jxxF9D5B/GEwe9MKWZnpuHMFaIw9eIEACB7EDJI+yREuEJWpBUavdv8+p&#10;qlPdTXGUxLlgbalZXZdT1+6mvvn2y+ND9Xmzf94+7a7q9rypq83u5ul2u7u7qv/648ewrqvnw/Xu&#10;9vrhabe5qr9unutvP/z2N99sd788PlziZwUNu2dZPT5c1feHw6fLi4vX19fz1+78aX93EZumu/jD&#10;7pc//bH+QKnbzc/b3fYAk89OunnaHTZfDqLscnt7Vd8cvjSJH7p/eHrZ32zStlD2N5njsL++2Xx8&#10;2j9eH5LG++vdbvNQ7a4fgftvdXX4+gmLLezcbfZ19biFwyGet/3Ur7+bQbj+clUXn18A8RlIHuuL&#10;ZZ1//z/o/HiqU2B1cRqnuiKk283n9zB9//t3FIzIbBK/e1f8u2Xx+UT6QhN++X7g/7x/+rTZH7ab&#10;nGPLCDe+Vjf2WZNjWdpvnp8eXqQw6urz9cML8tU2TbbdXixk41QfEvM/1YekvKuvBLeUl1N0kqJ3&#10;1b1x93ZzmqoFjcjar9TI9DEFVKm54k7qOa/9w/Zxg0nw+Ck14eEZzgv5h8Ne50VsYheaPjTTj+1w&#10;GafLbjwfxlmKze1Zm7vOn/Yvz/dJ30/73NC6kzw15163t4f7VBjNeTOkki7LYkn0frO9uz/8M1kC&#10;VOEEd2FQacFXHFd/2fx8Vf9OZ1WlkkZQR2LbxqodYzXHpsK/1VmYzkI8a8+as2ZVD3Vbr+umblah&#10;rRr5HyxNpb+xao2CFRZOVD1k5HoVemybdGib0IVh1q1VK8TYt7ML0Ib+MgHqFcOBBmGuCSMVxhBD&#10;Ow9RNayrMbSTaeurDhtr1yy/FT3xw4/sUaIlE8deOvbKERSuxzA4lGqq4rpTOxqROA38IB+nST9g&#10;lby0hYQyBaj0Uvgp4whDL/4qsRMZs5bFZY/7OXJuRg0lTRlI4U2hCeGjpgAzqJNmoLUBO3M/Kgqo&#10;S1xYGLRj09wXPtuWxQkx50O3yDmiWqizQULjaMktWDIAOq5ZJgLJMo3mwJLCarAIZ74AJ2kSZRsm&#10;hwwagaT9QghbjjNbTLQCLhwno8Bw5YkzB6nwK2kU2QUzThMIphHIkpUUgBR0lJBm8iQCFguRTFZc&#10;Y1ijzrnfSVLMEH7NVW+Vnc1DiAr0FzEl7NnzEqdbghoKizn3x2mKwoihx/Co2qG35pcpEtoYrULa&#10;GV7GLhWpY4foqW8QTc71LZSONjd67bbR3At9X0UXHifUYojW3wKHkABzQX22aZsIvC5MqIhWD7Jr&#10;Git0eNML8JWUIUZ0y2ocZcyFyO6PLabCZEFw85ARTaYrRxmTs1KNst+iCphGESPuHPQwIxLysVlJ&#10;MFtCgU6yinZH21aYCoY1om/cdJwpR0CmzjiNG2oByugRVpBRbiQ7tAcVtIdVmJJ7iEW1Di1zMYcJ&#10;h4OAzmKCwRPcDthmRtWS8mLl8KENgAhCSkyGn+ib5BwzOqrLVoIkwlkPar9GXfhY7iFgjjEcAsoo&#10;IidB8qiLFAzxHINzcMLiDShDmMyjDikDX2vVGSLOG/UE2rox9Ghr21kyl31Vw8ooKDpkDmXX2WxH&#10;Bro1/iPsWba72Wsr4rB2j9Bd2DIpWUqmNUzoC8CAPxIzSYsULtToR3SnnSLY67swIm+s3Iw5I83B&#10;WqaRWtxEkC7tfzHtbSymAm4FFk+MdHqxQiEMyR9pZoYcLB59rfvAgIuz5geAubfil/rGcxnWCldi&#10;dreDMAqrGxkzxLmF/x1vP6wEFS+Vm8EYK4TL1iGuw4iz0LICGulzrtsRUxl1DGArLDAfvGIaKRrD&#10;i+lhpsGEBpEuYqJbVLCmT3cwaNwCDCkEAWlGZYWYewzQvjKZBpvBpAqP2cQKNMIVDeaQNIIGBfuK&#10;BGVXdKgxIXoUBDq3J/mwvsf88mElgJI6VOXELOMeKjdHxiWDkxWBpClYAE4wMwKoyIBnuYsyqT0u&#10;oJHYB8xv5Bz/UIo4SHBNtAp0I8fRAAQDcbTtPudgORyRdladi8kF5lcYGTEJuW1nH45oFCkV+hwW&#10;SUsnmh29i2ug+TTpVPXC6mVu+N3bzCobIaivDOoKCaFBlBxXYZSJbiXNdEBGZmmaVDjnEHhjQfFj&#10;5nh0UaI4fRhdHADcEBeNRX/KujxBMjRGR7fJenR6WPCwTX1YueojmXe2HYXcLAzP4g1sUToTsw+F&#10;7aXtzLi0yhJePeoXySvENWN0Yo4UTDuxjG6imexxfLp05cC9Mc9blylUwo75VhR0aYb+yBAhSH3l&#10;yRpFtc4NBiG53Qi9DJav/2UVFIxuib+PNXJKgijHC6+eUZ+hbAyUZjXbMMNRiEmsbmMiQF/gkxBn&#10;gFzM9J/g9cgshj0Tc5s4XODI24WijJ2qhTGZkUFltmWuJRhy4TcnSkNuCg6TvMIpAt+tL3FuDFVv&#10;80KOkarj4yD06FCcPrxZuxoAkZtLMjpiDrQ8PviuBgtOvGqscP8GzFWc8BaxKCLJMc1YnHH4PNp0&#10;QhjIo7/ILm91jzIOVK5zTMDLsKxwivl5O7QQa/mWnyLQDlQy4iaJec9CG9YIJNMu2HlXNBwGHaYc&#10;Fq5Ifq+Q65NqFFfzMmeoJBZDBBjJDbG0LMUSkephYHE7G3UJ5VwElYnOe6QzeZIRcaKIyiTS4f5Y&#10;+ZclaBxMBsucVJXCKZhFyiR1LHM7WRLnfTtLy3dEinWF9CExLEqwMn1yF4CtzsrKbu4UwFkixWqI&#10;woCYo+TWZpf+H+cKqhIC74v3GInquKsoDTMsex0E5sIqoLRPDzWIKCIgYXSw6vFqoxO4jHCZr6bZ&#10;aEaXVxIRH//iv6tHAMvGsbhoAAy2IDBTSkzLDAu95O2GV5EvxRq+fTS8NHastvCx2Mc9LuHB+JBv&#10;MKOBXWGurhFEPoRQV23wKsPVzB2aKqs2GCv7aQ42uoSMiUOfcCb6qsCAh5K7gaA6A0ZTJ99JiMQK&#10;L3i5L+kaT4o107BCOeL6bmWHyLoavDNlzhg7csuSgHtyaqhpiOJTOtgQB9OC2yjMmiVCER9SdgKG&#10;r9+jcGSSM3uTOTONF0Dowfc9LowDzIsKc3Cd1i1qrWO7CFZDK/aTF2YU6gK+TUj6cEKkqxuQk1vw&#10;mArE9oQGis9mnKGZUZ+kUKLT0PtFbgI4UPi0w/GEr589gNri/vURXhLg5FaXLpGwju4zstxQ0Yti&#10;IjeSdz6JBhsQCds9UVgpBspFRUyYPE88M8gXv28TqmdW7wne3sh38Ri3c+cNrsIa7RWDwuApBD/p&#10;II6D3J0VD+jDMVrzULaKbSPmDNIpqJQdivRSh2YSgdTvidS3FRpGvj+wd2QhAQtJAEreGtHP1Ac+&#10;3/Y+E3xOc6wZlyq2bbDRjGwb7ch9JUkG0XG+j2cun8nyBIZj1rm5MGhSxCjEaCiG5YlZpEI6Fu2m&#10;7vlD/Y0uA63EbAw9GTo77ORWiQlEHdKePNLEjbcocmT+q1WhecHGv7krX7sQYA4disc7oQiysTEG&#10;vg+Xfaq6InBkv6j8OJwIoTHrfUZZJHOUsluEftD5wpNSz+Yw6CAEHQdL4E0Rc00Gh0lk0wLddRcG&#10;3UrJ6DQFYTL4SYxFCBxk4eB/IHJs2SGmzmBsjsJYirhXOYrlrrtyjNqMYC/5tMyn1MK7HMNfby1H&#10;0MP2xiUFJTTfV8NvoZLrpIK8agERCua1nRYRx38/8EEwSyG3Ni78j876J9v0N138YfvDPwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAOdzdAHeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFwQdbAgVCFOhUCoJw4UVImbay9JhL0OttuGv2c5wW1HM5qd167m4MUBUx4jabhaVCCQbHQj&#10;9RreXp8ulyByMeSMj4QavjHDqjs9aU3j4pFe8LApveASyo3RMJQyNVJmO2AweREnJPY+YgqmsEy9&#10;dMkcuTx4qaqqlsGMxB8GM+HDgPZzsw8a0nO6mK0tY3zfyq9H79fb636t9fnZfH8HouBc/sLwO5+n&#10;Q8ebdnFPLguvoVaKWQofNSNw4HapbkDsNCi2QHat/I/Q/QAAAP//AwBQSwMEFAAGAAgAAAAhAHkY&#10;vJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhM+xasQwDAbgvdB3MNobJR3K&#10;UeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxgDU1VgyK2YXK8aPgeL28nUJIN&#10;T2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwheZNLmxaMxm5mIXyv6w9M/w3o&#10;7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhocb1iqqcqhgF2Ld491fwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDarAKjdgEAAAsDAAAOAAAAAAAAAAAAAAAAADwCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAvoIvk4QoAAPciAAAQAAAAAAAAAAAAAAAAAN4D&#10;AABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAOdzdAHeAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAA7Q4AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAAAAA&#10;AAAAAAAAAPgPAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAeAEAAO4QAAAA&#10;AA==&#10;">
+                <v:imagedata r:id="rId25" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00897681" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>När domarna</w:t>
       </w:r>
       <w:r w:rsidR="00845EAC" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> kommer tar domarvärden emot dem och visar dem till </w:t>
       </w:r>
       <w:r w:rsidR="008E612A" w:rsidRPr="00C05978">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:sz w:val="28"/>
@@ -2730,51 +2509,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002900D2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BEFE676" wp14:editId="3B74BDC8">
             <wp:extent cx="2857500" cy="1290917"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="11" name="Bildobjekt 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Bildobjekt 11"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2911179" cy="1315167"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3421,112 +3200,112 @@
         </w:rPr>
         <w:t>Uppstår hot- och våldssituationer</w:t>
       </w:r>
       <w:r w:rsidR="00F706D6" w:rsidRPr="00E361EE">
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> ring 112.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F706D6" w:rsidRPr="00E361EE" w:rsidSect="003F2C34">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="566" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bodoni MT">
     <w:panose1 w:val="02070603080606020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B37A45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D0021"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3833,67 +3612,57 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2032145298">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1577738297">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1835954770">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1463309517">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2A9C"/>
     <w:rsid w:val="000078F0"/>
     <w:rsid w:val="00007E6D"/>
     <w:rsid w:val="00012084"/>
     <w:rsid w:val="0001364B"/>
     <w:rsid w:val="00020E23"/>
     <w:rsid w:val="00022B1A"/>
     <w:rsid w:val="00025C7C"/>
     <w:rsid w:val="00031F48"/>
     <w:rsid w:val="00052C81"/>
     <w:rsid w:val="00061B05"/>
     <w:rsid w:val="000674AF"/>
     <w:rsid w:val="0007205A"/>
@@ -3909,259 +3678,274 @@
     <w:rsid w:val="001327E9"/>
     <w:rsid w:val="00145310"/>
     <w:rsid w:val="001837BA"/>
     <w:rsid w:val="00187594"/>
     <w:rsid w:val="00193FDF"/>
     <w:rsid w:val="001C289A"/>
     <w:rsid w:val="001C6DEF"/>
     <w:rsid w:val="001E64E3"/>
     <w:rsid w:val="001F00B3"/>
     <w:rsid w:val="001F1DCC"/>
     <w:rsid w:val="001F731D"/>
     <w:rsid w:val="00202A35"/>
     <w:rsid w:val="00217713"/>
     <w:rsid w:val="00232E62"/>
     <w:rsid w:val="0026568E"/>
     <w:rsid w:val="0028421A"/>
     <w:rsid w:val="00286F53"/>
     <w:rsid w:val="002900D2"/>
     <w:rsid w:val="002B231B"/>
     <w:rsid w:val="002B5FEC"/>
     <w:rsid w:val="002B6EA6"/>
     <w:rsid w:val="002F63B9"/>
     <w:rsid w:val="002F6DDD"/>
     <w:rsid w:val="00310394"/>
     <w:rsid w:val="00313AFA"/>
+    <w:rsid w:val="003245DE"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00331992"/>
     <w:rsid w:val="00331A7E"/>
     <w:rsid w:val="00336225"/>
     <w:rsid w:val="00347267"/>
     <w:rsid w:val="00361CE5"/>
     <w:rsid w:val="003622B2"/>
     <w:rsid w:val="003A0161"/>
     <w:rsid w:val="003A416F"/>
     <w:rsid w:val="003A6891"/>
     <w:rsid w:val="003B14BE"/>
+    <w:rsid w:val="003B285C"/>
     <w:rsid w:val="003C4512"/>
     <w:rsid w:val="003D2985"/>
     <w:rsid w:val="003E08BB"/>
     <w:rsid w:val="003E20B1"/>
+    <w:rsid w:val="003E4EFB"/>
     <w:rsid w:val="003F2C34"/>
     <w:rsid w:val="00403CED"/>
     <w:rsid w:val="00404983"/>
     <w:rsid w:val="0041737E"/>
     <w:rsid w:val="0042153E"/>
     <w:rsid w:val="00422495"/>
     <w:rsid w:val="004423BD"/>
     <w:rsid w:val="00457C63"/>
     <w:rsid w:val="00460B62"/>
     <w:rsid w:val="004769AF"/>
     <w:rsid w:val="004810BE"/>
     <w:rsid w:val="00483133"/>
     <w:rsid w:val="00484DA2"/>
+    <w:rsid w:val="0048520D"/>
     <w:rsid w:val="00486465"/>
     <w:rsid w:val="004A5DF0"/>
     <w:rsid w:val="004D0575"/>
+    <w:rsid w:val="004D2F1B"/>
     <w:rsid w:val="004D3D70"/>
     <w:rsid w:val="004E771A"/>
     <w:rsid w:val="004F687E"/>
     <w:rsid w:val="005008A2"/>
     <w:rsid w:val="00511518"/>
     <w:rsid w:val="00521725"/>
     <w:rsid w:val="00525E00"/>
     <w:rsid w:val="00527682"/>
     <w:rsid w:val="00537C9D"/>
     <w:rsid w:val="00552304"/>
     <w:rsid w:val="005562D2"/>
     <w:rsid w:val="00573F3F"/>
     <w:rsid w:val="00577E0D"/>
     <w:rsid w:val="00581A81"/>
     <w:rsid w:val="00597B11"/>
     <w:rsid w:val="005C2599"/>
     <w:rsid w:val="005C5902"/>
     <w:rsid w:val="006021C6"/>
     <w:rsid w:val="00614E7B"/>
     <w:rsid w:val="00626D2F"/>
     <w:rsid w:val="006450BA"/>
     <w:rsid w:val="00646A0C"/>
     <w:rsid w:val="0064736A"/>
     <w:rsid w:val="0066143F"/>
     <w:rsid w:val="0066242B"/>
     <w:rsid w:val="00664942"/>
     <w:rsid w:val="00666C8F"/>
     <w:rsid w:val="00675624"/>
     <w:rsid w:val="006801C2"/>
     <w:rsid w:val="00680D21"/>
     <w:rsid w:val="006A22D1"/>
     <w:rsid w:val="006A725D"/>
+    <w:rsid w:val="006B506D"/>
     <w:rsid w:val="006C37EC"/>
     <w:rsid w:val="006C7D15"/>
     <w:rsid w:val="006D59FA"/>
     <w:rsid w:val="00707FE9"/>
     <w:rsid w:val="00715EA7"/>
     <w:rsid w:val="007161EA"/>
     <w:rsid w:val="00723ACA"/>
     <w:rsid w:val="00733C68"/>
     <w:rsid w:val="00745B4C"/>
     <w:rsid w:val="00755931"/>
     <w:rsid w:val="00765979"/>
     <w:rsid w:val="00766607"/>
+    <w:rsid w:val="0078589E"/>
     <w:rsid w:val="00792C39"/>
     <w:rsid w:val="007B1E8A"/>
     <w:rsid w:val="007B6167"/>
     <w:rsid w:val="007D5D20"/>
     <w:rsid w:val="007E452D"/>
     <w:rsid w:val="007E63C5"/>
     <w:rsid w:val="00803415"/>
     <w:rsid w:val="008036F9"/>
     <w:rsid w:val="008173E5"/>
     <w:rsid w:val="00831C2E"/>
     <w:rsid w:val="00841C0F"/>
     <w:rsid w:val="00845EAC"/>
     <w:rsid w:val="008479E7"/>
     <w:rsid w:val="00860163"/>
+    <w:rsid w:val="0088409E"/>
     <w:rsid w:val="00897681"/>
     <w:rsid w:val="008A12BB"/>
     <w:rsid w:val="008A131D"/>
     <w:rsid w:val="008B0054"/>
     <w:rsid w:val="008C555A"/>
     <w:rsid w:val="008D04ED"/>
     <w:rsid w:val="008D494D"/>
     <w:rsid w:val="008E1FB7"/>
     <w:rsid w:val="008E3818"/>
     <w:rsid w:val="008E3EA6"/>
     <w:rsid w:val="008E612A"/>
     <w:rsid w:val="008E66CD"/>
     <w:rsid w:val="008F54FA"/>
     <w:rsid w:val="009035CB"/>
     <w:rsid w:val="00906A2B"/>
     <w:rsid w:val="00906B53"/>
     <w:rsid w:val="00912BCC"/>
     <w:rsid w:val="00922454"/>
     <w:rsid w:val="00933BAE"/>
     <w:rsid w:val="00942BF2"/>
     <w:rsid w:val="00951E3F"/>
     <w:rsid w:val="00953879"/>
     <w:rsid w:val="00956C24"/>
     <w:rsid w:val="00967133"/>
     <w:rsid w:val="00976B3E"/>
     <w:rsid w:val="00976BB8"/>
+    <w:rsid w:val="009839E5"/>
     <w:rsid w:val="0099176D"/>
     <w:rsid w:val="009971F2"/>
     <w:rsid w:val="009A3BDD"/>
     <w:rsid w:val="009B0528"/>
     <w:rsid w:val="009C1FEF"/>
+    <w:rsid w:val="009C2ED0"/>
     <w:rsid w:val="009D0EB7"/>
     <w:rsid w:val="009D758A"/>
     <w:rsid w:val="009E5F49"/>
     <w:rsid w:val="009F1019"/>
     <w:rsid w:val="009F31BA"/>
     <w:rsid w:val="00A00195"/>
     <w:rsid w:val="00A018DF"/>
     <w:rsid w:val="00A0530B"/>
     <w:rsid w:val="00A10C36"/>
     <w:rsid w:val="00A10EC9"/>
     <w:rsid w:val="00A2607E"/>
+    <w:rsid w:val="00A325F4"/>
     <w:rsid w:val="00A37F9C"/>
     <w:rsid w:val="00A45F57"/>
     <w:rsid w:val="00A574BE"/>
     <w:rsid w:val="00A630FA"/>
     <w:rsid w:val="00A67320"/>
     <w:rsid w:val="00A70E1E"/>
     <w:rsid w:val="00A7136D"/>
     <w:rsid w:val="00A8430B"/>
     <w:rsid w:val="00A91769"/>
     <w:rsid w:val="00A91B69"/>
     <w:rsid w:val="00A92608"/>
     <w:rsid w:val="00AA0AEC"/>
     <w:rsid w:val="00AA3B3E"/>
     <w:rsid w:val="00AB3FAC"/>
     <w:rsid w:val="00AB4048"/>
     <w:rsid w:val="00AB5310"/>
     <w:rsid w:val="00AB74B0"/>
     <w:rsid w:val="00AE1085"/>
+    <w:rsid w:val="00AE2DBF"/>
     <w:rsid w:val="00AF0F4C"/>
     <w:rsid w:val="00AF3238"/>
     <w:rsid w:val="00B04CA4"/>
     <w:rsid w:val="00B13FFF"/>
     <w:rsid w:val="00B23C46"/>
     <w:rsid w:val="00B3527C"/>
     <w:rsid w:val="00B456F7"/>
     <w:rsid w:val="00B533D7"/>
+    <w:rsid w:val="00B5767C"/>
     <w:rsid w:val="00B610A0"/>
     <w:rsid w:val="00B71D5E"/>
     <w:rsid w:val="00B81CFD"/>
     <w:rsid w:val="00BA701B"/>
     <w:rsid w:val="00BB0D13"/>
     <w:rsid w:val="00BC1FB9"/>
     <w:rsid w:val="00BC5E5E"/>
     <w:rsid w:val="00BD1C14"/>
     <w:rsid w:val="00BD7D3A"/>
     <w:rsid w:val="00C05978"/>
     <w:rsid w:val="00C05EF0"/>
     <w:rsid w:val="00C116CB"/>
     <w:rsid w:val="00C15D7C"/>
     <w:rsid w:val="00C34067"/>
     <w:rsid w:val="00C4368C"/>
     <w:rsid w:val="00C47DD9"/>
     <w:rsid w:val="00C64EEB"/>
     <w:rsid w:val="00C715A1"/>
     <w:rsid w:val="00C863F1"/>
     <w:rsid w:val="00C923CC"/>
     <w:rsid w:val="00C977A0"/>
     <w:rsid w:val="00CA7EDF"/>
     <w:rsid w:val="00CB2F43"/>
     <w:rsid w:val="00CC7C90"/>
     <w:rsid w:val="00CE72BC"/>
     <w:rsid w:val="00CF5439"/>
     <w:rsid w:val="00CF789B"/>
     <w:rsid w:val="00D11A2E"/>
     <w:rsid w:val="00D31DD4"/>
     <w:rsid w:val="00D43FDC"/>
     <w:rsid w:val="00D640C2"/>
+    <w:rsid w:val="00D67831"/>
     <w:rsid w:val="00D92069"/>
     <w:rsid w:val="00D93BC9"/>
     <w:rsid w:val="00DA7985"/>
     <w:rsid w:val="00DC2358"/>
     <w:rsid w:val="00DC31CF"/>
     <w:rsid w:val="00DD3346"/>
     <w:rsid w:val="00DF359C"/>
     <w:rsid w:val="00DF4932"/>
     <w:rsid w:val="00DF589F"/>
     <w:rsid w:val="00E252B6"/>
     <w:rsid w:val="00E2794C"/>
     <w:rsid w:val="00E312F0"/>
     <w:rsid w:val="00E320E3"/>
     <w:rsid w:val="00E361EE"/>
     <w:rsid w:val="00E41EEB"/>
     <w:rsid w:val="00E65999"/>
     <w:rsid w:val="00E766EF"/>
     <w:rsid w:val="00E81F22"/>
     <w:rsid w:val="00E84B48"/>
     <w:rsid w:val="00E874D6"/>
     <w:rsid w:val="00E906B2"/>
+    <w:rsid w:val="00EB01FB"/>
     <w:rsid w:val="00EB4387"/>
     <w:rsid w:val="00ED1A10"/>
     <w:rsid w:val="00ED3C0C"/>
     <w:rsid w:val="00ED7E94"/>
     <w:rsid w:val="00ED7FE1"/>
     <w:rsid w:val="00EE18D1"/>
     <w:rsid w:val="00EE2484"/>
     <w:rsid w:val="00EF2A9C"/>
     <w:rsid w:val="00EF3554"/>
     <w:rsid w:val="00F02613"/>
     <w:rsid w:val="00F135B4"/>
     <w:rsid w:val="00F21791"/>
     <w:rsid w:val="00F24CFA"/>
     <w:rsid w:val="00F250CA"/>
     <w:rsid w:val="00F35322"/>
     <w:rsid w:val="00F53B48"/>
     <w:rsid w:val="00F706D6"/>
     <w:rsid w:val="00F75034"/>
     <w:rsid w:val="00F80D96"/>
     <w:rsid w:val="00F85920"/>
     <w:rsid w:val="00F93A69"/>
     <w:rsid w:val="00FC48D8"/>
     <w:rsid w:val="00FD5030"/>
     <w:rsid w:val="00FE61EE"/>
     <w:rsid w:val="00FE7744"/>
@@ -4176,51 +3960,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C9E7575"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{01ECD9D6-C3CF-4DDD-8759-17A971D9605F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4616,224 +4400,193 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EF2A9C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="325977624">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
+<inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
+  <inkml:definitions>
+    <inkml:context xml:id="ctx0">
+      <inkml:inkSource xml:id="inkSrc0">
+        <inkml:traceFormat>
+          <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="F" type="integer" max="32767" units="dev"/>
+        </inkml:traceFormat>
+        <inkml:channelProperties>
+          <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
+        </inkml:channelProperties>
+      </inkml:inkSource>
+      <inkml:timestamp xml:id="ts0" timeString="2023-04-07T14:56:52.766"/>
+    </inkml:context>
+    <inkml:brush xml:id="br0">
+      <inkml:brushProperty name="width" value="0.05" units="cm"/>
+      <inkml:brushProperty name="height" value="0.05" units="cm"/>
+    </inkml:brush>
+  </inkml:definitions>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">612 42 24575,'-160'8'0,"56"5"0,86-9 0,1 0 0,-1 1 0,-30 13 0,34-10 0,0 0 0,0 1 0,-21 19 0,2-1 0,26-23 0,1 1 0,-1 1 0,1-1 0,1 1 0,-1 0 0,1 0 0,0 1 0,0-1 0,1 1 0,-6 12 0,-1 2 0,7-16 0,2 0 0,-1 0 0,1 0 0,-1 1 0,0 5 0,-10 37 0,5-23 0,2 1 0,1-1 0,1 1 0,-2 35 0,6 32 0,2 87 0,-2-174 0,1 0 0,1 0 0,-1-1 0,1 1 0,0 0 0,0 0 0,1-1 0,3 7 0,5 6 0,14 16 0,-14-19 0,-9-13 0,17 24 0,0-2 0,36 36 0,-43-52 0,1 1 0,0-1 0,1-1 0,-1-1 0,1 0 0,18 5 0,-15-5 0,40 16 0,-15-5 0,0-2 0,65 14 0,-98-26 0,1-1 0,16 9 0,-18-8 0,1 1 0,15 3 0,-20-7 0,-1 1 0,1-1 0,0 0 0,-1 0 0,1 0 0,-1 0 0,1 0 0,0-1 0,-1 0 0,7-2 0,0 0 0,0-1 0,0-1 0,0 0 0,0 0 0,-1-1 0,16-13 0,-21 14 0,0 0 0,0-1 0,-1 0 0,0 1 0,0-1 0,-1-1 0,3-7 0,5-10 0,10-16 0,2 2 0,2 0 0,31-37 0,-25 35 0,-2 0 0,28-54 0,-54 88 0,1 0 0,-1-1 0,0 1 0,0-1 0,-1 0 0,0 1 0,1-12 0,-3-4 0,-2-22 0,0-10 0,4 16 0,0 20 0,-1 1 0,-1 0 0,-3-23 0,2 31 0,-1-1 0,-1 1 0,-4-11 0,-7-16 0,11 22 0,-1 0 0,-1 1 0,0-1 0,-1 1 0,0 0 0,-1 1 0,-11-13 0,5 7 0,9 11 0,-1-1 0,0 1 0,0 0 0,-1 1 0,1-1 0,-2 1 0,1 1 0,-9-6 0,6 5 0,0 1 0,0 1 0,0 0 0,0 0 0,0 1 0,-19-3 0,18 4 0,0-1 0,0 1 0,1-1 0,-1-1 0,1 0 0,-1-1 0,1 0 0,-11-8 0,9 7-151,-1 0-1,0 1 0,0 0 0,0 1 1,-1 0-1,1 1 0,-1 1 1,-26-1-1,26 2-6674</inkml:trace>
+</inkml:ink>
+</file>
+
+<file path=word/ink/ink2.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T14:57:13.969"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
   <inkml:trace contextRef="#ctx0" brushRef="#br0">852 7 24575,'-6'0'0,"0"1"0,0 0 0,0 0 0,0 1 0,-10 4 0,-10 2 0,19-6 0,1 1 0,0-1 0,0 1 0,0 0 0,0 1 0,-9 6 0,8-5 0,1 0 0,-1-1 0,0 0 0,-12 4 0,-67 15 0,11-3 0,56-13 0,1 1 0,0 1 0,0 0 0,-25 19 0,20-13 0,-13 4 0,27-15 0,1 0 0,-1 1 0,1 0 0,1 0 0,-11 9 0,10-7 0,0-1 0,-1 0 0,1 0 0,-1-1 0,0-1 0,-14 6 0,-23 12 0,19-9 0,22-11 0,1 0 0,-1 0 0,1 0 0,0 0 0,-1 1 0,1 0 0,0 0 0,-4 4 0,-23 33 0,5-7 0,22-28 0,0 1 0,0 0 0,0 0 0,1 0 0,0 0 0,0 1 0,0 0 0,1-1 0,0 1 0,0 0 0,-1 13 0,1 4 0,1 1 0,3 27 0,0 1 0,-2 130 0,1-178 0,-1 1 0,1-1 0,0 0 0,1 0 0,-1 0 0,1 0 0,0 0 0,0 0 0,0-1 0,5 7 0,4 6 0,18 20 0,-19-24 0,-6-9 0,0 0 0,1 0 0,0 0 0,-1-1 0,1 0 0,0 0 0,1 0 0,5 2 0,10 6 0,-2-1 0,0-1 0,1-1 0,0-1 0,39 8 0,-25-11 0,1-1 0,0-1 0,41-4 0,-8 0 0,-13 3 0,-27 0 0,0-1 0,42-5 0,-50 1 0,-1-2 0,1 0 0,-1-1 0,19-11 0,34-12 0,37-14 0,-102 41 0,0 0 0,0 0 0,-1 0 0,0-1 0,0 0 0,0 0 0,0-1 0,0 1 0,-1-1 0,0-1 0,0 1 0,0-1 0,-1 1 0,0-1 0,4-7 0,-2 3 0,1 0 0,1 0 0,10-11 0,-11 13 0,0 0 0,0 0 0,-1-1 0,0 0 0,5-10 0,-1-4 0,-2 0 0,0 0 0,-2-1 0,5-31 0,-6 10 0,1-65 0,-7-12 0,0 117 0,0 0 0,0 0 0,-1 0 0,1 0 0,-1 0 0,0 0 0,-1 0 0,1 1 0,-1-1 0,0 1 0,-6-7 0,-7-13 0,7 7 0,8 13 0,-1 1 0,0-1 0,0 0 0,0 1 0,-1-1 0,1 1 0,-1 0 0,0 0 0,0 0 0,-3-3 0,-10-6 0,-16-17 0,18 15 0,-21-14 0,21 18 0,-14-10 0,23 18 0,1-1 0,0 0 0,1 0 0,-1-1 0,1 1 0,-1-1 0,1 0 0,-5-8 0,4 7 0,1 0 0,-1 0 0,0 0 0,0 1 0,-9-7 0,10 9-124,0-1 0,-1 1 0,1 0 0,-1 0 0,0 1 0,1-1-1,-1 1 1,0 0 0,0 0 0,-5-1 0,-1 2-6702</inkml:trace>
 </inkml:ink>
 </file>
 
-<file path=word/ink/ink2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=word/ink/ink3.xml><?xml version="1.0" encoding="utf-8"?>
-<inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
-[...29 lines deleted...]
-<file path=word/ink/ink4.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
           <inkml:channel name="OA" type="integer" max="360" units="deg"/>
           <inkml:channel name="OE" type="integer" max="90" units="deg"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
           <inkml:channelProperty channel="OA" name="resolution" value="1000" units="1/deg"/>
           <inkml:channelProperty channel="OE" name="resolution" value="1000" units="1/deg"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T16:53:55.720"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
   <inkml:trace contextRef="#ctx0" brushRef="#br0">2277 346 5152 0 0,'0'0'233'0'0,"-16"-6"2407"0"0,-10-7 751 0 0,-3 3-1913 0 0,28 9-1223 0 0,-14-5 1156 0 0,5 4-938 0 0,0 2 0 0 0,0-1 0 0 0,-12 2 0 0 0,12-1 7 0 0,-1 0 1 0 0,-19-2-1 0 0,18 0-445 0 0,0 2-1 0 0,1-1 1 0 0,-1 1 0 0 0,0 1-1 0 0,-15 3 1 0 0,17-3 10 0 0,-33 4 131 0 0,9-2 32 0 0,-53 13 0 0 0,-11 10-37 0 0,10 1-149 0 0,73-22 36 0 0,-25 5 0 0 0,26-7 46 0 0,0 0-1 0 0,-17 8 1 0 0,16-6 102 0 0,0-1 0 0 0,-21 4 0 0 0,18-4-190 0 0,-24 8-1 0 0,11-1-21 0 0,-40 22 0 0 0,13-2-54 0 0,40-22 60 0 0,-22 10 0 0 0,6-3 0 0 0,-84 32 158 0 0,24-11-84 0 0,33-4-10 0 0,35-16-64 0 0,22-13 0 0 0,0-1 0 0 0,0-1 0 0 0,0 1 0 0 0,0 0 0 0 0,-8 2 0 0 0,-18 9 0 0 0,-1 1 0 0 0,2 1 0 0 0,-44 32 0 0 0,58-38-10 0 0,1 1 0 0 0,1 0 0 0 0,0 1-1 0 0,0 1 1 0 0,2 0 0 0 0,-14 18-1 0 0,0 0 11 0 0,16-20 0 0 0,0 0 0 0 0,-7 13 0 0 0,5-8 0 0 0,-15 19 0 0 0,14-20 0 0 0,-12 21 0 0 0,12-18 63 0 0,-27 32-1 0 0,-5 7 29 0 0,-16 26-91 0 0,-13 20 0 0 0,58-79 0 0 0,-13 33 0 0 0,22-46 0 0 0,2 1 0 0 0,0 1 0 0 0,0-1 0 0 0,-3 26 0 0 0,3-22 0 0 0,3-14 0 0 0,0 0 0 0 0,0 1 0 0 0,1-1 0 0 0,-1 0 0 0 0,1 0 0 0 0,-1 0 0 0 0,1 4 0 0 0,-4 88 64 0 0,4-79-64 0 0,-1-1 0 0 0,0 1 0 0 0,-4 20 0 0 0,1-13 0 0 0,-2 28 0 0 0,1 2 0 0 0,1-26 0 0 0,-3 16 0 0 0,0-12 51 0 0,-3 41-1 0 0,4-17 4 0 0,-9 53 135 0 0,-3 19-3 0 0,8-47-156 0 0,3 37 12 0 0,4-39-20 0 0,2-57-9 0 0,2 1-1 0 0,3 22 0 0 0,-1-9 11 0 0,12 64 148 0 0,-4-37 54 0 0,-8-46-180 0 0,1-1-1 0 0,1 0 1 0 0,10 22-1 0 0,-10-24-22 0 0,11 22 16 0 0,33 51 0 0 0,-34-62-34 0 0,27 43 30 0 0,25 41 76 0 0,-44-67-95 0 0,2-2-1 0 0,2 0 1 0 0,38 40-1 0 0,-29-35-7 0 0,44 66 0 0 0,-52-66 22 0 0,-10-15 25 0 0,-1 1-1 0 0,18 40 1 0 0,-20-36 19 0 0,1 0 0 0 0,1-1 0 0 0,1 0 0 0 0,2-2 0 0 0,1 0 1 0 0,29 30-1 0 0,-1-16-143 0 0,-43-37 71 0 0,1-1-1 0 0,0-1 0 0 0,0 1 1 0 0,0-1-1 0 0,14 7 0 0 0,43 15 90 0 0,-31-13-48 0 0,63 27 203 0 0,-51-19-133 0 0,-35-17-55 0 0,0 0 0 0 0,0 0 0 0 0,0-1 0 0 0,18 5 0 0 0,-7-5 1 0 0,0-2 0 0 0,1 0 0 0 0,26-1 0 0 0,65-10 96 0 0,-71 5-36 0 0,-3 1-14 0 0,-1 2 0 0 0,71 5 0 0 0,-84-2-34 0 0,38-2-1 0 0,-24-1-10 0 0,-6-1 68 0 0,0-2 0 0 0,-1-1 0 0 0,56-17 0 0 0,-84 21-130 0 0,106-32 152 0 0,35-9 861 0 0,-80 19-1256 0 0,63-25 139 0 0,-95 34 140 0 0,67-38 36 0 0,-69 34-45 0 0,69-46 83 0 0,-82 51-88 0 0,0 0 0 0 0,0-1 0 0 0,30-32 0 0 0,39-58 67 0 0,-59 70-78 0 0,25-30 87 0 0,-6 9 236 0 0,78-120 1 0 0,-114 153-330 0 0,0-1 0 0 0,-1 0 1 0 0,-1-1-1 0 0,9-42 0 0 0,10-102-4 0 0,-24 138 3 0 0,0-35-1 0 0,-4 46 0 0 0,0 0 0 0 0,4-20 0 0 0,38-174 0 0 0,-19 134 0 0 0,8-98 0 0 0,-30 172 0 0 0,9-62 36 0 0,8-58 56 0 0,2-65-12 0 0,-19 187-72 0 0,1-29 109 0 0,0 1 0 0 0,-2 0-1 0 0,-5-45 1 0 0,4 70-96 0 0,-2-13 92 0 0,0 0 1 0 0,-1 1-1 0 0,-1-1 0 0 0,-14-35 1 0 0,-30-51-473 0 0,40 85 372 0 0,1-1 0 0 0,0 0 0 0 0,2-1 0 0 0,-4-23 0 0 0,2 11 6 0 0,4 14 32 0 0,-2-41 0 0 0,-1-3 24 0 0,-3 11-46 0 0,-2 1-1 0 0,-37-98 1 0 0,23 73 26 0 0,6 16-57 0 0,-48-142 2 0 0,66 199-4 0 0,-6-20 24 0 0,-1 1 0 0 0,0 1 0 0 0,-21-34 0 0 0,-4-3 108 0 0,23 39-54 0 0,-24-36 0 0 0,20 37-74 0 0,-12-22 0 0 0,-25-34 0 0 0,36 51 0 0 0,5 6 0 0 0,-24-29 0 0 0,-3-3 0 0 0,24 32 0 0 0,10 13 0 0 0,-1-1 0 0 0,1 1 0 0 0,-10-8 0 0 0,-6-4 0 0 0,12 10 0 0 0,1 1 0 0 0,-1-1 0 0 0,-14-7 0 0 0,-20-17 0 0 0,15 5 0 0 0,11 14 0 0 0,14 9 0 0 0,-1 1 0 0 0,-1-1 0 0 0,1 1 0 0 0,0 0 0 0 0,-4-2 0 0 0,-24-13 0 0 0,23 11 0 0 0,0 2 0 0 0,0-1 0 0 0,-10-3 0 0 0,-2 0 12 0 0,15 6-6 0 0,0 0-1 0 0,0 0 1 0 0,0 0 0 0 0,0 1 0 0 0,0 0 0 0 0,0 0-1 0 0,-1 0 1 0 0,-5 0 0 0 0,11 1-6 0 0,-6 0-2 0 0,1 0 0 0 0,0 0 0 0 0,-1 1 0 0 0,1-1 0 0 0,-1 1 0 0 0,1 0 0 0 0,-7 3 0 0 0,4-2-37 0 0,0 1 0 0 0,-1-2 0 0 0,-9 2 1 0 0,-12 2 33 0 0,-112 35 5 0 0,12 8 0 0 0,101-35-45 0 0,1 1 1 0 0,0 1-1 0 0,2 1 0 0 0,-43 34 0 0 0,27-17 22 0 0,-26 22-26 0 0,10-11 49 0 0,-13 7 41 0 0,21-17-18 0 0,-15 15-170 0 0,63-47 187 0 0,1-2-90 0 0,0 1 0 0 0,0-1 1 0 0,0 1-1 0 0,1-1 0 0 0,-1 0 1 0 0,0 1-1 0 0,1-1 0 0 0,-1 1 1 0 0,0 0-1 0 0,1-1 1 0 0,-1 1-1 0 0,1-1 0 0 0,-1 1 1 0 0,1 0-1 0 0,-1-1 0 0 0,1 1 1 0 0,0 0-1 0 0,-1 0 0 0 0,1-1 1 0 0,0 1-1 0 0,-1 0 0 0 0,1 1 1 0 0,0-1-86 0 0,0 3-16 0 0,0 1-1583 0 0</inkml:trace>
 </inkml:ink>
 </file>
 
-<file path=word/ink/ink5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/ink/ink4.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
           <inkml:channel name="OA" type="integer" max="360" units="deg"/>
           <inkml:channel name="OE" type="integer" max="90" units="deg"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
           <inkml:channelProperty channel="OA" name="resolution" value="1000" units="1/deg"/>
           <inkml:channelProperty channel="OE" name="resolution" value="1000" units="1/deg"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T17:27:14.186"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
   <inkml:trace contextRef="#ctx0" brushRef="#br0">1281 74 5064 0 0,'0'0'389'0'0,"-7"-10"54"0"0,3 4 1680 0 0,-1 1 0 0 0,1 0 0 0 0,-10-8 0 0 0,9 9-2076 0 0,0 0 1 0 0,0 0 0 0 0,-1 1 0 0 0,1 0 0 0 0,0 0 0 0 0,-1 1 0 0 0,0 0 0 0 0,0 0 0 0 0,0 0 0 0 0,0 0-1 0 0,0 1 1 0 0,0 0 0 0 0,-12 0 0 0 0,-8 1 318 0 0,-1 3 1 0 0,0 0-1 0 0,1 1 0 0 0,0 2 0 0 0,-33 11 0 0 0,43-13 145 0 0,-1 0 0 0 0,-31 2 0 0 0,0 1 92 0 0,-6-2-90 0 0,13-1-184 0 0,-1 3-254 0 0,-1 2 1 0 0,1 2 0 0 0,-74 30-1 0 0,17-6-75 0 0,74-23 0 0 0,0 0 0 0 0,-33 24 0 0 0,45-27 0 0 0,0 1 0 0 0,0 1 0 0 0,1 1 0 0 0,1-1 0 0 0,-16 22 0 0 0,15-16 1 0 0,-66 99-66 0 0,76-113 66 0 0,-34 68 84 0 0,13-25 56 0 0,15-32-102 0 0,-10 26-1 0 0,11-21-5 0 0,-7 37 1 0 0,12-48-34 0 0,1 1 1 0 0,1 0 0 0 0,-1 0 0 0 0,1-1 0 0 0,1 1 0 0 0,2 15-1 0 0,-1-13-7 0 0,0 0-12 0 0,0 0 1 0 0,1-1 0 0 0,0 0 0 0 0,0 0-1 0 0,8 14 1 0 0,2-1-16 0 0,22 30-1 0 0,-28-43 35 0 0,1-2-1 0 0,-1 1 1 0 0,2-1-1 0 0,-1 0 1 0 0,18 11-1 0 0,23 12 183 0 0,1-2 0 0 0,1-2 0 0 0,96 36 0 0 0,-125-56-127 0 0,0-1 1 0 0,0-1-1 0 0,0-1 0 0 0,1 0 0 0 0,0-2 1 0 0,36-1-1 0 0,-43-2-53 0 0,0-1-1 0 0,0-1 1 0 0,-1 0 0 0 0,0 0-1 0 0,1-2 1 0 0,-1 0 0 0 0,-1-1-1 0 0,1 0 1 0 0,-1-1 0 0 0,18-12-1 0 0,123-101 109 0 0,-107 77 157 0 0,-2-2 0 0 0,76-95 0 0 0,-98 106-85 0 0,-1-1 1 0 0,-1-1-1 0 0,21-49 0 0 0,-35 63 58 0 0,-1-1 0 0 0,0 0 0 0 0,-2 1-1 0 0,-1-2 1 0 0,2-39 0 0 0,-5 53-226 0 0,-1 1-1 0 0,0 0 1 0 0,-1 0 0 0 0,0 0-1 0 0,0-1 1 0 0,-1 1 0 0 0,0 0-1 0 0,-1 1 1 0 0,0-1 0 0 0,0 0-1 0 0,-1 1 1 0 0,0 0 0 0 0,0-1-1 0 0,-1 2 1 0 0,0-1 0 0 0,-1 0-1 0 0,1 1 1 0 0,-2 0 0 0 0,-9-9-1 0 0,-28-22-13 0 0,40 35 0 0 0,1 1 0 0 0,0-1 0 0 0,0 0 0 0 0,0 0 0 0 0,1 0 0 0 0,-1-1 0 0 0,1 1 0 0 0,0-1 0 0 0,0 1 0 0 0,0-1 0 0 0,0 0 0 0 0,-2-7 0 0 0,1 0-41 0 0,-1 1 1 0 0,-1-1-1 0 0,1 1 0 0 0,-10-15 0 0 0,14 25-23 0 0,0-1-1 0 0,-1 1 1 0 0,1-1-1 0 0,0 1 0 0 0,-1-1 1 0 0,1 1-1 0 0,-1-1 1 0 0,1 1-1 0 0,0 0 1 0 0,-1-1-1 0 0,1 1 0 0 0,-1-1 1 0 0,1 1-1 0 0,-1 0 1 0 0,0-1-1 0 0,1 1 1 0 0,-1 0-1 0 0,1 0 0 0 0,-1 0 1 0 0,1-1-1 0 0,-1 1 1 0 0,0 0-1 0 0,1 0 1 0 0,-1 0-1 0 0,1 0 0 0 0,-1 0 1 0 0,0 0-1 0 0,-1 1-112 0 0,1-1 1 0 0,-1 1-1 0 0,1-1 0 0 0,-1 1 0 0 0,1-1 0 0 0,0 1 0 0 0,-1 0 1 0 0,1 0-1 0 0,0 0 0 0 0,0 0 0 0 0,-1 1 0 0 0,-5 5-958 0 0,1 0 0 0 0,-10 15 0 0 0,13-17 802 0 0,-13 19-1554 0 0</inkml:trace>
 </inkml:ink>
 </file>
 
-<file path=word/ink/ink6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/ink/ink5.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
           <inkml:channel name="OA" type="integer" max="360" units="deg"/>
           <inkml:channel name="OE" type="integer" max="90" units="deg"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
           <inkml:channelProperty channel="OA" name="resolution" value="1000" units="1/deg"/>
           <inkml:channelProperty channel="OE" name="resolution" value="1000" units="1/deg"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2023-04-07T15:27:36.569"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
@@ -5136,54 +4889,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13D5610E-1964-4D94-9B74-0A737B23038C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>680</Words>
-  <Characters>3606</Characters>
+  <Words>558</Words>
+  <Characters>3273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4278</CharactersWithSpaces>
+  <CharactersWithSpaces>3791</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mikael Vesterlund</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>