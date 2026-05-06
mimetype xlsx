--- v4 (2026-03-20)
+++ v5 (2026-05-06)
@@ -38,60 +38,60 @@
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\malin\Documents\AnSe redovisning\Björklinge Bollklubb\30. Resultaträkning, noteringar\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{497C501B-E699-4B59-B7C0-1E4825F31659}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{904F1524-0E8F-4EE2-A04C-540F7057BC3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="822" firstSheet="18" activeTab="34" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="822" firstSheet="17" activeTab="38" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Mall" sheetId="1" r:id="rId1"/>
     <sheet name="v32" sheetId="39" r:id="rId2"/>
     <sheet name="v33" sheetId="38" r:id="rId3"/>
     <sheet name="v34" sheetId="2" r:id="rId4"/>
     <sheet name="v35" sheetId="3" r:id="rId5"/>
     <sheet name="v36" sheetId="4" r:id="rId6"/>
     <sheet name="v37" sheetId="5" r:id="rId7"/>
     <sheet name="v38" sheetId="6" r:id="rId8"/>
     <sheet name="v39" sheetId="7" r:id="rId9"/>
     <sheet name="v40" sheetId="8" r:id="rId10"/>
     <sheet name="v41" sheetId="9" r:id="rId11"/>
     <sheet name="v42" sheetId="10" r:id="rId12"/>
     <sheet name="v43" sheetId="11" r:id="rId13"/>
     <sheet name="v44" sheetId="12" r:id="rId14"/>
     <sheet name="v45" sheetId="13" r:id="rId15"/>
     <sheet name="v46" sheetId="14" r:id="rId16"/>
     <sheet name="v47" sheetId="15" r:id="rId17"/>
     <sheet name="v48" sheetId="16" r:id="rId18"/>
     <sheet name="v49" sheetId="17" r:id="rId19"/>
     <sheet name="v50" sheetId="18" r:id="rId20"/>
     <sheet name="v51" sheetId="19" r:id="rId21"/>
     <sheet name="v52" sheetId="20" r:id="rId22"/>
     <sheet name="v1" sheetId="21" r:id="rId23"/>
@@ -110,51 +110,51 @@
     <sheet name="v14" sheetId="34" r:id="rId36"/>
     <sheet name="v15" sheetId="35" r:id="rId37"/>
     <sheet name="v16" sheetId="36" r:id="rId38"/>
     <sheet name="v17" sheetId="37" r:id="rId39"/>
     <sheet name="Eftersäsong" sheetId="41" r:id="rId40"/>
     <sheet name="Matchtider" sheetId="40" r:id="rId41"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5166" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5263" uniqueCount="326">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Stora hallen</t>
   </si>
   <si>
     <t>Lilla hallen</t>
   </si>
   <si>
     <t>IFU</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Onsdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
@@ -476,56 +476,50 @@
     <t>120 minuter</t>
   </si>
   <si>
     <t>GUD-serier junior och ungdom samt D1 och H2 och JAS</t>
   </si>
   <si>
     <t>30+120 minuter</t>
   </si>
   <si>
     <t>30 min uppvärming på plan innan match</t>
   </si>
   <si>
     <t xml:space="preserve">Hej! Här kommer de matcher som ska spelas i er hall nästa säsong. Alla föreningar får en ny fil runt 20 augusti som innehåller sommarens ändringar. </t>
   </si>
   <si>
     <t xml:space="preserve">Har ni inte en kommun som vill ha in tiderna snabbt kan ni alltså vänta på nästa utskick. </t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t xml:space="preserve">Avbokade </t>
   </si>
   <si>
     <t>BBKM</t>
-  </si>
-[...4 lines deleted...]
-    <t>IFU - E</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>250930-</t>
   </si>
   <si>
     <t>250928-</t>
   </si>
   <si>
     <t>Tiderna i IFU gäller från 18 augusti - 30 april</t>
   </si>
   <si>
     <t>Tiderna i Björklinge(mån-fre) gäller från 18 augusti - 24 april (lör-sön 27 september - 29 mars)</t>
   </si>
   <si>
     <t>1645-2100</t>
   </si>
   <si>
     <t>v45-v13</t>
   </si>
   <si>
     <t>P15</t>
   </si>
@@ -1080,128 +1074,274 @@
       <t>/P17</t>
     </r>
   </si>
   <si>
     <t>HJ pl E-&gt;</t>
   </si>
   <si>
     <t>P19✓</t>
   </si>
   <si>
     <t>eller hemma 2030</t>
   </si>
   <si>
     <t>H1 pl E -&gt;</t>
   </si>
   <si>
     <t>H3</t>
   </si>
   <si>
     <t>H1 pl B -&gt;</t>
   </si>
   <si>
     <t>tom 30/4</t>
   </si>
   <si>
-    <t>F19/P19</t>
-[...1 lines deleted...]
-  <si>
     <t>UIBF</t>
   </si>
   <si>
     <t>Avslutningscup</t>
   </si>
   <si>
     <t>vilka lag?</t>
   </si>
   <si>
     <t>Skärtorsdag</t>
   </si>
   <si>
     <t>Långfredag</t>
   </si>
   <si>
     <t>Påskafton</t>
   </si>
   <si>
     <t>Påskdagen</t>
   </si>
   <si>
     <t>Annandag påsk</t>
   </si>
   <si>
     <t>extra trm</t>
   </si>
   <si>
     <t>F16✓/P16</t>
   </si>
   <si>
-    <t>✓</t>
-[...23 lines deleted...]
-  <si>
     <r>
       <t>F17✓/</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>P17</t>
     </r>
   </si>
+  <si>
+    <t>inställd</t>
+  </si>
+  <si>
+    <t>inställd 30/4</t>
+  </si>
+  <si>
+    <t>27/4</t>
+  </si>
+  <si>
+    <t>1930-2030</t>
+  </si>
+  <si>
+    <t>*BBKM</t>
+  </si>
+  <si>
+    <t>4/5</t>
+  </si>
+  <si>
+    <t>11/5</t>
+  </si>
+  <si>
+    <t>18/5</t>
+  </si>
+  <si>
+    <t>25/5</t>
+  </si>
+  <si>
+    <t>1/6</t>
+  </si>
+  <si>
+    <t>8/6</t>
+  </si>
+  <si>
+    <t>nästa säsong:</t>
+  </si>
+  <si>
+    <t>17/8</t>
+  </si>
+  <si>
+    <t>24/8</t>
+  </si>
+  <si>
+    <t>enligt säs.ans</t>
+  </si>
+  <si>
+    <t>1830-1930</t>
+  </si>
+  <si>
+    <t>F18/P18s</t>
+  </si>
+  <si>
+    <t>v 13</t>
+  </si>
+  <si>
+    <t>v 17</t>
+  </si>
+  <si>
+    <t>v 14</t>
+  </si>
+  <si>
+    <t>F15s</t>
+  </si>
+  <si>
+    <t>v 16</t>
+  </si>
+  <si>
+    <r>
+      <t>F16s/</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>P16</t>
+    </r>
+  </si>
+  <si>
+    <t>P16s</t>
+  </si>
+  <si>
+    <t>F14s</t>
+  </si>
+  <si>
+    <t>v 15</t>
+  </si>
+  <si>
+    <t>F17s/P17</t>
+  </si>
+  <si>
+    <t>P11s</t>
+  </si>
+  <si>
+    <t>P13s</t>
+  </si>
+  <si>
+    <t>P15s</t>
+  </si>
+  <si>
+    <t>F12s</t>
+  </si>
+  <si>
+    <t>avb 10/4</t>
+  </si>
+  <si>
+    <t>260410</t>
+  </si>
+  <si>
+    <t>F16 *1</t>
+  </si>
+  <si>
+    <t>P15 *2</t>
+  </si>
+  <si>
+    <t>6/5</t>
+  </si>
+  <si>
+    <t>1830-2030</t>
+  </si>
+  <si>
+    <t>förskjuten</t>
+  </si>
+  <si>
+    <t>P17s/P19</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>P17</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>/P19</t>
+    </r>
+  </si>
+  <si>
+    <t>29/4</t>
+  </si>
+  <si>
+    <t>13/5</t>
+  </si>
+  <si>
+    <t>20/5</t>
+  </si>
+  <si>
+    <t>27/5</t>
+  </si>
+  <si>
+    <t>28/4</t>
+  </si>
+  <si>
+    <t>2000-2100</t>
+  </si>
+  <si>
+    <t>lilla</t>
+  </si>
+  <si>
+    <t>Pl E kvarstår just nu</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -1296,60 +1436,52 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
-  <fills count="18">
+  <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF4CCCC"/>
         <bgColor rgb="FFF4CCCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor rgb="FFFFFF99"/>
       </patternFill>
     </fill>
     <fill>
@@ -1405,50 +1537,56 @@
         <fgColor rgb="FFD1F3DA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF9966"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD1F3DA"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1807,51 +1945,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="240">
+  <cellXfs count="252">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -2120,67 +2258,58 @@
     <xf numFmtId="49" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="17" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="8" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2420,91 +2549,116 @@
     </xf>
     <xf numFmtId="49" fontId="11" fillId="13" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="10" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="14" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="14" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="14" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="14" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="14" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="14" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="17" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="49" fontId="11" fillId="12" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="12" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="5" fillId="18" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFFCC"/>
       <color rgb="FFD1F3DA"/>
       <color rgb="FFFF9966"/>
-      <color rgb="FFFFFFCC"/>
       <color rgb="FFD3EBF1"/>
       <color rgb="FFB0EABF"/>
       <color rgb="FFF4CCCC"/>
       <color rgb="FFBFFEBA"/>
       <color rgb="FFEAE7DA"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -2905,52 +3059,56 @@
 
 <file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings35.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings36.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings37.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings38.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings39.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings40.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings40.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings41.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S42"/>
@@ -3186,576 +3344,576 @@
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
       <c r="K10" s="38" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="61"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
       <c r="K11" s="80" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62"/>
-      <c r="H12" s="135"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61"/>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="89"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61"/>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61"/>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="38" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61"/>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154" t="s">
+      <c r="C22" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="40" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62"/>
       <c r="H22" s="66"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="63"/>
       <c r="H23" s="67"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="64"/>
       <c r="H24" s="66"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="56"/>
       <c r="H25" s="67"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="57"/>
       <c r="G26" s="57"/>
       <c r="H26" s="66"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="58"/>
       <c r="G27" s="58"/>
       <c r="H27" s="67"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="59"/>
       <c r="G28" s="65"/>
       <c r="H28" s="66"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
         <v>25</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F29" s="60"/>
       <c r="G29" s="58"/>
       <c r="H29" s="67"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="97"/>
       <c r="B31" s="38" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="98" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="100"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="59"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
@@ -3836,151 +3994,151 @@
         <v>40</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="F36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="G36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -4241,659 +4399,659 @@
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="139" t="s">
-        <v>124</v>
+      <c r="K10" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161" t="s">
+      <c r="K11" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="139" t="s">
-        <v>124</v>
+      <c r="K12" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161" t="s">
+      <c r="K13" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="139" t="s">
-        <v>124</v>
+      <c r="K14" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
+      <c r="G15" s="154"/>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161" t="s">
+      <c r="K15" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
+      <c r="G16" s="153"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62" t="s">
         <v>41</v>
       </c>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
+      <c r="G20" s="153"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="38" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154" t="s">
+      <c r="C22" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="40" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C25" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="E25" s="159" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="G25" s="171"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="162"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
-      <c r="E26" s="169" t="s">
-        <v>179</v>
+      <c r="E26" s="160" t="s">
+        <v>177</v>
       </c>
       <c r="F26" s="44"/>
-      <c r="G26" s="172"/>
-      <c r="H26" s="159"/>
+      <c r="G26" s="163"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="D27" s="175" t="s">
+      <c r="D27" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="E27" s="170"/>
+      <c r="E27" s="161"/>
       <c r="F27" s="44"/>
-      <c r="G27" s="173"/>
-      <c r="H27" s="160"/>
+      <c r="G27" s="164"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="39"/>
       <c r="F28" s="41"/>
-      <c r="G28" s="174"/>
-      <c r="H28" s="159"/>
+      <c r="G28" s="165"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="176" t="s">
-        <v>189</v>
+      <c r="P28" s="167" t="s">
+        <v>187</v>
       </c>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="61" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="143"/>
+      <c r="B30" s="134"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="139" t="s">
+      <c r="C31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="148"/>
+      <c r="E31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="21"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
-[...3 lines deleted...]
-      <c r="F32" s="147"/>
+      <c r="B32" s="134"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="134"/>
+      <c r="E32" s="134"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="81" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="26"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="M33" s="89"/>
       <c r="N33" s="28"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
@@ -4947,184 +5105,184 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EE0C799-D16E-4F4D-BCB4-43812AE1B7B4}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F31" sqref="F31:F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
@@ -5266,51 +5424,51 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
@@ -5335,663 +5493,663 @@
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="139" t="s">
-        <v>124</v>
+      <c r="K10" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161" t="s">
+      <c r="K11" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="139" t="s">
-        <v>124</v>
+      <c r="K12" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="62"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161" t="s">
+      <c r="K13" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="139" t="s">
-        <v>124</v>
+      <c r="K14" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161" t="s">
+      <c r="K15" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
+      <c r="G16" s="153"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="164"/>
+      <c r="G17" s="155"/>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
+      <c r="G20" s="153"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="38" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154" t="s">
+      <c r="C22" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="40" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...1 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
-[...1 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="176" t="s">
-        <v>189</v>
+      <c r="P28" s="167" t="s">
+        <v>187</v>
       </c>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="59" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
       <c r="F32" s="60"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -6044,135 +6202,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -6363,746 +6521,746 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="139" t="s">
-        <v>124</v>
+      <c r="K10" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161" t="s">
+      <c r="K11" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="139" t="s">
-        <v>124</v>
+      <c r="K12" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="62"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161" t="s">
+      <c r="K13" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="139" t="s">
-        <v>124</v>
+      <c r="K14" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161" t="s">
+      <c r="K15" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>45</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61"/>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="66"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="66"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="61" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="168" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="145"/>
+      <c r="F26" s="159" t="s">
+        <v>174</v>
+      </c>
+      <c r="G26" s="136"/>
       <c r="H26" s="61" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="169" t="s">
-[...3 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="160" t="s">
+        <v>177</v>
+      </c>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="170"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="176" t="s">
-        <v>189</v>
+      <c r="P28" s="167" t="s">
+        <v>187</v>
       </c>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -7155,135 +7313,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -7473,52 +7631,52 @@
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="19"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="25"/>
-      <c r="G6" s="178" t="s">
-        <v>200</v>
+      <c r="G6" s="169" t="s">
+        <v>198</v>
       </c>
       <c r="H6" s="88"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="66" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="28"/>
@@ -7565,657 +7723,657 @@
       <c r="G9" s="66"/>
       <c r="H9" s="28"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="25"/>
       <c r="G10" s="66"/>
       <c r="H10" s="26"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="139" t="s">
-        <v>124</v>
+      <c r="K10" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="23"/>
       <c r="G11" s="67"/>
       <c r="H11" s="28"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161" t="s">
+      <c r="K11" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>129</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="139" t="s">
-        <v>124</v>
+      <c r="K12" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161" t="s">
+      <c r="K13" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="139" t="s">
-        <v>124</v>
+      <c r="K14" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161" t="s">
+      <c r="K15" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="61" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61"/>
-      <c r="H19" s="177" t="s">
-        <v>203</v>
+      <c r="H19" s="168" t="s">
+        <v>201</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>134</v>
+      </c>
+      <c r="H20" s="169" t="s">
+        <v>197</v>
       </c>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61" t="s">
         <v>20</v>
       </c>
       <c r="H21" s="66" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="66"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H23" s="66"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="64"/>
       <c r="H24" s="66"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="67"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="62" t="s">
         <v>43</v>
       </c>
       <c r="G26" s="61" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="H26" s="180" t="s">
+        <v>186</v>
+      </c>
+      <c r="H26" s="171" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="179" t="s">
+      <c r="F27" s="170" t="s">
         <v>23</v>
       </c>
-      <c r="G27" s="146"/>
-[...1 lines deleted...]
-        <v>179</v>
+      <c r="G27" s="137"/>
+      <c r="H27" s="172" t="s">
+        <v>177</v>
       </c>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="180" t="s">
-[...3 lines deleted...]
-      <c r="H28" s="182"/>
+      <c r="F28" s="171" t="s">
+        <v>188</v>
+      </c>
+      <c r="G28" s="165"/>
+      <c r="H28" s="173"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="176" t="s">
-        <v>189</v>
+      <c r="P28" s="167" t="s">
+        <v>187</v>
       </c>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="172" t="s">
+        <v>196</v>
+      </c>
+      <c r="G29" s="164"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="182"/>
+      <c r="F30" s="173"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -8268,135 +8426,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -8541,759 +8699,759 @@
         <v>251028</v>
       </c>
       <c r="K3" s="16">
         <v>251102</v>
       </c>
       <c r="L3" s="5"/>
       <c r="M3" s="14"/>
       <c r="N3" s="15">
         <v>251027</v>
       </c>
       <c r="O3" s="15">
         <v>251028</v>
       </c>
       <c r="P3" s="15">
         <v>251029</v>
       </c>
       <c r="Q3" s="15">
         <v>251030</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="20"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="5"/>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="81"/>
     </row>
     <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="162"/>
+      <c r="G6" s="153"/>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
-      <c r="G7" s="163"/>
+      <c r="G7" s="154"/>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
-      <c r="G8" s="162"/>
+      <c r="G8" s="153"/>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
-      <c r="G9" s="163"/>
+      <c r="G9" s="154"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
-      <c r="G10" s="162"/>
+      <c r="G10" s="153"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="139" t="s">
-        <v>124</v>
+      <c r="K10" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
-      <c r="G11" s="163"/>
+      <c r="G11" s="154"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161" t="s">
+      <c r="K11" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="162"/>
-      <c r="H12" s="135"/>
+      <c r="G12" s="153"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="139" t="s">
-        <v>124</v>
+      <c r="K12" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
-      <c r="G13" s="163"/>
+      <c r="G13" s="154"/>
       <c r="H13" s="38" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161" t="s">
+      <c r="K13" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="139" t="s">
-        <v>124</v>
+      <c r="K14" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
+      <c r="G15" s="154"/>
       <c r="H15" s="38" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161" t="s">
+      <c r="K15" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
+      <c r="G16" s="153"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
+      <c r="G19" s="154"/>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
+      <c r="G20" s="153"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
+        <v>203</v>
+      </c>
+      <c r="C21" s="47" t="s">
         <v>205</v>
       </c>
-      <c r="C21" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="47" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="G21" s="163"/>
+        <v>193</v>
+      </c>
+      <c r="G21" s="154"/>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
+      <c r="G22" s="153"/>
       <c r="H22" s="62" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F23" s="42" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="G23" s="164"/>
+        <v>142</v>
+      </c>
+      <c r="G23" s="155"/>
       <c r="H23" s="61" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="165"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="156"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="F25" s="144" t="s">
+        <v>143</v>
+      </c>
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="166"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="157"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...1 lines deleted...]
-      <c r="H26" s="145"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="136"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="H27" s="146"/>
+        <v>191</v>
+      </c>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="137"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="167"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="158"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="176" t="s">
-        <v>189</v>
+      <c r="P28" s="167" t="s">
+        <v>187</v>
       </c>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D29" s="38" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="H29" s="146"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="137"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -9346,135 +9504,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -9665,744 +9823,744 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="66"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="H17" s="177" t="s">
-        <v>141</v>
+      <c r="H17" s="168" t="s">
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>133</v>
+      </c>
+      <c r="H18" s="169" t="s">
+        <v>210</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="H19" s="66" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62"/>
       <c r="H20" s="66"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H21" s="66"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="61" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H22" s="66"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="63"/>
       <c r="H23" s="67"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H24" s="62" t="s">
         <v>43</v>
       </c>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="61" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="H25" s="61" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="G26" s="62" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="66"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="61" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="61" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="67"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="59" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
       <c r="F32" s="60"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -10455,135 +10613,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -10775,734 +10933,734 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="62"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="62"/>
-      <c r="H21" s="144" t="s">
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="H22" s="159"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="H23" s="160"/>
+        <v>185</v>
+      </c>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="167"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="158"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="146"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="137"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="168" t="s">
-[...3 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="159" t="s">
+        <v>174</v>
+      </c>
+      <c r="G26" s="158"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="169" t="s">
-[...3 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="160" t="s">
+        <v>177</v>
+      </c>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="170"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F29" s="60"/>
-      <c r="G29" s="146"/>
-      <c r="H29" s="160"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="180" t="s">
-        <v>190</v>
+      <c r="F30" s="171" t="s">
+        <v>188</v>
       </c>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="181" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="172" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="182"/>
+      <c r="F32" s="173"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -11555,185 +11713,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D27CF5C-B3B5-4A14-873B-66CE45919D56}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G6" sqref="G6:G11"/>
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -11873,726 +12031,726 @@
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="178" t="s">
-        <v>216</v>
+      <c r="G6" s="169" t="s">
+        <v>214</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="66" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="19"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="66"/>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="25"/>
-      <c r="K8" s="188" t="s">
-        <v>190</v>
+      <c r="K8" s="179" t="s">
+        <v>188</v>
       </c>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="66"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="23"/>
-      <c r="K9" s="189" t="s">
-        <v>224</v>
+      <c r="K9" s="180" t="s">
+        <v>222</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="66"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="25"/>
-      <c r="K10" s="187" t="s">
-        <v>245</v>
+      <c r="K10" s="178" t="s">
+        <v>243</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="67"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="23"/>
-      <c r="K11" s="186"/>
+      <c r="K11" s="177"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>139</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="61" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61"/>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
         <v>41</v>
       </c>
       <c r="H22" s="62" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="61" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="64"/>
-      <c r="H24" s="159"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="56"/>
       <c r="H25" s="38" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="62" t="s">
         <v>43</v>
       </c>
       <c r="G26" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="44" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="61" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="61" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="41" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="61" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="59" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
       <c r="F32" s="60"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
       <c r="F33" s="60"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
@@ -12668,186 +12826,186 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03E2F932-B3B6-4377-85A3-F82E43E5F929}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16:G17"/>
+    <sheetView topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -12988,740 +13146,740 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
-      <c r="G11" s="203" t="s">
+      <c r="G11" s="194" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="204" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="135"/>
+      <c r="G12" s="195" t="s">
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>45</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61"/>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="H22" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="H23" s="61" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
-      <c r="E26" s="168" t="s">
-[...6 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="E26" s="159" t="s">
+        <v>174</v>
+      </c>
+      <c r="F26" s="159" t="s">
+        <v>188</v>
+      </c>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="E27" s="169" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="169" t="s">
+      <c r="E27" s="160" t="s">
+        <v>177</v>
+      </c>
+      <c r="F27" s="160" t="s">
         <v>23</v>
       </c>
-      <c r="G27" s="146"/>
-      <c r="H27" s="160"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
-      <c r="E28" s="170"/>
-[...2 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="E28" s="161"/>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="169"/>
+      <c r="G29" s="164"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="180" t="s">
-        <v>190</v>
+      <c r="F30" s="171" t="s">
+        <v>188</v>
       </c>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="150" t="s">
-[...3 lines deleted...]
-        <v>198</v>
+      <c r="E31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="172" t="s">
+        <v>196</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
-[...1 lines deleted...]
-      <c r="F32" s="182"/>
+      <c r="D32" s="134"/>
+      <c r="E32" s="134"/>
+      <c r="F32" s="173"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -13774,185 +13932,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDFD3FD7-7E53-4135-B2CC-40790E754684}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F26" sqref="F26:F28"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -14093,744 +14251,744 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="61" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="62" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="61" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="G21" s="163"/>
+        <v>133</v>
+      </c>
+      <c r="G21" s="154"/>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
+      <c r="G22" s="153"/>
       <c r="H22" s="62" t="s">
         <v>44</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="179" t="s">
+      <c r="G23" s="155"/>
+      <c r="H23" s="170" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="178" t="s">
+      <c r="G24" s="156"/>
+      <c r="H24" s="169" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="65" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="66" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="168" t="s">
-        <v>176</v>
+      <c r="F26" s="159" t="s">
+        <v>174</v>
       </c>
       <c r="G26" s="58" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H26" s="66"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="169" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="146"/>
+      <c r="F27" s="160" t="s">
+        <v>177</v>
+      </c>
+      <c r="G27" s="137"/>
       <c r="H27" s="67"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="170"/>
-[...2 lines deleted...]
-        <v>121</v>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="208" t="s">
+        <v>282</v>
       </c>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="G29" s="146"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
       <c r="H29" s="48" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -14883,135 +15041,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -15904,185 +16062,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7056D557-556F-4DF8-9EE1-AAC6C7D9023C}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Q31" sqref="Q31"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -16223,782 +16381,782 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
+      <c r="G19" s="154"/>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62" t="s">
         <v>43</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
+      <c r="G22" s="153"/>
       <c r="H22" s="62" t="s">
         <v>45</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-[...1 lines deleted...]
-        <v>187</v>
+      <c r="G23" s="155"/>
+      <c r="H23" s="170" t="s">
+        <v>185</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="H24" s="208"/>
+      <c r="H24" s="199"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="H25" s="209"/>
+      <c r="H25" s="200"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
+      <c r="F26" s="136"/>
       <c r="G26" s="65" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="H26" s="210"/>
+        <v>130</v>
+      </c>
+      <c r="H26" s="201"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
+      <c r="F27" s="137"/>
       <c r="G27" s="58" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H27" s="209"/>
+        <v>177</v>
+      </c>
+      <c r="H27" s="200"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
-      <c r="P27" s="194" t="s">
-        <v>150</v>
+      <c r="P27" s="185" t="s">
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="205" t="s">
+      <c r="F28" s="196" t="s">
         <v>119</v>
       </c>
-      <c r="G28" s="167"/>
-      <c r="H28" s="210"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="201"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="197"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="206" t="s">
-        <v>175</v>
+      <c r="F30" s="197" t="s">
+        <v>173</v>
       </c>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>135</v>
+      </c>
+      <c r="F31" s="197" t="s">
+        <v>235</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="206"/>
+      <c r="F32" s="197"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="206"/>
+      <c r="F33" s="197"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
-      <c r="F34" s="206"/>
+      <c r="F34" s="197"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
       <c r="M34" s="24" t="s">
         <v>29</v>
       </c>
       <c r="N34" s="24"/>
       <c r="O34" s="24"/>
       <c r="P34" s="25"/>
       <c r="Q34" s="96"/>
     </row>
     <row r="35" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="22"/>
       <c r="E35" s="22"/>
-      <c r="F35" s="207"/>
+      <c r="F35" s="198"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="20"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="5"/>
       <c r="M35" s="22"/>
       <c r="N35" s="22"/>
       <c r="O35" s="22"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="93"/>
     </row>
     <row r="36" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>40</v>
@@ -17011,185 +17169,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39B899A5-3372-4514-BA9C-82EDF6FE6545}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -17330,722 +17488,722 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
-      <c r="G10" s="162"/>
+      <c r="G10" s="153"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
-      <c r="G11" s="163"/>
+      <c r="G11" s="154"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="H12" s="135"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="62" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="61" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
-[...1 lines deleted...]
-        <v>142</v>
+      <c r="G19" s="154"/>
+      <c r="H19" s="205" t="s">
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
-      <c r="H20" s="215"/>
+      <c r="G20" s="153"/>
+      <c r="H20" s="206"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>193</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="H23" s="160"/>
+        <v>142</v>
+      </c>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="168" t="s">
-[...3 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="159" t="s">
+        <v>174</v>
+      </c>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="169" t="s">
-[...3 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="160" t="s">
+        <v>177</v>
+      </c>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="170"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -18098,185 +18256,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98E3BFAC-6575-4C84-99F6-85A23B014CF2}">
   <dimension ref="A1:V42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G4" sqref="G4:H4"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -18328,812 +18486,812 @@
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P2" s="87" t="s">
         <v>6</v>
       </c>
       <c r="Q2" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B3" s="15">
         <v>251222</v>
       </c>
       <c r="C3" s="15">
         <v>251223</v>
       </c>
-      <c r="D3" s="136">
+      <c r="D3" s="127">
         <v>251224</v>
       </c>
       <c r="E3" s="86">
         <v>251225</v>
       </c>
       <c r="F3" s="86">
         <v>251226</v>
       </c>
       <c r="G3" s="15">
         <v>251227</v>
       </c>
       <c r="H3" s="16">
         <v>251228</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="17">
         <v>251223</v>
       </c>
       <c r="K3" s="16">
         <v>251228</v>
       </c>
       <c r="L3" s="5"/>
       <c r="M3" s="14"/>
       <c r="N3" s="15">
         <v>251222</v>
       </c>
       <c r="O3" s="15">
         <v>251223</v>
       </c>
-      <c r="P3" s="136">
+      <c r="P3" s="127">
         <v>251224</v>
       </c>
       <c r="Q3" s="86">
         <v>251225</v>
       </c>
       <c r="S3" s="79"/>
       <c r="T3" s="79"/>
       <c r="U3" s="79"/>
     </row>
     <row r="4" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
-      <c r="G4" s="190" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="G4" s="181" t="s">
+        <v>224</v>
+      </c>
+      <c r="H4" s="181" t="s">
+        <v>224</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="5"/>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="81"/>
     </row>
     <row r="5" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
-      <c r="G5" s="191" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="G5" s="182" t="s">
+        <v>188</v>
+      </c>
+      <c r="H5" s="182" t="s">
+        <v>188</v>
       </c>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="192" t="s">
-[...3 lines deleted...]
-        <v>227</v>
+      <c r="G6" s="183" t="s">
+        <v>225</v>
+      </c>
+      <c r="H6" s="183" t="s">
+        <v>225</v>
       </c>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
-      <c r="G7" s="163"/>
+      <c r="G7" s="154"/>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
-      <c r="G8" s="162"/>
+      <c r="G8" s="153"/>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
-      <c r="G9" s="163"/>
+      <c r="G9" s="154"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="38" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="G10" s="162"/>
+        <v>189</v>
+      </c>
+      <c r="G10" s="153"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
-      <c r="F11" s="200"/>
-      <c r="G11" s="163"/>
+      <c r="F11" s="191"/>
+      <c r="G11" s="154"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="162"/>
-      <c r="H12" s="135"/>
+      <c r="G12" s="153"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="150" t="s">
-        <v>214</v>
+      <c r="K12" s="141" t="s">
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
-      <c r="G13" s="163"/>
+      <c r="G13" s="154"/>
       <c r="H13" s="38" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161"/>
+      <c r="K13" s="152"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="150" t="s">
-        <v>215</v>
+      <c r="K14" s="141" t="s">
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
-[...1 lines deleted...]
-        <v>164</v>
+      <c r="G15" s="154"/>
+      <c r="H15" s="141" t="s">
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161"/>
+      <c r="K15" s="152"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
-      <c r="H16" s="215"/>
+      <c r="G16" s="153"/>
+      <c r="H16" s="206"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="21"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
-      <c r="D18" s="202" t="s">
+      <c r="D18" s="193" t="s">
+        <v>228</v>
+      </c>
+      <c r="E18" s="24" t="s">
         <v>230</v>
       </c>
-      <c r="E18" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="25"/>
-      <c r="P18" s="202" t="s">
+      <c r="P18" s="193" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q18" s="26" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="93"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
+      <c r="G19" s="154"/>
       <c r="H19" s="46" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="23"/>
       <c r="P19" s="93"/>
-      <c r="Q19" s="201"/>
+      <c r="Q19" s="192"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
+      <c r="G20" s="153"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>205</v>
-[...12 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>203</v>
+      </c>
+      <c r="C21" s="203" t="s">
+        <v>162</v>
+      </c>
+      <c r="D21" s="203" t="s">
+        <v>190</v>
+      </c>
+      <c r="E21" s="184"/>
+      <c r="F21" s="141" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="156"/>
-[...4 lines deleted...]
-      <c r="H22" s="159"/>
+      <c r="C22" s="147"/>
+      <c r="D22" s="204"/>
+      <c r="E22" s="188"/>
+      <c r="F22" s="131"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>153</v>
-[...10 lines deleted...]
-      <c r="F23" s="152" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" s="143" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" s="143" t="s">
+        <v>129</v>
+      </c>
+      <c r="E23" s="141" t="s">
+        <v>134</v>
+      </c>
+      <c r="F23" s="143" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
-      <c r="C24" s="140"/>
-[...4 lines deleted...]
-      <c r="H24" s="159"/>
+      <c r="C24" s="131"/>
+      <c r="D24" s="142"/>
+      <c r="E24" s="209"/>
+      <c r="F24" s="131"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
-      <c r="O24" s="220" t="s">
-        <v>147</v>
+      <c r="O24" s="211" t="s">
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>194</v>
-[...7 lines deleted...]
-      <c r="E25" s="150" t="s">
+        <v>192</v>
+      </c>
+      <c r="C25" s="143" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="143" t="s">
+        <v>130</v>
+      </c>
+      <c r="E25" s="141" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
-      <c r="O25" s="221"/>
+      <c r="O25" s="212"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
-      <c r="C26" s="143"/>
-[...4 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="C26" s="134"/>
+      <c r="D26" s="202"/>
+      <c r="E26" s="202"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
-      <c r="O26" s="150" t="s">
-        <v>148</v>
+      <c r="O26" s="141" t="s">
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C27" s="150" t="s">
+        <v>191</v>
+      </c>
+      <c r="C27" s="141" t="s">
         <v>46</v>
       </c>
-      <c r="D27" s="150" t="s">
+      <c r="D27" s="141" t="s">
         <v>45</v>
       </c>
-      <c r="E27" s="150" t="s">
+      <c r="E27" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
-[...1 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
-      <c r="O27" s="142"/>
-[...3 lines deleted...]
-      <c r="Q27" s="199"/>
+      <c r="O27" s="133"/>
+      <c r="P27" s="179" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q27" s="190"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
-      <c r="C28" s="143"/>
-[...4 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="C28" s="134"/>
+      <c r="D28" s="202"/>
+      <c r="E28" s="202"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
-      <c r="J28" s="212" t="s">
-        <v>25</v>
+      <c r="J28" s="203" t="s">
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
-      <c r="O28" s="143"/>
-[...2 lines deleted...]
-        <v>151</v>
+      <c r="O28" s="134"/>
+      <c r="P28" s="213"/>
+      <c r="Q28" s="179" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="C29" s="150" t="s">
+        <v>204</v>
+      </c>
+      <c r="C29" s="141" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="150" t="s">
+      <c r="D29" s="141" t="s">
         <v>43</v>
       </c>
-      <c r="E29" s="150" t="s">
-[...4 lines deleted...]
-      <c r="H29" s="160"/>
+      <c r="E29" s="141" t="s">
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
-      <c r="J29" s="216" t="s">
+      <c r="J29" s="207" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-[...3 lines deleted...]
-      <c r="Q29" s="222"/>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="P29" s="189"/>
+      <c r="Q29" s="213"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
-      <c r="C30" s="142"/>
-[...2 lines deleted...]
-      <c r="F30" s="147"/>
+      <c r="C30" s="133"/>
+      <c r="D30" s="202"/>
+      <c r="E30" s="209"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="150" t="s">
+      <c r="C31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="141" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="148"/>
+      <c r="E31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="219"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="210"/>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
-[...3 lines deleted...]
-      <c r="F32" s="147"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="202"/>
+      <c r="E32" s="202"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -19196,135 +19354,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:22" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:22" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:22" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:22" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:22" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
       <c r="R41" s="79"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="V41" s="7"/>
@@ -19339,52 +19497,52 @@
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
       <c r="R42" s="79"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="V42" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1629E674-230A-43FC-A33F-C8C5EF2E4D63}">
   <dimension ref="A1:W47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -19436,857 +19594,857 @@
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P2" s="87" t="s">
         <v>6</v>
       </c>
       <c r="Q2" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="15">
         <v>251229</v>
       </c>
       <c r="C3" s="15">
         <v>251230</v>
       </c>
-      <c r="D3" s="136">
+      <c r="D3" s="127">
         <v>251231</v>
       </c>
       <c r="E3" s="86">
         <v>260101</v>
       </c>
       <c r="F3" s="15">
         <v>260102</v>
       </c>
       <c r="G3" s="15">
         <v>260103</v>
       </c>
       <c r="H3" s="16">
         <v>260104</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="17">
         <v>251230</v>
       </c>
       <c r="K3" s="16">
         <v>260104</v>
       </c>
       <c r="L3" s="5"/>
       <c r="M3" s="14"/>
       <c r="N3" s="15">
         <v>251229</v>
       </c>
       <c r="O3" s="15">
         <v>251230</v>
       </c>
-      <c r="P3" s="136">
+      <c r="P3" s="127">
         <v>251231</v>
       </c>
       <c r="Q3" s="86">
         <v>260101</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="190" t="s">
-        <v>226</v>
+      <c r="B4" s="181" t="s">
+        <v>224</v>
       </c>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
-      <c r="F4" s="190" t="s">
-[...6 lines deleted...]
-        <v>226</v>
+      <c r="F4" s="181" t="s">
+        <v>224</v>
+      </c>
+      <c r="G4" s="181" t="s">
+        <v>224</v>
+      </c>
+      <c r="H4" s="181" t="s">
+        <v>224</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="5"/>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="81"/>
     </row>
     <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
-      <c r="B5" s="191" t="s">
-        <v>190</v>
+      <c r="B5" s="182" t="s">
+        <v>188</v>
       </c>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
-      <c r="F5" s="191" t="s">
+      <c r="F5" s="182" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="191" t="s">
+      <c r="G5" s="182" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="191" t="s">
+      <c r="H5" s="182" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="192" t="s">
-        <v>227</v>
+      <c r="B6" s="183" t="s">
+        <v>225</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
-      <c r="F6" s="191" t="s">
-[...6 lines deleted...]
-        <v>132</v>
+      <c r="F6" s="182" t="s">
+        <v>130</v>
+      </c>
+      <c r="G6" s="182" t="s">
+        <v>130</v>
+      </c>
+      <c r="H6" s="182" t="s">
+        <v>130</v>
       </c>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="23"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
-      <c r="F7" s="191" t="s">
+      <c r="F7" s="182" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="191" t="s">
+      <c r="G7" s="182" t="s">
         <v>43</v>
       </c>
-      <c r="H7" s="191" t="s">
+      <c r="H7" s="182" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
-      <c r="F8" s="191" t="s">
+      <c r="F8" s="182" t="s">
         <v>44</v>
       </c>
-      <c r="G8" s="191" t="s">
+      <c r="G8" s="182" t="s">
         <v>44</v>
       </c>
-      <c r="H8" s="191" t="s">
+      <c r="H8" s="182" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="23"/>
       <c r="B9" s="19"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
-      <c r="F9" s="191" t="s">
+      <c r="F9" s="182" t="s">
         <v>45</v>
       </c>
-      <c r="G9" s="191" t="s">
+      <c r="G9" s="182" t="s">
         <v>45</v>
       </c>
-      <c r="H9" s="191" t="s">
+      <c r="H9" s="182" t="s">
         <v>45</v>
       </c>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="183" t="s">
-        <v>220</v>
+      <c r="B10" s="174" t="s">
+        <v>218</v>
       </c>
       <c r="C10" s="26"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
-      <c r="F10" s="191" t="s">
+      <c r="F10" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="G10" s="191" t="s">
+      <c r="G10" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="H10" s="191" t="s">
+      <c r="H10" s="182" t="s">
         <v>46</v>
       </c>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
-      <c r="B11" s="184" t="s">
-        <v>218</v>
+      <c r="B11" s="175" t="s">
+        <v>216</v>
       </c>
       <c r="C11" s="28"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
-      <c r="F11" s="191" t="s">
-[...6 lines deleted...]
-        <v>228</v>
+      <c r="F11" s="182" t="s">
+        <v>226</v>
+      </c>
+      <c r="G11" s="182" t="s">
+        <v>226</v>
+      </c>
+      <c r="H11" s="182" t="s">
+        <v>226</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="184" t="s">
-        <v>219</v>
+      <c r="B12" s="175" t="s">
+        <v>217</v>
       </c>
       <c r="C12" s="26"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="162"/>
-      <c r="H12" s="135"/>
+      <c r="G12" s="153"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="150" t="s">
-        <v>214</v>
+      <c r="K12" s="141" t="s">
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
-      <c r="B13" s="184"/>
+      <c r="B13" s="175"/>
       <c r="C13" s="28"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
-      <c r="G13" s="163"/>
+      <c r="G13" s="154"/>
       <c r="H13" s="38" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161"/>
+      <c r="K13" s="152"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="184" t="s">
-        <v>221</v>
+      <c r="B14" s="175" t="s">
+        <v>219</v>
       </c>
       <c r="C14" s="26"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="150" t="s">
-        <v>215</v>
+      <c r="K14" s="141" t="s">
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
-      <c r="B15" s="184"/>
+      <c r="B15" s="175"/>
       <c r="C15" s="28"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
-[...1 lines deleted...]
-        <v>164</v>
+      <c r="G15" s="154"/>
+      <c r="H15" s="141" t="s">
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161"/>
+      <c r="K15" s="152"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="184"/>
+      <c r="B16" s="175"/>
       <c r="C16" s="26"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
-      <c r="H16" s="215"/>
+      <c r="G16" s="153"/>
+      <c r="H16" s="206"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
-      <c r="B17" s="184"/>
+      <c r="B17" s="175"/>
       <c r="C17" s="28"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="184"/>
+      <c r="B18" s="175"/>
       <c r="C18" s="26"/>
       <c r="D18" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="E18" s="24" t="s">
         <v>231</v>
       </c>
-      <c r="E18" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q18" s="24" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
-      <c r="B19" s="185"/>
+      <c r="B19" s="176"/>
       <c r="C19" s="28"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
-[...1 lines deleted...]
-        <v>142</v>
+      <c r="G19" s="154"/>
+      <c r="H19" s="205" t="s">
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="93"/>
       <c r="C20" s="26"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
-      <c r="H20" s="215"/>
+      <c r="G20" s="153"/>
+      <c r="H20" s="206"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="43" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>203</v>
+      </c>
+      <c r="C21" s="203" t="s">
+        <v>162</v>
+      </c>
+      <c r="D21" s="203" t="s">
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>193</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="156"/>
-      <c r="D22" s="156"/>
+      <c r="C22" s="147"/>
+      <c r="D22" s="147"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
-      <c r="B23" s="223" t="s">
-        <v>132</v>
+      <c r="B23" s="214" t="s">
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>195</v>
-[...7 lines deleted...]
-      <c r="F23" s="152" t="s">
+        <v>193</v>
+      </c>
+      <c r="D23" s="143" t="s">
+        <v>129</v>
+      </c>
+      <c r="E23" s="143" t="s">
+        <v>134</v>
+      </c>
+      <c r="F23" s="143" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="224"/>
+      <c r="B24" s="215"/>
       <c r="C24" s="40"/>
-      <c r="D24" s="151"/>
-[...3 lines deleted...]
-      <c r="H24" s="159"/>
+      <c r="D24" s="142"/>
+      <c r="E24" s="133"/>
+      <c r="F24" s="131"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="N24" s="193"/>
-[...4 lines deleted...]
-      <c r="Q24" s="196"/>
+      <c r="N24" s="184"/>
+      <c r="O24" s="211" t="s">
+        <v>150</v>
+      </c>
+      <c r="P24" s="186"/>
+      <c r="Q24" s="187"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>192</v>
+      </c>
+      <c r="C25" s="143" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="143" t="s">
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="F25" s="144" t="s">
+        <v>143</v>
+      </c>
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
-      <c r="N25" s="197"/>
-[...2 lines deleted...]
-      <c r="Q25" s="199"/>
+      <c r="N25" s="188"/>
+      <c r="O25" s="212"/>
+      <c r="P25" s="189"/>
+      <c r="Q25" s="190"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
-      <c r="C26" s="143"/>
-      <c r="D26" s="211"/>
+      <c r="C26" s="134"/>
+      <c r="D26" s="202"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...1 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="N26" s="193"/>
-[...4 lines deleted...]
-      <c r="Q26" s="196"/>
+      <c r="N26" s="184"/>
+      <c r="O26" s="141" t="s">
+        <v>146</v>
+      </c>
+      <c r="P26" s="186"/>
+      <c r="Q26" s="187"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C27" s="150" t="s">
+        <v>191</v>
+      </c>
+      <c r="C27" s="141" t="s">
         <v>46</v>
       </c>
-      <c r="D27" s="150" t="s">
+      <c r="D27" s="141" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="H27" s="160"/>
+        <v>191</v>
+      </c>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
-      <c r="N27" s="197"/>
-[...4 lines deleted...]
-      <c r="Q27" s="199"/>
+      <c r="N27" s="188"/>
+      <c r="O27" s="133"/>
+      <c r="P27" s="179" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q27" s="190"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
-      <c r="C28" s="143"/>
-      <c r="D28" s="211"/>
+      <c r="C28" s="134"/>
+      <c r="D28" s="202"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="N28" s="193"/>
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="N28" s="184"/>
+      <c r="O28" s="134"/>
+      <c r="P28" s="213"/>
+      <c r="Q28" s="179" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D29" s="150" t="s">
+        <v>143</v>
+      </c>
+      <c r="D29" s="141" t="s">
         <v>43</v>
       </c>
-      <c r="E29" s="150" t="s">
-[...4 lines deleted...]
-      <c r="H29" s="160"/>
+      <c r="E29" s="141" t="s">
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
-      <c r="N29" s="197"/>
-[...4 lines deleted...]
-      <c r="Q29" s="222"/>
+      <c r="N29" s="188"/>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="P29" s="189"/>
+      <c r="Q29" s="213"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
-      <c r="D30" s="211"/>
-[...1 lines deleted...]
-      <c r="F30" s="147"/>
+      <c r="D30" s="202"/>
+      <c r="E30" s="209"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...4 lines deleted...]
-      <c r="Q30" s="196"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
+      <c r="P30" s="186"/>
+      <c r="Q30" s="187"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="150" t="s">
+      <c r="C31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="141" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="148"/>
+      <c r="E31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-[...2 lines deleted...]
-      <c r="Q31" s="199"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="202"/>
+      <c r="P31" s="189"/>
+      <c r="Q31" s="190"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
-[...3 lines deleted...]
-      <c r="F32" s="147"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="202"/>
+      <c r="E32" s="134"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -20344,143 +20502,143 @@
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
       <c r="V36" s="7"/>
       <c r="W36" s="7"/>
     </row>
     <row r="37" spans="1:23" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
       <c r="U37" s="7"/>
       <c r="V37" s="7"/>
       <c r="W37" s="7"/>
     </row>
     <row r="38" spans="1:23" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="U38" s="7"/>
       <c r="V38" s="7"/>
       <c r="W38" s="7"/>
     </row>
     <row r="39" spans="1:23" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
     </row>
     <row r="40" spans="1:23" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="V40" s="7"/>
       <c r="W40" s="7"/>
     </row>
     <row r="41" spans="1:23" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:23" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
@@ -20513,52 +20671,52 @@
     </row>
     <row r="45" spans="1:23" x14ac:dyDescent="0.2">
       <c r="U45" s="31"/>
       <c r="V45" s="31"/>
       <c r="W45" s="31"/>
     </row>
     <row r="46" spans="1:23" x14ac:dyDescent="0.2">
       <c r="V46" s="31"/>
       <c r="W46" s="31"/>
     </row>
     <row r="47" spans="1:23" x14ac:dyDescent="0.2">
       <c r="V47" s="31"/>
       <c r="W47" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BCE0D6F-A48A-41E2-A591-DF9AEC6F6F86}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F26" sqref="F26:F28"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -20604,889 +20762,889 @@
       <c r="J2" s="13" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="87" t="s">
         <v>4</v>
       </c>
       <c r="O2" s="13" t="s">
         <v>5</v>
       </c>
       <c r="P2" s="9" t="s">
         <v>6</v>
       </c>
       <c r="Q2" s="9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="136">
+      <c r="B3" s="127">
         <v>260105</v>
       </c>
       <c r="C3" s="86">
         <v>260106</v>
       </c>
       <c r="D3" s="15">
         <v>260107</v>
       </c>
       <c r="E3" s="15">
         <v>260108</v>
       </c>
       <c r="F3" s="15">
         <v>260109</v>
       </c>
       <c r="G3" s="15">
         <v>260110</v>
       </c>
       <c r="H3" s="16">
         <v>260111</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="86">
         <v>260106</v>
       </c>
       <c r="K3" s="16">
         <v>260111</v>
       </c>
       <c r="L3" s="5"/>
       <c r="M3" s="14"/>
-      <c r="N3" s="136">
+      <c r="N3" s="127">
         <v>260105</v>
       </c>
       <c r="O3" s="86">
         <v>260106</v>
       </c>
       <c r="P3" s="15">
         <v>260107</v>
       </c>
       <c r="Q3" s="15">
         <v>260108</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="190" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="B4" s="181" t="s">
+        <v>224</v>
+      </c>
+      <c r="C4" s="181" t="s">
+        <v>224</v>
       </c>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="20"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="5"/>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="N4" s="190" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="N4" s="181" t="s">
+        <v>224</v>
+      </c>
+      <c r="O4" s="181" t="s">
+        <v>224</v>
       </c>
       <c r="P4" s="21"/>
       <c r="Q4" s="81"/>
     </row>
     <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
-      <c r="B5" s="191" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="B5" s="182" t="s">
+        <v>134</v>
+      </c>
+      <c r="C5" s="182" t="s">
+        <v>134</v>
       </c>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
-      <c r="N5" s="191" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="N5" s="182" t="s">
+        <v>134</v>
+      </c>
+      <c r="O5" s="182" t="s">
+        <v>134</v>
       </c>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="191" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="B6" s="182" t="s">
+        <v>133</v>
+      </c>
+      <c r="C6" s="182" t="s">
+        <v>133</v>
       </c>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="N6" s="191" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="N6" s="182" t="s">
+        <v>133</v>
+      </c>
+      <c r="O6" s="182" t="s">
+        <v>133</v>
       </c>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
-      <c r="B7" s="191" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="B7" s="182" t="s">
+        <v>140</v>
+      </c>
+      <c r="C7" s="182" t="s">
+        <v>140</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
-      <c r="N7" s="191" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="N7" s="182" t="s">
+        <v>140</v>
+      </c>
+      <c r="O7" s="182" t="s">
+        <v>140</v>
       </c>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="191" t="s">
+      <c r="B8" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="C8" s="191" t="s">
+      <c r="C8" s="182" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="N8" s="191" t="s">
+      <c r="N8" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="O8" s="191" t="s">
+      <c r="O8" s="182" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
-      <c r="B9" s="191" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="B9" s="182" t="s">
+        <v>129</v>
+      </c>
+      <c r="C9" s="182" t="s">
+        <v>129</v>
       </c>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
-      <c r="N9" s="191" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="N9" s="182" t="s">
+        <v>129</v>
+      </c>
+      <c r="O9" s="182" t="s">
+        <v>129</v>
       </c>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="191" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="B10" s="182" t="s">
+        <v>139</v>
+      </c>
+      <c r="C10" s="182" t="s">
+        <v>139</v>
       </c>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="N10" s="191" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="N10" s="182" t="s">
+        <v>139</v>
+      </c>
+      <c r="O10" s="182" t="s">
+        <v>139</v>
       </c>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
-      <c r="B11" s="191" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="B11" s="182" t="s">
+        <v>227</v>
+      </c>
+      <c r="C11" s="182" t="s">
+        <v>227</v>
       </c>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="61"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
-      <c r="N11" s="191" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="N11" s="182" t="s">
+        <v>227</v>
+      </c>
+      <c r="O11" s="182" t="s">
+        <v>227</v>
       </c>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="H12" s="135"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
+      <c r="G19" s="154"/>
       <c r="H19" s="46" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="168" t="s">
-        <v>176</v>
+      <c r="G20" s="159" t="s">
+        <v>174</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
-      <c r="B21" s="223" t="s">
-        <v>131</v>
+      <c r="B21" s="214" t="s">
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="G21" s="169" t="s">
+        <v>193</v>
+      </c>
+      <c r="G21" s="160" t="s">
         <v>20</v>
       </c>
-      <c r="H21" s="144" t="s">
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="157"/>
-      <c r="C22" s="154"/>
+      <c r="B22" s="148"/>
+      <c r="C22" s="145"/>
       <c r="D22" s="40"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="170"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="161"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
-      <c r="B23" s="223" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="B23" s="214" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="143" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E23" s="42" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F23" s="42" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G23" s="63"/>
-      <c r="H23" s="160"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="224"/>
-      <c r="C24" s="140"/>
+      <c r="B24" s="215"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="168" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="159"/>
+      <c r="G24" s="159" t="s">
+        <v>188</v>
+      </c>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="N24" s="193"/>
-[...1 lines deleted...]
-        <v>152</v>
+      <c r="N24" s="184"/>
+      <c r="O24" s="211" t="s">
+        <v>150</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>192</v>
+      </c>
+      <c r="C25" s="143" t="s">
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="169" t="s">
+      <c r="G25" s="160" t="s">
         <v>22</v>
       </c>
-      <c r="H25" s="160"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
-      <c r="N25" s="197"/>
-      <c r="O25" s="221"/>
+      <c r="N25" s="188"/>
+      <c r="O25" s="212"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
-      <c r="C26" s="143"/>
+      <c r="C26" s="134"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="168" t="s">
-[...3 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="159" t="s">
+        <v>188</v>
+      </c>
+      <c r="G26" s="161"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="N26" s="193"/>
-[...1 lines deleted...]
-        <v>148</v>
+      <c r="N26" s="184"/>
+      <c r="O26" s="141" t="s">
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
-      <c r="B27" s="150" t="s">
+      <c r="B27" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="C27" s="150" t="s">
+      <c r="C27" s="141" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="F27" s="169" t="s">
+        <v>191</v>
+      </c>
+      <c r="F27" s="160" t="s">
         <v>23</v>
       </c>
-      <c r="G27" s="146"/>
-      <c r="H27" s="160"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
-      <c r="N27" s="197"/>
-      <c r="O27" s="142"/>
+      <c r="N27" s="188"/>
+      <c r="O27" s="133"/>
       <c r="P27" s="84" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="143"/>
-      <c r="C28" s="143"/>
+      <c r="B28" s="134"/>
+      <c r="C28" s="134"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="170"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="N28" s="193"/>
-      <c r="O28" s="143"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="134"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
-      <c r="B29" s="150" t="s">
+      <c r="B29" s="141" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D29" s="38" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
-      <c r="N29" s="197"/>
-[...1 lines deleted...]
-        <v>149</v>
+      <c r="N29" s="188"/>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="143"/>
+      <c r="B30" s="134"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="211"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="202"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -21539,185 +21697,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B89C7E0-87D2-47BB-85B9-1E1377C1EC03}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -21858,51 +22016,51 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
@@ -21927,665 +22085,665 @@
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
-      <c r="G10" s="162"/>
+      <c r="G10" s="153"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
-      <c r="G11" s="163"/>
+      <c r="G11" s="154"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="162"/>
-      <c r="H12" s="135"/>
+      <c r="G12" s="153"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
-      <c r="G13" s="163"/>
+      <c r="G13" s="154"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
+      <c r="G15" s="154"/>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="H21" s="144" t="s">
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="61" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="H22" s="159"/>
+        <v>185</v>
+      </c>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="63"/>
-      <c r="H23" s="160"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="62" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="H24" s="159"/>
+        <v>134</v>
+      </c>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="61" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="62" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="225" t="s">
+      <c r="F26" s="216" t="s">
         <v>43</v>
       </c>
       <c r="G26" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="H26" s="61" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="226" t="s">
+      <c r="F27" s="217" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="61" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H27" s="160"/>
+        <v>177</v>
+      </c>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -22638,185 +22796,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.35433070866141736" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41C75444-C8E1-4255-9545-34E75C83493C}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G16" sqref="G16:G17"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -22957,732 +23115,732 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61"/>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61"/>
-      <c r="H21" s="144" t="s">
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
         <v>43</v>
       </c>
       <c r="H22" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="H23" s="61" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="64"/>
-      <c r="H24" s="159"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="62" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="H25" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
+      <c r="F26" s="136"/>
       <c r="G26" s="61" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="H26" s="159"/>
+        <v>186</v>
+      </c>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
-[...1 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -23735,186 +23893,186 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7259848E-59E8-4F19-A00B-BA002D1D5B98}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G6" sqref="G6:G11"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -24054,52 +24212,52 @@
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="178" t="s">
-        <v>200</v>
+      <c r="G6" s="169" t="s">
+        <v>198</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="66" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
@@ -24146,148 +24304,148 @@
       <c r="G9" s="66"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="66"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="67"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="178" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="135"/>
+      <c r="G12" s="169" t="s">
+        <v>197</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="H13" s="178" t="s">
-        <v>216</v>
+      <c r="H13" s="169" t="s">
+        <v>214</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="66"/>
       <c r="H14" s="66" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="66"/>
       <c r="H15" s="66"/>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
@@ -24322,461 +24480,461 @@
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="67"/>
       <c r="H17" s="67"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
-      <c r="H18" s="160"/>
+      <c r="G18" s="153"/>
+      <c r="H18" s="151"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
+      <c r="G19" s="154"/>
       <c r="H19" s="62" t="s">
         <v>45</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="H21" s="55"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62"/>
       <c r="H22" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H23" s="61" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="61" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="H24" s="66"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="56"/>
       <c r="H25" s="62" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="168" t="s">
-        <v>190</v>
+      <c r="F26" s="159" t="s">
+        <v>188</v>
       </c>
       <c r="G26" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H26" s="61" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="169" t="s">
+      <c r="F27" s="160" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="61" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="H27" s="160"/>
+        <v>252</v>
+      </c>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="170"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -24829,185 +24987,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADD0E985-BD74-4390-9355-ABDE2AD81707}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F26" sqref="F26:F28"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -25148,740 +25306,740 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
-      <c r="G10" s="162"/>
+      <c r="G10" s="153"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
-      <c r="G11" s="163"/>
+      <c r="G11" s="154"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="H12" s="135"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H20" s="227"/>
+        <v>184</v>
+      </c>
+      <c r="H20" s="218"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="58"/>
-      <c r="H21" s="180" t="s">
-        <v>190</v>
+      <c r="H21" s="171" t="s">
+        <v>188</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="H22" s="181" t="s">
-        <v>210</v>
+      <c r="H22" s="172" t="s">
+        <v>208</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="H23" s="182"/>
+      <c r="H23" s="173"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
+      <c r="G24" s="156"/>
       <c r="H24" s="66"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
+      <c r="G25" s="157"/>
       <c r="H25" s="62" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="168" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="145"/>
+      <c r="F26" s="159" t="s">
+        <v>188</v>
+      </c>
+      <c r="G26" s="136"/>
       <c r="H26" s="61" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="169" t="s">
+      <c r="F27" s="160" t="s">
         <v>23</v>
       </c>
-      <c r="G27" s="146"/>
-      <c r="H27" s="160"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="170"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="161"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -25934,185 +26092,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40203F21-615C-43B8-99A2-BF037EB96281}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H25" sqref="H25:H27"/>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -26253,728 +26411,728 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-[...1 lines deleted...]
-        <v>176</v>
+      <c r="G25" s="157"/>
+      <c r="H25" s="171" t="s">
+        <v>174</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...2 lines deleted...]
-        <v>188</v>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="172" t="s">
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
-[...1 lines deleted...]
-      <c r="H27" s="182"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="173"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -27027,135 +27185,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -28050,185 +28208,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F58D1D17-938F-4451-A1BB-6F11CD64F9F0}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView topLeftCell="A14" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -28368,699 +28526,699 @@
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="162"/>
+      <c r="G6" s="153"/>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
-      <c r="G7" s="163"/>
+      <c r="G7" s="154"/>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
-      <c r="G8" s="162"/>
+      <c r="G8" s="153"/>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
-      <c r="G9" s="163"/>
+      <c r="G9" s="154"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
-      <c r="G10" s="162"/>
+      <c r="G10" s="153"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
-      <c r="G11" s="163"/>
+      <c r="G11" s="154"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="162"/>
-      <c r="H12" s="135"/>
+      <c r="G12" s="153"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
-      <c r="G13" s="163"/>
+      <c r="G13" s="154"/>
       <c r="H13" s="38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
+      <c r="G15" s="154"/>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
+      <c r="G16" s="153"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
+      <c r="G19" s="154"/>
       <c r="H19" s="46" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
+      <c r="G20" s="153"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E21" s="24"/>
-      <c r="F21" s="150" t="s">
-[...3 lines deleted...]
-      <c r="H21" s="144" t="s">
+      <c r="F21" s="141" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="153"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
-      <c r="F22" s="140"/>
-[...1 lines deleted...]
-      <c r="H22" s="159"/>
+      <c r="F22" s="131"/>
+      <c r="G22" s="154"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
-      <c r="B23" s="223" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="B23" s="214" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="143" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F23" s="42" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="H23" s="160"/>
+        <v>142</v>
+      </c>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="224"/>
-      <c r="C24" s="140"/>
+      <c r="B24" s="215"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>172</v>
+      </c>
+      <c r="D25" s="214" t="s">
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="F25" s="144" t="s">
+        <v>143</v>
+      </c>
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
-      <c r="D26" s="224"/>
+      <c r="D26" s="215"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...1 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D27" s="223" t="s">
+        <v>142</v>
+      </c>
+      <c r="D27" s="214" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="H27" s="160"/>
+        <v>191</v>
+      </c>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
-      <c r="D28" s="224"/>
+      <c r="D28" s="215"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
-      <c r="B29" s="223" t="s">
+      <c r="B29" s="214" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D29" s="223" t="s">
+        <v>143</v>
+      </c>
+      <c r="D29" s="214" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="224"/>
+      <c r="B30" s="215"/>
       <c r="C30" s="44"/>
-      <c r="D30" s="224"/>
+      <c r="D30" s="215"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -29113,186 +29271,186 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3418960A-A1F0-48C9-8FB5-243EE20534EA}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G6" sqref="G6:G7"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -29433,728 +29591,728 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="61"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="H12" s="135"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
+      <c r="G16" s="153"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="62" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>188</v>
+      </c>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="61" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="H22" s="159"/>
+        <v>208</v>
+      </c>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85" t="s">
         <v>41</v>
       </c>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...1 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
-[...1 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="175" t="s">
+      <c r="C29" s="166" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="139" t="s">
+      <c r="C31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
-[...1 lines deleted...]
-      <c r="D32" s="149"/>
+      <c r="B32" s="134"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -30207,185 +30365,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81EA4665-76FB-4F6D-AB64-A252A021F520}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F26" sqref="F26:F28"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -30526,742 +30684,742 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="61"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="62"/>
-      <c r="H12" s="135"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="61" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="62"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="61" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H22" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="63"/>
       <c r="H23" s="61" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="66"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="61" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="H25" s="62" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="180" t="s">
-        <v>176</v>
+      <c r="F26" s="171" t="s">
+        <v>174</v>
       </c>
       <c r="G26" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="61" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="181" t="s">
-        <v>179</v>
+      <c r="F27" s="172" t="s">
+        <v>177</v>
       </c>
       <c r="G27" s="61" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="67"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="182"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="173"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -31314,185 +31472,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F545B086-4696-41A1-88F1-0A47D7BCC07A}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H25" sqref="H25:H27"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -31633,736 +31791,736 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
         <v>45</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>46</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61"/>
-      <c r="H21" s="144" t="s">
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="H22" s="159"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="H23" s="160"/>
+        <v>200</v>
+      </c>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-[...1 lines deleted...]
-        <v>190</v>
+      <c r="G25" s="157"/>
+      <c r="H25" s="171" t="s">
+        <v>188</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...2 lines deleted...]
-        <v>188</v>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="172" t="s">
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
-[...1 lines deleted...]
-      <c r="H27" s="182"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="173"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="185"/>
-[...1 lines deleted...]
-        <v>267</v>
+      <c r="P28" s="176"/>
+      <c r="Q28" s="174" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-        <v>149</v>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
-      <c r="Q29" s="185" t="s">
-        <v>249</v>
+      <c r="Q29" s="176" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -32415,185 +32573,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FD0C80B-A4DA-495D-B3C5-03F0E2DD2F15}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F28" sqref="F28:F29"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -32734,736 +32892,736 @@
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="61" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="61"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="62" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="61" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G21" s="61"/>
       <c r="H21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="62" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>188</v>
+      </c>
+      <c r="H22" s="169" t="s">
+        <v>214</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="61" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="H23" s="66" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
+      <c r="G24" s="156"/>
       <c r="H24" s="66"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="178" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="166"/>
+      <c r="F25" s="169" t="s">
+        <v>129</v>
+      </c>
+      <c r="G25" s="157"/>
       <c r="H25" s="66"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="66" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G26" s="145"/>
+        <v>186</v>
+      </c>
+      <c r="G26" s="136"/>
       <c r="H26" s="67"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="66" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-      <c r="H27" s="160"/>
+        <v>275</v>
+      </c>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="185"/>
-[...1 lines deleted...]
-        <v>267</v>
+      <c r="P28" s="176"/>
+      <c r="Q28" s="174" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-        <v>149</v>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
-      <c r="Q29" s="185" t="s">
-        <v>249</v>
+      <c r="Q29" s="176" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -33516,185 +33674,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE66CE62-9655-48AA-92DA-D88B29ECD0B4}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6:G7"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -33836,725 +33994,725 @@
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="162"/>
+      <c r="G6" s="153"/>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
-      <c r="G7" s="163"/>
+      <c r="G7" s="154"/>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="62"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="150" t="s">
-        <v>124</v>
+      <c r="K10" s="141" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161"/>
+      <c r="K11" s="152"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="61" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H12" s="135"/>
+        <v>175</v>
+      </c>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
-      <c r="G13" s="163"/>
+      <c r="G13" s="154"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>294</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="80"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
+      <c r="G15" s="154"/>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="80"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="62" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="61" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="62"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="62" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-[...1 lines deleted...]
-        <v>190</v>
+      <c r="G25" s="157"/>
+      <c r="H25" s="171" t="s">
+        <v>188</v>
       </c>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="180" t="s">
-[...4 lines deleted...]
-        <v>188</v>
+      <c r="F26" s="171" t="s">
+        <v>174</v>
+      </c>
+      <c r="G26" s="136"/>
+      <c r="H26" s="172" t="s">
+        <v>186</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="181" t="s">
-[...3 lines deleted...]
-      <c r="H27" s="182"/>
+      <c r="F27" s="172" t="s">
+        <v>177</v>
+      </c>
+      <c r="G27" s="137"/>
+      <c r="H27" s="173"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="182"/>
-[...1 lines deleted...]
-      <c r="H28" s="167"/>
+      <c r="F28" s="173"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="158"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="185"/>
-[...1 lines deleted...]
-        <v>267</v>
+      <c r="P28" s="176"/>
+      <c r="Q28" s="174" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="146"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="137"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-        <v>149</v>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
-      <c r="Q29" s="185" t="s">
-        <v>249</v>
+      <c r="Q29" s="176" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="149"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -34607,579 +34765,572 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBE4A049-7192-4584-9D61-8A927B24F7B4}">
-  <dimension ref="A1:U42"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+      <selection activeCell="M1" sqref="M1:Q22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
       <c r="I1" s="5"/>
       <c r="J1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="5"/>
       <c r="M1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="4"/>
     </row>
-    <row r="2" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P2" s="9" t="s">
         <v>6</v>
       </c>
       <c r="Q2" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B3" s="15">
         <v>260330</v>
       </c>
       <c r="C3" s="15">
         <v>260331</v>
       </c>
       <c r="D3" s="15">
         <v>260401</v>
       </c>
       <c r="E3" s="15">
         <v>260402</v>
       </c>
       <c r="F3" s="86">
         <v>260403</v>
       </c>
       <c r="G3" s="15">
         <v>260404</v>
       </c>
       <c r="H3" s="16">
         <v>260405</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="17">
         <v>260331</v>
       </c>
       <c r="K3" s="16">
         <v>260405</v>
       </c>
       <c r="L3" s="5"/>
       <c r="M3" s="14"/>
       <c r="N3" s="15">
         <v>260330</v>
       </c>
       <c r="O3" s="15">
         <v>260331</v>
       </c>
       <c r="P3" s="15">
         <v>260401</v>
       </c>
       <c r="Q3" s="15">
         <v>260402</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="20"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="5"/>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="81"/>
     </row>
-    <row r="5" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
-    <row r="6" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
-    <row r="7" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
-    <row r="8" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
-    <row r="9" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
-    <row r="10" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
       <c r="K10" s="19"/>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
-    <row r="11" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
-    <row r="12" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="19"/>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
-      <c r="U12" s="7" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
-      <c r="H13" s="38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="22"/>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
-    <row r="14" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="19"/>
-      <c r="H14" s="45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="19"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="19"/>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
-    <row r="15" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
-    <row r="16" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
@@ -35203,401 +35354,409 @@
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
-      <c r="E19" s="237" t="s">
+      <c r="E19" s="225" t="s">
+        <v>270</v>
+      </c>
+      <c r="F19" s="225" t="s">
+        <v>271</v>
+      </c>
+      <c r="G19" s="225" t="s">
+        <v>272</v>
+      </c>
+      <c r="H19" s="225" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
-      <c r="K19" s="237" t="s">
-        <v>276</v>
+      <c r="K19" s="225" t="s">
+        <v>273</v>
       </c>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
-      <c r="B21" s="238" t="s">
-        <v>131</v>
+      <c r="B21" s="226" t="s">
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E21" s="24"/>
-      <c r="F21" s="175" t="s">
-        <v>135</v>
+      <c r="F21" s="166" t="s">
+        <v>133</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24" t="s">
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>153</v>
-[...8 lines deleted...]
-        <v>136</v>
+        <v>151</v>
+      </c>
+      <c r="C23" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="D23" s="226" t="s">
+        <v>129</v>
+      </c>
+      <c r="E23" s="166" t="s">
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
-      <c r="D24" s="40"/>
+      <c r="D24" s="40" t="s">
+        <v>41</v>
+      </c>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-      <c r="E25" s="175" t="s">
+        <v>172</v>
+      </c>
+      <c r="D25" s="227" t="s">
+        <v>130</v>
+      </c>
+      <c r="E25" s="166" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="57"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E27" s="175" t="s">
+        <v>192</v>
+      </c>
+      <c r="E27" s="166" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="58"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="59"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
-      <c r="J28" s="35"/>
+      <c r="J28" s="47" t="s">
+        <v>25</v>
+      </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="185"/>
-[...1 lines deleted...]
-        <v>267</v>
+      <c r="P28" s="176"/>
+      <c r="Q28" s="228" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="38" t="s">
-        <v>145</v>
+      <c r="C29" s="166" t="s">
+        <v>143</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="E29" s="175" t="s">
-        <v>190</v>
+      <c r="E29" s="166" t="s">
+        <v>188</v>
       </c>
       <c r="F29" s="60"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
-      <c r="J29" s="36"/>
+      <c r="J29" s="48" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-        <v>149</v>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
-      <c r="Q29" s="185" t="s">
-        <v>249</v>
+      <c r="Q29" s="229" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
-      <c r="Q30" s="96"/>
+      <c r="Q30" s="96" t="s">
+        <v>278</v>
+      </c>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="139" t="s">
+      <c r="C31" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="38" t="s">
-        <v>137</v>
+      <c r="E31" s="166" t="s">
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
-[...1 lines deleted...]
-      <c r="D32" s="149"/>
+      <c r="B32" s="134"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="140"/>
       <c r="E32" s="41"/>
       <c r="F32" s="59"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
       <c r="F33" s="60"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
@@ -35673,185 +35832,185 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC5EFF31-B6BE-49EF-9044-CAF0FC5E2207}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -35951,127 +36110,127 @@
       </c>
       <c r="L3" s="5"/>
       <c r="M3" s="14"/>
       <c r="N3" s="86">
         <v>260406</v>
       </c>
       <c r="O3" s="15">
         <v>260407</v>
       </c>
       <c r="P3" s="15">
         <v>260408</v>
       </c>
       <c r="Q3" s="15">
         <v>260409</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
-      <c r="G4" s="233" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="G4" s="221" t="s">
+        <v>224</v>
+      </c>
+      <c r="H4" s="181" t="s">
+        <v>224</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="5"/>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="81"/>
     </row>
     <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
-      <c r="G5" s="236" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="G5" s="224" t="s">
+        <v>162</v>
+      </c>
+      <c r="H5" s="224" t="s">
+        <v>162</v>
       </c>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="236" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="G6" s="224" t="s">
+        <v>161</v>
+      </c>
+      <c r="H6" s="224" t="s">
+        <v>161</v>
       </c>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
-      <c r="G7" s="234"/>
-      <c r="H7" s="235"/>
+      <c r="G7" s="222"/>
+      <c r="H7" s="223"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
@@ -36153,525 +36312,525 @@
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="19"/>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
-      <c r="H13" s="230" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="22"/>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="19"/>
-      <c r="H14" s="45"/>
+      <c r="H14" s="19"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="19"/>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
       <c r="H15" s="38" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="19"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
-      <c r="H17" s="38" t="s">
-        <v>164</v>
+      <c r="H17" s="46" t="s">
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="19"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
-      <c r="B19" s="237" t="s">
-        <v>277</v>
+      <c r="B19" s="225" t="s">
+        <v>274</v>
       </c>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="46" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
-      <c r="B21" s="238" t="s">
-        <v>131</v>
+      <c r="B21" s="226" t="s">
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>304</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E21" s="24"/>
-      <c r="F21" s="239" t="s">
-        <v>135</v>
+      <c r="F21" s="227" t="s">
+        <v>133</v>
       </c>
       <c r="G21" s="22"/>
-      <c r="H21" s="46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="19"/>
-      <c r="H22" s="45"/>
+      <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>130</v>
+      </c>
+      <c r="C23" s="227" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>145</v>
+        <v>308</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="57"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F27" s="58"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="59"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
-      <c r="J28" s="35"/>
+      <c r="J28" s="47" t="s">
+        <v>25</v>
+      </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="185"/>
-[...1 lines deleted...]
-        <v>267</v>
+      <c r="P28" s="176"/>
+      <c r="Q28" s="174" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D29" s="38" t="s">
-        <v>43</v>
+        <v>305</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F29" s="60"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
-      <c r="J29" s="36"/>
+      <c r="J29" s="48" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-        <v>149</v>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
-      <c r="Q29" s="185" t="s">
-        <v>249</v>
+      <c r="Q29" s="176" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="38" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="38" t="s">
+      <c r="C31" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="38" t="s">
-        <v>137</v>
+      <c r="E31" s="130" t="s">
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="100"/>
-[...2 lines deleted...]
-      <c r="E32" s="41"/>
+      <c r="B32" s="134"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="140"/>
+      <c r="E32" s="134"/>
       <c r="F32" s="59"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
       <c r="F33" s="60"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
@@ -36746,186 +36905,186 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E846B6B-7FAC-4C42-97BE-54140C6A7629}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -37215,523 +37374,525 @@
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="19"/>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
-      <c r="H13" s="230" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="22"/>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="19"/>
-      <c r="H14" s="231"/>
+      <c r="H14" s="19"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="19"/>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
-      <c r="H15" s="230" t="s">
-        <v>282</v>
+      <c r="H15" s="38" t="s">
+        <v>316</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="19"/>
-      <c r="H16" s="231"/>
+      <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
-      <c r="H17" s="230" t="s">
-        <v>164</v>
+      <c r="H17" s="46" t="s">
+        <v>301</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="19"/>
-      <c r="H18" s="231"/>
+      <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
-      <c r="H19" s="232" t="s">
-        <v>141</v>
+      <c r="H19" s="46" t="s">
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
-      <c r="H20" s="231"/>
+      <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
-      <c r="B21" s="37" t="s">
-        <v>131</v>
+      <c r="B21" s="226" t="s">
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>164</v>
+        <v>259</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" s="24"/>
-      <c r="F21" s="239" t="s">
-        <v>135</v>
+      <c r="F21" s="227" t="s">
+        <v>133</v>
       </c>
       <c r="G21" s="22"/>
-      <c r="H21" s="232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="19"/>
-      <c r="H22" s="231"/>
+      <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>130</v>
+      </c>
+      <c r="C23" s="227" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>203</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>302</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>45</v>
+        <v>192</v>
       </c>
       <c r="C25" s="42" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="E25" s="38" t="s">
+        <v>151</v>
+      </c>
+      <c r="E25" s="166" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
-      <c r="O25" s="85"/>
+      <c r="O25" s="85" t="s">
+        <v>309</v>
+      </c>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="57"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="58"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="59"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
-      <c r="J28" s="35"/>
+      <c r="J28" s="47" t="s">
+        <v>25</v>
+      </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="O28" s="41"/>
-      <c r="P28" s="185"/>
-[...1 lines deleted...]
-        <v>267</v>
+      <c r="P28" s="176"/>
+      <c r="Q28" s="174" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
-      <c r="B29" s="38" t="s">
+      <c r="B29" s="166" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="38" t="s">
+      <c r="C29" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="38" t="s">
+      <c r="D29" s="166" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F29" s="60"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
-      <c r="J29" s="36"/>
+      <c r="J29" s="48" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-        <v>149</v>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
-      <c r="Q29" s="185" t="s">
-        <v>249</v>
+      <c r="Q29" s="176" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="38" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="38" t="s">
+      <c r="C31" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="38" t="s">
-        <v>137</v>
+      <c r="E31" s="130" t="s">
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="100"/>
-[...2 lines deleted...]
-      <c r="E32" s="41"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="140"/>
+      <c r="E32" s="134"/>
       <c r="F32" s="59"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
       <c r="F33" s="60"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
@@ -37806,186 +37967,186 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CF3E288-FBDF-49BE-BDC7-E9E4F6E310A1}">
   <dimension ref="A1:BS46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O40" sqref="O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" style="7" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="18.85546875" style="79" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="2.28515625" style="31" customWidth="1"/>
     <col min="28" max="28" width="3.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="3.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="3.28515625" style="31" bestFit="1" customWidth="1"/>
@@ -38004,877 +38165,1025 @@
     <col min="45" max="45" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="3.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="3.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="4.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="8.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="67" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
       <c r="I1" s="5"/>
       <c r="J1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="5"/>
       <c r="M1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="4"/>
     </row>
-    <row r="2" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="87" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="87" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P2" s="9" t="s">
         <v>6</v>
       </c>
       <c r="Q2" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="B3" s="136">
+      <c r="B3" s="127">
         <v>260420</v>
       </c>
       <c r="C3" s="15">
         <v>260421</v>
       </c>
       <c r="D3" s="15">
         <v>260422</v>
       </c>
       <c r="E3" s="15">
         <v>260423</v>
       </c>
       <c r="F3" s="15">
         <v>260424</v>
       </c>
       <c r="G3" s="15">
         <v>260425</v>
       </c>
       <c r="H3" s="16">
         <v>260426</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="17">
         <v>260421</v>
       </c>
       <c r="K3" s="16">
         <v>260426</v>
       </c>
       <c r="L3" s="5"/>
       <c r="M3" s="14"/>
       <c r="N3" s="15">
         <v>260420</v>
       </c>
       <c r="O3" s="15">
         <v>260421</v>
       </c>
       <c r="P3" s="15">
         <v>260422</v>
       </c>
       <c r="Q3" s="15">
         <v>260423</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
-      <c r="H4" s="228" t="s">
-        <v>270</v>
+      <c r="H4" s="219" t="s">
+        <v>267</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="5"/>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="81"/>
     </row>
-    <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
-      <c r="H5" s="229" t="s">
-        <v>271</v>
+      <c r="H5" s="220" t="s">
+        <v>268</v>
       </c>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
-    <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
-    </row>
-    <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T6" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="U6" s="236">
+        <v>46105</v>
+      </c>
+      <c r="V6" s="7" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
-      <c r="H7" s="22"/>
+      <c r="H7" s="22" t="s">
+        <v>311</v>
+      </c>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
-    </row>
-    <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T7" s="7" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="19"/>
-      <c r="H8" s="19"/>
+      <c r="H8" s="19" t="s">
+        <v>312</v>
+      </c>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
-    </row>
-    <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T8" s="7" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
-    </row>
-    <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T9" s="7" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
       <c r="K10" s="19"/>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
-    </row>
-    <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="U10" s="236">
+        <v>46120</v>
+      </c>
+      <c r="V10" s="7" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
-    </row>
-    <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T11" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
       <c r="K12" s="19"/>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
-    </row>
-    <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T12" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="U12" s="236">
+        <v>46134</v>
+      </c>
+      <c r="V12" s="7" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
-      <c r="H13" s="230" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="22"/>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
-    </row>
-    <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T13" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="19"/>
-      <c r="H14" s="231"/>
+      <c r="H14" s="19"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
       <c r="K14" s="19"/>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
-    </row>
-    <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T14" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="U14" s="236">
+        <v>46134</v>
+      </c>
+      <c r="V14" s="7" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
-      <c r="H15" s="230" t="s">
-        <v>282</v>
+      <c r="H15" s="38" t="s">
+        <v>317</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="5"/>
       <c r="M15" s="19"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
-    </row>
-    <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T15" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="U15" s="236">
+        <v>46131</v>
+      </c>
+      <c r="V15" s="7" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="19"/>
-      <c r="H16" s="231"/>
+      <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="81" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
-    </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="T16" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="U16" s="236">
+        <v>46131</v>
+      </c>
+      <c r="V16" s="7" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A17" s="22"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
-      <c r="H17" s="230" t="s">
-        <v>164</v>
+      <c r="H17" s="168" t="s">
+        <v>139</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="M17" s="89"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
-    </row>
-    <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T17" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="U17" s="236">
+        <v>46110</v>
+      </c>
+      <c r="V17" s="7" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="19"/>
-      <c r="H18" s="231"/>
+      <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
-    </row>
-    <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T18" s="7" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
-      <c r="H19" s="232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="22"/>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
-    <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
-      <c r="H20" s="231"/>
+      <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
-    </row>
-    <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T20" s="7" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
-      <c r="B21" s="37" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="B21" s="226" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" s="238" t="s">
+        <v>162</v>
       </c>
       <c r="D21" s="47" t="s">
-        <v>192</v>
+        <v>300</v>
       </c>
       <c r="E21" s="24"/>
-      <c r="F21" s="239" t="s">
-        <v>135</v>
+      <c r="F21" s="227" t="s">
+        <v>133</v>
       </c>
       <c r="G21" s="22"/>
-      <c r="H21" s="232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
-    </row>
-    <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T21" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="U21" s="236">
+        <v>46121</v>
+      </c>
+      <c r="V21" s="7" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154"/>
-      <c r="D22" s="154"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
       <c r="G22" s="19"/>
-      <c r="H22" s="231"/>
+      <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
-    </row>
-    <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T22" s="7" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
-      <c r="B23" s="37" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="B23" s="226" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="227" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>307</v>
+      </c>
+      <c r="E23" s="166" t="s">
+        <v>134</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
-    </row>
-    <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T23" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="U23" s="236">
+        <v>46128</v>
+      </c>
+      <c r="V23" s="7" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
-      <c r="F24" s="40"/>
+      <c r="F24" s="42" t="s">
+        <v>46</v>
+      </c>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
-      <c r="O24" s="84" t="s">
-        <v>147</v>
+      <c r="O24" s="179" t="s">
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
-    </row>
-    <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T24" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="U24" s="236">
+        <v>46112</v>
+      </c>
+      <c r="V24" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>192</v>
+      </c>
+      <c r="C25" s="166" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="55" t="s">
-        <v>48</v>
+      <c r="F25" s="237" t="s">
+        <v>315</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
-      <c r="O25" s="85"/>
+      <c r="O25" s="210" t="s">
+        <v>310</v>
+      </c>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
-    </row>
-    <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T25" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="U25" s="236">
+        <v>46134</v>
+      </c>
+      <c r="V25" s="7" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
-      <c r="D26" s="41"/>
+      <c r="D26" s="38"/>
       <c r="E26" s="41"/>
       <c r="F26" s="57"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="35"/>
       <c r="K26" s="26"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
-    </row>
-    <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T26" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="U26" s="236">
+        <v>46119</v>
+      </c>
+      <c r="V26" s="7" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>45</v>
+        <v>306</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="58"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="36"/>
       <c r="K27" s="28"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
-    </row>
-    <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T27" s="7" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="59"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
-      <c r="J28" s="35"/>
+      <c r="J28" s="47" t="s">
+        <v>25</v>
+      </c>
       <c r="K28" s="26"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="185"/>
-[...4 lines deleted...]
-    <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P28" s="176"/>
+      <c r="Q28" s="174" t="s">
+        <v>265</v>
+      </c>
+      <c r="T28" s="7" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
-      <c r="B29" s="38" t="s">
+      <c r="B29" s="166" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="38" t="s">
+      <c r="C29" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="38" t="s">
+      <c r="D29" s="166" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F29" s="60"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
-      <c r="J29" s="36"/>
+      <c r="J29" s="48" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="28"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
-      <c r="O29" s="150" t="s">
-        <v>149</v>
+      <c r="O29" s="141" t="s">
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
-      <c r="Q29" s="185" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q29" s="176" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="188" t="s">
-[...2 lines deleted...]
-      <c r="O30" s="142"/>
+      <c r="N30" s="179" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" s="133" t="s">
+        <v>310</v>
+      </c>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
-    <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="99"/>
-      <c r="B31" s="38" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="38" t="s">
+      <c r="C31" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="38" t="s">
-        <v>137</v>
+      <c r="E31" s="130" t="s">
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
-      <c r="N31" s="222"/>
-      <c r="O31" s="143"/>
+      <c r="N31" s="213" t="s">
+        <v>310</v>
+      </c>
+      <c r="O31" s="134"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
-    <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="100"/>
-[...2 lines deleted...]
-      <c r="E32" s="41"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="140"/>
+      <c r="E32" s="134"/>
       <c r="F32" s="59"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
       <c r="F33" s="60"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82" t="s">
-        <v>268</v>
+        <v>266</v>
+      </c>
+      <c r="R33" s="79" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="34" spans="1:71" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
       <c r="M34" s="24" t="s">
         <v>29</v>
       </c>
       <c r="N34" s="24"/>
       <c r="O34" s="24"/>
       <c r="P34" s="25"/>
       <c r="Q34" s="96"/>
     </row>
@@ -38909,152 +39218,191 @@
         <v>40</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="F36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="G36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
+      <c r="N36" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="O36" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="P36" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q36" s="9" t="s">
+        <v>7</v>
+      </c>
       <c r="BR36" s="7"/>
       <c r="BS36" s="7"/>
     </row>
     <row r="37" spans="1:71" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
+      <c r="N37" s="239">
+        <v>260427</v>
+      </c>
+      <c r="O37" s="239">
+        <v>260428</v>
+      </c>
+      <c r="P37" s="239">
+        <v>260429</v>
+      </c>
+      <c r="Q37" s="239">
+        <v>260430</v>
+      </c>
       <c r="BR37" s="7"/>
       <c r="BS37" s="7"/>
     </row>
     <row r="38" spans="1:71" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
+      <c r="N38" s="240">
+        <v>260419</v>
+      </c>
+      <c r="O38" s="240">
+        <v>260419</v>
+      </c>
+      <c r="P38" s="240">
+        <v>260419</v>
+      </c>
+      <c r="Q38" s="240">
+        <v>260419</v>
+      </c>
       <c r="BR38" s="7"/>
       <c r="BS38" s="7"/>
     </row>
     <row r="39" spans="1:71" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
+      <c r="O39" s="251" t="s">
+        <v>325</v>
+      </c>
       <c r="BS39" s="7"/>
     </row>
     <row r="40" spans="1:71" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:71" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:71" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -39592,387 +39940,387 @@
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="19"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
       <c r="R20" s="101"/>
     </row>
     <row r="21" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C21" s="139" t="s">
+        <v>152</v>
+      </c>
+      <c r="C21" s="130" t="s">
+        <v>131</v>
+      </c>
+      <c r="D21" s="130" t="s">
+        <v>136</v>
+      </c>
+      <c r="E21" s="24"/>
+      <c r="F21" s="130" t="s">
         <v>133</v>
-      </c>
-[...5 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
       <c r="R21" s="101"/>
     </row>
     <row r="22" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="140" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="C22" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="D22" s="131" t="s">
+        <v>137</v>
       </c>
       <c r="E22" s="22"/>
-      <c r="F22" s="140"/>
+      <c r="F22" s="131"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="19"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
       <c r="R22" s="101"/>
     </row>
     <row r="23" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="C23" s="132" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>152</v>
+      </c>
+      <c r="E23" s="130" t="s">
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
       <c r="R23" s="101"/>
     </row>
     <row r="24" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
-      <c r="C24" s="140"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="39"/>
-      <c r="E24" s="142"/>
+      <c r="E24" s="133"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="19"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
       <c r="R24" s="101"/>
     </row>
     <row r="25" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>141</v>
+      </c>
+      <c r="C25" s="132" t="s">
+        <v>134</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
       <c r="R25" s="101"/>
     </row>
     <row r="26" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
-      <c r="C26" s="143"/>
+      <c r="C26" s="134"/>
       <c r="D26" s="43"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
+      <c r="F26" s="136"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="24"/>
       <c r="K26" s="19"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
       <c r="R26" s="101"/>
     </row>
     <row r="27" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
-      <c r="B27" s="139" t="s">
+      <c r="B27" s="130" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F27" s="146"/>
+        <v>153</v>
+      </c>
+      <c r="F27" s="137"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
       <c r="R27" s="101"/>
     </row>
     <row r="28" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="143"/>
+      <c r="B28" s="134"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="F28" s="147"/>
+        <v>165</v>
+      </c>
+      <c r="F28" s="138"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
       <c r="J28" s="24"/>
       <c r="K28" s="19"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="R28" s="101"/>
     </row>
     <row r="29" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="139" t="s">
+      <c r="C29" s="130" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="F29" s="148"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
       <c r="R29" s="101"/>
     </row>
     <row r="30" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
-      <c r="C30" s="142"/>
+      <c r="C30" s="133"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
       <c r="R30" s="101"/>
     </row>
     <row r="31" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="139" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="139" t="s">
+      <c r="C31" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="139" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="148"/>
+      <c r="E31" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
       <c r="R31" s="101"/>
     </row>
     <row r="32" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
-[...3 lines deleted...]
-      <c r="F32" s="147"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="134"/>
+      <c r="E32" s="134"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
       <c r="R32" s="101"/>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
       <c r="R33" s="101"/>
     </row>
     <row r="34" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
@@ -40027,3648 +40375,2962 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19D50624-8AB9-42A2-A63C-8911C6D91B7A}">
-  <dimension ref="A1:BA61"/>
+  <dimension ref="A1:BL39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D27" sqref="D27:D34"/>
+      <selection activeCell="O27" sqref="O27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="6" max="6" width="4.140625" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="29" max="29" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="3.7109375" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="3.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="9.5703125" bestFit="1" customWidth="1"/>
-    <col min="31" max="31" width="4.140625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="35" max="35" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="4.140625" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" bestFit="1" customWidth="1"/>
-    <col min="37" max="37" width="4.140625" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="50" max="50" width="8.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A1" s="113" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="114"/>
-      <c r="C1" s="113"/>
+      <c r="B1" s="114" t="s">
+        <v>318</v>
+      </c>
+      <c r="C1" s="113" t="s">
+        <v>293</v>
+      </c>
       <c r="D1" s="113"/>
       <c r="E1" s="113" t="s">
         <v>41</v>
       </c>
       <c r="F1" s="117"/>
-      <c r="G1" s="121"/>
-[...1 lines deleted...]
-      <c r="I1" s="121"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="114" t="s">
+        <v>318</v>
+      </c>
+      <c r="I1" s="113" t="s">
+        <v>293</v>
+      </c>
       <c r="J1" s="117"/>
-      <c r="K1" s="121"/>
-[...1 lines deleted...]
-      <c r="M1" s="121"/>
+      <c r="K1" s="119"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
       <c r="N1" s="117"/>
-      <c r="O1" s="121"/>
-[...10 lines deleted...]
-      <c r="Z1" s="113" t="s">
+      <c r="O1" s="119"/>
+      <c r="P1" s="241"/>
+      <c r="Q1" s="241"/>
+      <c r="R1" s="117"/>
+      <c r="S1" s="119"/>
+      <c r="T1" s="113" t="s">
         <v>41</v>
       </c>
+      <c r="U1" s="241"/>
+      <c r="V1" s="241"/>
+      <c r="W1" s="117"/>
+      <c r="X1" s="119"/>
+      <c r="Y1" s="241"/>
+      <c r="Z1" s="241"/>
       <c r="AA1" s="117"/>
-      <c r="AB1" s="121"/>
-[...1 lines deleted...]
-      <c r="AD1" s="116"/>
+      <c r="AB1" s="119"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="119"/>
       <c r="AE1" s="117"/>
-      <c r="AF1" s="121"/>
-[...17 lines deleted...]
-      <c r="AX1" s="121"/>
+      <c r="AF1" s="119"/>
+      <c r="AG1" s="117"/>
+      <c r="AH1" s="119"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="119"/>
+      <c r="AK1" s="7"/>
+      <c r="AL1" s="7"/>
+      <c r="AM1" s="7"/>
+      <c r="AN1" s="7"/>
+      <c r="AO1" s="7"/>
+      <c r="AP1" s="7"/>
+      <c r="AQ1" s="7"/>
+      <c r="AR1" s="7"/>
+      <c r="AS1" s="7"/>
+      <c r="AT1" s="7"/>
+      <c r="AU1" s="7"/>
+      <c r="AV1" s="7"/>
+      <c r="AW1" s="7"/>
+      <c r="AX1" s="7"/>
       <c r="AY1" s="7"/>
       <c r="AZ1" s="7"/>
       <c r="BA1" s="7"/>
-    </row>
-    <row r="2" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB1" s="7"/>
+      <c r="BC1" s="7"/>
+      <c r="BD1" s="7"/>
+      <c r="BE1" s="7"/>
+      <c r="BF1" s="7"/>
+      <c r="BG1" s="7"/>
+      <c r="BH1" s="7"/>
+      <c r="BI1" s="7"/>
+      <c r="BJ1" s="7"/>
+      <c r="BK1" s="7"/>
+      <c r="BL1" s="7"/>
+    </row>
+    <row r="2" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
-      <c r="B2" s="111"/>
-      <c r="C2" s="7"/>
+      <c r="B2" s="111" t="s">
+        <v>319</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>293</v>
+      </c>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="104"/>
       <c r="G2" s="112"/>
       <c r="H2" s="104"/>
       <c r="I2" s="112"/>
       <c r="J2" s="104"/>
       <c r="K2" s="112"/>
-      <c r="L2" s="104"/>
-      <c r="M2" s="112"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
       <c r="N2" s="104"/>
       <c r="O2" s="112"/>
-      <c r="P2" s="104"/>
-      <c r="Q2" s="112"/>
+      <c r="P2" s="111" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q2" s="7" t="s">
+        <v>293</v>
+      </c>
       <c r="R2" s="104"/>
       <c r="S2" s="112"/>
-      <c r="T2" s="104"/>
-[...5 lines deleted...]
-      <c r="Z2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="242"/>
+      <c r="V2" s="242"/>
+      <c r="W2" s="104"/>
+      <c r="X2" s="112"/>
+      <c r="Y2" s="242"/>
+      <c r="Z2" s="242"/>
       <c r="AA2" s="104"/>
       <c r="AB2" s="112"/>
-      <c r="AC2" s="31"/>
-      <c r="AD2" s="31"/>
+      <c r="AC2" s="104"/>
+      <c r="AD2" s="112"/>
       <c r="AE2" s="104"/>
       <c r="AF2" s="112"/>
       <c r="AG2" s="104"/>
       <c r="AH2" s="112"/>
       <c r="AI2" s="104"/>
       <c r="AJ2" s="112"/>
-      <c r="AK2" s="104"/>
-[...12 lines deleted...]
-      <c r="AX2" s="112"/>
+      <c r="AK2" s="7"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="7"/>
+      <c r="AU2" s="7"/>
+      <c r="AV2" s="7"/>
+      <c r="AW2" s="7"/>
+      <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="AZ2" s="7"/>
       <c r="BA2" s="7"/>
-    </row>
-    <row r="3" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB2" s="7"/>
+      <c r="BC2" s="7"/>
+      <c r="BD2" s="7"/>
+      <c r="BE2" s="7"/>
+      <c r="BF2" s="7"/>
+      <c r="BG2" s="7"/>
+      <c r="BH2" s="7"/>
+      <c r="BI2" s="7"/>
+      <c r="BJ2" s="7"/>
+      <c r="BK2" s="7"/>
+      <c r="BL2" s="7"/>
+    </row>
+    <row r="3" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
-      <c r="B3" s="114"/>
-      <c r="C3" s="113"/>
+      <c r="B3" s="114" t="s">
+        <v>320</v>
+      </c>
+      <c r="C3" s="113" t="s">
+        <v>293</v>
+      </c>
       <c r="D3" s="115"/>
       <c r="E3" s="113"/>
       <c r="F3" s="117"/>
-      <c r="G3" s="121"/>
+      <c r="G3" s="119"/>
       <c r="H3" s="117"/>
-      <c r="I3" s="121"/>
+      <c r="I3" s="119"/>
       <c r="J3" s="117"/>
-      <c r="K3" s="121"/>
-[...1 lines deleted...]
-      <c r="M3" s="121"/>
+      <c r="K3" s="119"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="116"/>
       <c r="N3" s="117"/>
-      <c r="O3" s="121"/>
-[...1 lines deleted...]
-      <c r="Q3" s="121"/>
+      <c r="O3" s="119"/>
+      <c r="P3" s="241"/>
+      <c r="Q3" s="241"/>
       <c r="R3" s="117"/>
-      <c r="S3" s="121"/>
-[...6 lines deleted...]
-      <c r="Z3" s="113"/>
+      <c r="S3" s="119"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="114" t="s">
+        <v>320</v>
+      </c>
+      <c r="V3" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="W3" s="117"/>
+      <c r="X3" s="119"/>
+      <c r="Y3" s="241"/>
+      <c r="Z3" s="241"/>
       <c r="AA3" s="117"/>
-      <c r="AB3" s="121"/>
-[...1 lines deleted...]
-      <c r="AD3" s="116"/>
+      <c r="AB3" s="119"/>
+      <c r="AC3" s="117"/>
+      <c r="AD3" s="119"/>
       <c r="AE3" s="117"/>
-      <c r="AF3" s="121"/>
+      <c r="AF3" s="119"/>
       <c r="AG3" s="117"/>
-      <c r="AH3" s="121"/>
+      <c r="AH3" s="119"/>
       <c r="AI3" s="117"/>
-      <c r="AJ3" s="121"/>
-[...13 lines deleted...]
-      <c r="AX3" s="121"/>
+      <c r="AJ3" s="119"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+      <c r="AS3" s="7"/>
+      <c r="AT3" s="7"/>
+      <c r="AU3" s="7"/>
+      <c r="AV3" s="7"/>
+      <c r="AW3" s="7"/>
+      <c r="AX3" s="7"/>
       <c r="AY3" s="7"/>
       <c r="AZ3" s="7"/>
       <c r="BA3" s="7"/>
-    </row>
-    <row r="4" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB3" s="7"/>
+      <c r="BC3" s="7"/>
+      <c r="BD3" s="7"/>
+      <c r="BE3" s="7"/>
+      <c r="BF3" s="7"/>
+      <c r="BG3" s="7"/>
+      <c r="BH3" s="7"/>
+      <c r="BI3" s="7"/>
+      <c r="BJ3" s="7"/>
+      <c r="BK3" s="7"/>
+      <c r="BL3" s="7"/>
+    </row>
+    <row r="4" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
-      <c r="B4" s="111"/>
-      <c r="C4" s="7"/>
+      <c r="B4" s="111" t="s">
+        <v>321</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>293</v>
+      </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="104"/>
       <c r="G4" s="112"/>
       <c r="H4" s="104"/>
       <c r="I4" s="112"/>
       <c r="J4" s="104"/>
       <c r="K4" s="112"/>
-      <c r="L4" s="104"/>
-      <c r="M4" s="112"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
       <c r="N4" s="104"/>
       <c r="O4" s="112"/>
-      <c r="P4" s="104"/>
-      <c r="Q4" s="112"/>
+      <c r="P4" s="242"/>
+      <c r="Q4" s="242"/>
       <c r="R4" s="104"/>
       <c r="S4" s="112"/>
-      <c r="T4" s="104"/>
-[...5 lines deleted...]
-      <c r="Z4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="242"/>
+      <c r="V4" s="242"/>
+      <c r="W4" s="104"/>
+      <c r="X4" s="112"/>
+      <c r="Y4" s="111" t="s">
+        <v>321</v>
+      </c>
+      <c r="Z4" s="7" t="s">
+        <v>293</v>
+      </c>
       <c r="AA4" s="104"/>
       <c r="AB4" s="112"/>
-      <c r="AC4" s="31"/>
-      <c r="AD4" s="31"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="112"/>
       <c r="AE4" s="104"/>
       <c r="AF4" s="112"/>
       <c r="AG4" s="104"/>
       <c r="AH4" s="112"/>
       <c r="AI4" s="104"/>
       <c r="AJ4" s="112"/>
-      <c r="AK4" s="104"/>
-[...12 lines deleted...]
-      <c r="AX4" s="112"/>
+      <c r="AK4" s="7"/>
+      <c r="AL4" s="7"/>
+      <c r="AM4" s="7"/>
+      <c r="AN4" s="7"/>
+      <c r="AO4" s="7"/>
+      <c r="AP4" s="7"/>
+      <c r="AQ4" s="7"/>
+      <c r="AR4" s="7"/>
+      <c r="AS4" s="7"/>
+      <c r="AT4" s="7"/>
+      <c r="AU4" s="7"/>
+      <c r="AV4" s="7"/>
+      <c r="AW4" s="7"/>
+      <c r="AX4" s="7"/>
       <c r="AY4" s="7"/>
       <c r="AZ4" s="7"/>
       <c r="BA4" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX5" s="121"/>
+      <c r="BB4" s="7"/>
+      <c r="BC4" s="7"/>
+      <c r="BD4" s="7"/>
+      <c r="BE4" s="7"/>
+      <c r="BF4" s="7"/>
+      <c r="BG4" s="7"/>
+      <c r="BH4" s="7"/>
+      <c r="BI4" s="7"/>
+      <c r="BJ4" s="7"/>
+      <c r="BK4" s="7"/>
+      <c r="BL4" s="7"/>
+    </row>
+    <row r="5" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A5" s="250"/>
+      <c r="B5" s="118"/>
+      <c r="C5" s="118"/>
+      <c r="D5" s="118"/>
+      <c r="E5" s="118"/>
+      <c r="F5" s="123"/>
+      <c r="G5" s="124"/>
+      <c r="H5" s="123"/>
+      <c r="I5" s="124"/>
+      <c r="J5" s="123"/>
+      <c r="K5" s="124"/>
+      <c r="L5" s="125"/>
+      <c r="M5" s="125"/>
+      <c r="N5" s="123"/>
+      <c r="O5" s="124"/>
+      <c r="P5" s="125"/>
+      <c r="Q5" s="125"/>
+      <c r="R5" s="123"/>
+      <c r="S5" s="124"/>
+      <c r="T5" s="118"/>
+      <c r="U5" s="125"/>
+      <c r="V5" s="125"/>
+      <c r="W5" s="123"/>
+      <c r="X5" s="124"/>
+      <c r="Y5" s="125"/>
+      <c r="Z5" s="125"/>
+      <c r="AA5" s="123"/>
+      <c r="AB5" s="124"/>
+      <c r="AC5" s="123"/>
+      <c r="AD5" s="124"/>
+      <c r="AE5" s="123"/>
+      <c r="AF5" s="124"/>
+      <c r="AG5" s="123"/>
+      <c r="AH5" s="124"/>
+      <c r="AI5" s="123"/>
+      <c r="AJ5" s="124"/>
+      <c r="AK5" s="7"/>
+      <c r="AL5" s="7"/>
+      <c r="AM5" s="7"/>
+      <c r="AN5" s="7"/>
+      <c r="AO5" s="7"/>
+      <c r="AP5" s="7"/>
+      <c r="AQ5" s="7"/>
+      <c r="AR5" s="7"/>
+      <c r="AS5" s="7"/>
+      <c r="AT5" s="7"/>
+      <c r="AU5" s="7"/>
+      <c r="AV5" s="7"/>
+      <c r="AW5" s="7"/>
+      <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX6" s="112"/>
+      <c r="BB5" s="7"/>
+      <c r="BC5" s="7"/>
+      <c r="BD5" s="7"/>
+      <c r="BE5" s="7"/>
+      <c r="BF5" s="7"/>
+      <c r="BG5" s="7"/>
+      <c r="BH5" s="7"/>
+      <c r="BI5" s="7"/>
+      <c r="BJ5" s="7"/>
+      <c r="BK5" s="7"/>
+      <c r="BL5" s="7"/>
+    </row>
+    <row r="6" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A6" s="113" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>280</v>
+      </c>
+      <c r="C6" s="113" t="s">
+        <v>281</v>
+      </c>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="120" t="s">
+        <v>280</v>
+      </c>
+      <c r="G6" s="119" t="s">
+        <v>281</v>
+      </c>
+      <c r="H6" s="117"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="117"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="116"/>
+      <c r="M6" s="116"/>
+      <c r="N6" s="120"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="241"/>
+      <c r="Q6" s="241"/>
+      <c r="R6" s="117"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="113" t="s">
+        <v>44</v>
+      </c>
+      <c r="U6" s="241"/>
+      <c r="V6" s="241"/>
+      <c r="W6" s="117"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="241"/>
+      <c r="Z6" s="241"/>
+      <c r="AA6" s="117"/>
+      <c r="AB6" s="119"/>
+      <c r="AC6" s="117"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="120"/>
+      <c r="AF6" s="119"/>
+      <c r="AG6" s="117"/>
+      <c r="AH6" s="119"/>
+      <c r="AI6" s="117"/>
+      <c r="AJ6" s="119"/>
+      <c r="AK6" s="7"/>
+      <c r="AL6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="7"/>
+      <c r="AS6" s="7"/>
+      <c r="AT6" s="7"/>
+      <c r="AU6" s="7"/>
+      <c r="AV6" s="7"/>
+      <c r="AW6" s="7"/>
+      <c r="AX6" s="7"/>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="7"/>
-    </row>
-[...5 lines deleted...]
-      <c r="C7" s="7"/>
+      <c r="BB6" s="7"/>
+      <c r="BC6" s="7"/>
+      <c r="BD6" s="7"/>
+      <c r="BE6" s="7"/>
+      <c r="BF6" s="7"/>
+      <c r="BG6" s="7"/>
+      <c r="BH6" s="7"/>
+      <c r="BI6" s="7"/>
+      <c r="BJ6" s="7"/>
+      <c r="BK6" s="7"/>
+      <c r="BL6" s="7"/>
+    </row>
+    <row r="7" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A7" s="7"/>
+      <c r="B7" s="111" t="s">
+        <v>313</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>314</v>
+      </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="104"/>
       <c r="G7" s="112"/>
       <c r="H7" s="104"/>
       <c r="I7" s="112"/>
       <c r="J7" s="104"/>
       <c r="K7" s="112"/>
-      <c r="L7" s="104"/>
-      <c r="M7" s="112"/>
+      <c r="L7" s="111" t="s">
+        <v>313</v>
+      </c>
+      <c r="M7" s="7" t="s">
+        <v>314</v>
+      </c>
       <c r="N7" s="104"/>
       <c r="O7" s="112"/>
-      <c r="P7" s="104"/>
-      <c r="Q7" s="112"/>
+      <c r="P7" s="242"/>
+      <c r="Q7" s="242"/>
       <c r="R7" s="104"/>
       <c r="S7" s="112"/>
-      <c r="T7" s="104"/>
-[...5 lines deleted...]
-      <c r="Z7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="242"/>
+      <c r="V7" s="242"/>
+      <c r="W7" s="104"/>
+      <c r="X7" s="112"/>
+      <c r="Y7" s="242"/>
+      <c r="Z7" s="242"/>
       <c r="AA7" s="104"/>
       <c r="AB7" s="112"/>
-      <c r="AC7" s="31"/>
-      <c r="AD7" s="31"/>
+      <c r="AC7" s="104"/>
+      <c r="AD7" s="112"/>
       <c r="AE7" s="104"/>
       <c r="AF7" s="112"/>
       <c r="AG7" s="104"/>
       <c r="AH7" s="112"/>
       <c r="AI7" s="104"/>
       <c r="AJ7" s="112"/>
-      <c r="AK7" s="104"/>
-[...12 lines deleted...]
-      <c r="AX7" s="112"/>
+      <c r="AK7" s="7"/>
+      <c r="AL7" s="7"/>
+      <c r="AM7" s="7"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="7"/>
+      <c r="AP7" s="7"/>
+      <c r="AQ7" s="7"/>
+      <c r="AR7" s="7"/>
+      <c r="AS7" s="7"/>
+      <c r="AT7" s="7"/>
+      <c r="AU7" s="7"/>
+      <c r="AV7" s="7"/>
+      <c r="AW7" s="7"/>
+      <c r="AX7" s="7"/>
       <c r="AY7" s="7"/>
       <c r="AZ7" s="7"/>
       <c r="BA7" s="7"/>
-    </row>
-[...52 lines deleted...]
-      <c r="AX8" s="112"/>
+      <c r="BB7" s="7"/>
+      <c r="BC7" s="7"/>
+      <c r="BD7" s="7"/>
+      <c r="BE7" s="7"/>
+      <c r="BF7" s="7"/>
+      <c r="BG7" s="7"/>
+      <c r="BH7" s="7"/>
+      <c r="BI7" s="7"/>
+      <c r="BJ7" s="7"/>
+      <c r="BK7" s="7"/>
+      <c r="BL7" s="7"/>
+    </row>
+    <row r="8" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A8" s="118"/>
+      <c r="B8" s="245"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="246"/>
+      <c r="F8" s="247"/>
+      <c r="G8" s="248"/>
+      <c r="H8" s="247"/>
+      <c r="I8" s="248"/>
+      <c r="J8" s="247"/>
+      <c r="K8" s="248"/>
+      <c r="L8" s="249"/>
+      <c r="M8" s="249"/>
+      <c r="N8" s="247"/>
+      <c r="O8" s="248"/>
+      <c r="P8" s="249"/>
+      <c r="Q8" s="249"/>
+      <c r="R8" s="247"/>
+      <c r="S8" s="248"/>
+      <c r="T8" s="246"/>
+      <c r="U8" s="249"/>
+      <c r="V8" s="249"/>
+      <c r="W8" s="247"/>
+      <c r="X8" s="248"/>
+      <c r="Y8" s="249"/>
+      <c r="Z8" s="249"/>
+      <c r="AA8" s="247"/>
+      <c r="AB8" s="248"/>
+      <c r="AC8" s="247"/>
+      <c r="AD8" s="248"/>
+      <c r="AE8" s="247"/>
+      <c r="AF8" s="248"/>
+      <c r="AG8" s="247"/>
+      <c r="AH8" s="248"/>
+      <c r="AI8" s="247"/>
+      <c r="AJ8" s="248"/>
+      <c r="AK8" s="7"/>
+      <c r="AL8" s="7"/>
+      <c r="AM8" s="7"/>
+      <c r="AN8" s="7"/>
+      <c r="AO8" s="7"/>
+      <c r="AP8" s="7"/>
+      <c r="AQ8" s="7"/>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7"/>
+      <c r="AX8" s="7"/>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX9" s="112"/>
+      <c r="BB8" s="7"/>
+      <c r="BC8" s="7"/>
+      <c r="BD8" s="7"/>
+      <c r="BE8" s="7"/>
+      <c r="BF8" s="7"/>
+      <c r="BG8" s="7"/>
+      <c r="BH8" s="7"/>
+      <c r="BI8" s="7"/>
+      <c r="BJ8" s="7"/>
+      <c r="BK8" s="7"/>
+      <c r="BL8" s="7"/>
+    </row>
+    <row r="9" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A9" s="113" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="114" t="s">
+        <v>280</v>
+      </c>
+      <c r="C9" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="114" t="s">
+        <v>280</v>
+      </c>
+      <c r="G9" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="H9" s="117"/>
+      <c r="I9" s="119"/>
+      <c r="J9" s="117"/>
+      <c r="K9" s="119"/>
+      <c r="L9" s="116"/>
+      <c r="M9" s="116"/>
+      <c r="N9" s="117"/>
+      <c r="O9" s="119"/>
+      <c r="P9" s="241"/>
+      <c r="Q9" s="241"/>
+      <c r="R9" s="117"/>
+      <c r="S9" s="119"/>
+      <c r="T9" s="113" t="s">
+        <v>46</v>
+      </c>
+      <c r="U9" s="241"/>
+      <c r="V9" s="241"/>
+      <c r="W9" s="117"/>
+      <c r="X9" s="119"/>
+      <c r="Y9" s="241"/>
+      <c r="Z9" s="241"/>
+      <c r="AA9" s="117"/>
+      <c r="AB9" s="119"/>
+      <c r="AC9" s="117"/>
+      <c r="AD9" s="119"/>
+      <c r="AE9" s="117"/>
+      <c r="AF9" s="119"/>
+      <c r="AG9" s="117"/>
+      <c r="AH9" s="119"/>
+      <c r="AI9" s="117"/>
+      <c r="AJ9" s="119"/>
+      <c r="AK9" s="7"/>
+      <c r="AL9" s="7"/>
+      <c r="AM9" s="7"/>
+      <c r="AN9" s="7"/>
+      <c r="AO9" s="7"/>
+      <c r="AP9" s="7"/>
+      <c r="AQ9" s="7"/>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7"/>
+      <c r="AX9" s="7"/>
       <c r="AY9" s="7"/>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="7"/>
-    </row>
-[...56 lines deleted...]
-      <c r="AX10" s="121"/>
+      <c r="BB9" s="7"/>
+      <c r="BC9" s="7"/>
+      <c r="BD9" s="7"/>
+      <c r="BE9" s="7"/>
+      <c r="BF9" s="7"/>
+      <c r="BG9" s="7"/>
+      <c r="BH9" s="7"/>
+      <c r="BI9" s="7"/>
+      <c r="BJ9" s="7"/>
+      <c r="BK9" s="7"/>
+      <c r="BL9" s="7"/>
+    </row>
+    <row r="10" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A10" s="7"/>
+      <c r="B10" s="111" t="s">
+        <v>283</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="121"/>
+      <c r="G10" s="112"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="111" t="s">
+        <v>283</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="104"/>
+      <c r="O10" s="112"/>
+      <c r="P10" s="242"/>
+      <c r="Q10" s="242"/>
+      <c r="R10" s="104"/>
+      <c r="S10" s="112"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="242"/>
+      <c r="V10" s="242"/>
+      <c r="W10" s="104"/>
+      <c r="X10" s="112"/>
+      <c r="Y10" s="242"/>
+      <c r="Z10" s="242"/>
+      <c r="AA10" s="104"/>
+      <c r="AB10" s="112"/>
+      <c r="AC10" s="104"/>
+      <c r="AD10" s="112"/>
+      <c r="AE10" s="104"/>
+      <c r="AF10" s="112"/>
+      <c r="AG10" s="122"/>
+      <c r="AH10" s="31"/>
+      <c r="AI10" s="104"/>
+      <c r="AJ10" s="112"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="7"/>
+      <c r="AM10" s="7"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
+      <c r="AP10" s="7"/>
+      <c r="AQ10" s="7"/>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
       <c r="AY10" s="7"/>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="7"/>
-    </row>
-    <row r="11" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB10" s="7"/>
+      <c r="BC10" s="7"/>
+      <c r="BD10" s="7"/>
+      <c r="BE10" s="7"/>
+      <c r="BF10" s="7"/>
+      <c r="BG10" s="7"/>
+      <c r="BH10" s="7"/>
+      <c r="BI10" s="7"/>
+      <c r="BJ10" s="7"/>
+      <c r="BK10" s="7"/>
+      <c r="BL10" s="7"/>
+    </row>
+    <row r="11" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A11" s="113"/>
-      <c r="B11" s="111"/>
-[...47 lines deleted...]
-      <c r="AX11" s="112"/>
+      <c r="B11" s="114" t="s">
+        <v>284</v>
+      </c>
+      <c r="C11" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="D11" s="113"/>
+      <c r="E11" s="113"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="119"/>
+      <c r="H11" s="117"/>
+      <c r="I11" s="119"/>
+      <c r="J11" s="117"/>
+      <c r="K11" s="119"/>
+      <c r="L11" s="116"/>
+      <c r="M11" s="116"/>
+      <c r="N11" s="114" t="s">
+        <v>284</v>
+      </c>
+      <c r="O11" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="P11" s="113"/>
+      <c r="Q11" s="113"/>
+      <c r="R11" s="117"/>
+      <c r="S11" s="119"/>
+      <c r="T11" s="113"/>
+      <c r="U11" s="241"/>
+      <c r="V11" s="241"/>
+      <c r="W11" s="117"/>
+      <c r="X11" s="119"/>
+      <c r="Y11" s="241"/>
+      <c r="Z11" s="241"/>
+      <c r="AA11" s="117"/>
+      <c r="AB11" s="119"/>
+      <c r="AC11" s="117"/>
+      <c r="AD11" s="119"/>
+      <c r="AE11" s="117"/>
+      <c r="AF11" s="119"/>
+      <c r="AG11" s="117"/>
+      <c r="AH11" s="119"/>
+      <c r="AI11" s="117"/>
+      <c r="AJ11" s="119"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="7"/>
+      <c r="AM11" s="7"/>
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
+      <c r="AP11" s="7"/>
+      <c r="AQ11" s="7"/>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7"/>
+      <c r="AX11" s="7"/>
       <c r="AY11" s="7"/>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX12" s="121"/>
+      <c r="BB11" s="7"/>
+      <c r="BC11" s="7"/>
+      <c r="BD11" s="7"/>
+      <c r="BE11" s="7"/>
+      <c r="BF11" s="7"/>
+      <c r="BG11" s="7"/>
+      <c r="BH11" s="7"/>
+      <c r="BI11" s="7"/>
+      <c r="BJ11" s="7"/>
+      <c r="BK11" s="7"/>
+      <c r="BL11" s="7"/>
+    </row>
+    <row r="12" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A12" s="7"/>
+      <c r="B12" s="111" t="s">
+        <v>285</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="121"/>
+      <c r="G12" s="112"/>
+      <c r="H12" s="104"/>
+      <c r="I12" s="112"/>
+      <c r="J12" s="104"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="31"/>
+      <c r="N12" s="104"/>
+      <c r="O12" s="112"/>
+      <c r="P12" s="242"/>
+      <c r="Q12" s="242"/>
+      <c r="R12" s="111" t="s">
+        <v>285</v>
+      </c>
+      <c r="S12" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="104"/>
+      <c r="X12" s="112"/>
+      <c r="Y12" s="242"/>
+      <c r="Z12" s="242"/>
+      <c r="AA12" s="104"/>
+      <c r="AB12" s="112"/>
+      <c r="AC12" s="104"/>
+      <c r="AD12" s="112"/>
+      <c r="AE12" s="104"/>
+      <c r="AF12" s="112"/>
+      <c r="AG12" s="104"/>
+      <c r="AH12" s="112"/>
+      <c r="AI12" s="104"/>
+      <c r="AJ12" s="112"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="7"/>
+      <c r="AP12" s="7"/>
+      <c r="AQ12" s="7"/>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7"/>
+      <c r="AX12" s="7"/>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX13" s="112"/>
+      <c r="BB12" s="7"/>
+      <c r="BC12" s="7"/>
+      <c r="BD12" s="7"/>
+      <c r="BE12" s="7"/>
+      <c r="BF12" s="7"/>
+      <c r="BG12" s="7"/>
+      <c r="BH12" s="7"/>
+      <c r="BI12" s="7"/>
+      <c r="BJ12" s="7"/>
+      <c r="BK12" s="7"/>
+      <c r="BL12" s="7"/>
+    </row>
+    <row r="13" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A13" s="113"/>
+      <c r="B13" s="114" t="s">
+        <v>286</v>
+      </c>
+      <c r="C13" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="D13" s="113"/>
+      <c r="E13" s="113"/>
+      <c r="F13" s="120"/>
+      <c r="G13" s="119"/>
+      <c r="H13" s="117"/>
+      <c r="I13" s="119"/>
+      <c r="J13" s="117"/>
+      <c r="K13" s="119"/>
+      <c r="L13" s="116"/>
+      <c r="M13" s="116"/>
+      <c r="N13" s="117"/>
+      <c r="O13" s="119"/>
+      <c r="P13" s="241"/>
+      <c r="Q13" s="241"/>
+      <c r="R13" s="117"/>
+      <c r="S13" s="119"/>
+      <c r="T13" s="113"/>
+      <c r="U13" s="241"/>
+      <c r="V13" s="241"/>
+      <c r="W13" s="114" t="s">
+        <v>286</v>
+      </c>
+      <c r="X13" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="Y13" s="113"/>
+      <c r="Z13" s="113"/>
+      <c r="AA13" s="117"/>
+      <c r="AB13" s="119"/>
+      <c r="AC13" s="117"/>
+      <c r="AD13" s="119"/>
+      <c r="AE13" s="117"/>
+      <c r="AF13" s="119"/>
+      <c r="AG13" s="117"/>
+      <c r="AH13" s="119"/>
+      <c r="AI13" s="117"/>
+      <c r="AJ13" s="119"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="7"/>
+      <c r="AM13" s="7"/>
+      <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
+      <c r="AP13" s="7"/>
+      <c r="AQ13" s="7"/>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7"/>
+      <c r="AX13" s="7"/>
       <c r="AY13" s="7"/>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="7"/>
-    </row>
-    <row r="14" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB13" s="7"/>
+      <c r="BC13" s="7"/>
+      <c r="BD13" s="7"/>
+      <c r="BE13" s="7"/>
+      <c r="BF13" s="7"/>
+      <c r="BG13" s="7"/>
+      <c r="BH13" s="7"/>
+      <c r="BI13" s="7"/>
+      <c r="BJ13" s="7"/>
+      <c r="BK13" s="7"/>
+      <c r="BL13" s="7"/>
+    </row>
+    <row r="14" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A14" s="7"/>
-      <c r="B14" s="111"/>
-      <c r="C14" s="7"/>
+      <c r="B14" s="111" t="s">
+        <v>287</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>293</v>
+      </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
-      <c r="F14" s="104"/>
-      <c r="G14" s="112"/>
+      <c r="F14" s="121"/>
+      <c r="G14" s="31"/>
       <c r="H14" s="104"/>
       <c r="I14" s="112"/>
       <c r="J14" s="104"/>
       <c r="K14" s="112"/>
-      <c r="L14" s="104"/>
-      <c r="M14" s="112"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
       <c r="N14" s="104"/>
       <c r="O14" s="112"/>
-      <c r="P14" s="123"/>
-      <c r="Q14" s="112"/>
+      <c r="P14" s="242"/>
+      <c r="Q14" s="242"/>
       <c r="R14" s="104"/>
       <c r="S14" s="112"/>
-      <c r="T14" s="104"/>
-[...9 lines deleted...]
-      <c r="AD14" s="116"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="242"/>
+      <c r="V14" s="242"/>
+      <c r="W14" s="104"/>
+      <c r="X14" s="112"/>
+      <c r="Y14" s="242"/>
+      <c r="Z14" s="242"/>
+      <c r="AA14" s="111" t="s">
+        <v>287</v>
+      </c>
+      <c r="AB14" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="AC14" s="104"/>
+      <c r="AD14" s="112"/>
       <c r="AE14" s="104"/>
       <c r="AF14" s="112"/>
       <c r="AG14" s="104"/>
       <c r="AH14" s="112"/>
       <c r="AI14" s="104"/>
       <c r="AJ14" s="112"/>
-      <c r="AK14" s="104"/>
-[...12 lines deleted...]
-      <c r="AX14" s="112"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="7"/>
+      <c r="AM14" s="7"/>
+      <c r="AN14" s="7"/>
+      <c r="AO14" s="7"/>
+      <c r="AP14" s="7"/>
+      <c r="AQ14" s="7"/>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7"/>
+      <c r="AX14" s="7"/>
       <c r="AY14" s="7"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX15" s="112"/>
+      <c r="BB14" s="7"/>
+      <c r="BC14" s="7"/>
+      <c r="BD14" s="7"/>
+      <c r="BE14" s="7"/>
+      <c r="BF14" s="7"/>
+      <c r="BG14" s="7"/>
+      <c r="BH14" s="7"/>
+      <c r="BI14" s="7"/>
+      <c r="BJ14" s="7"/>
+      <c r="BK14" s="7"/>
+      <c r="BL14" s="7"/>
+    </row>
+    <row r="15" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A15" s="113"/>
+      <c r="B15" s="114" t="s">
+        <v>288</v>
+      </c>
+      <c r="C15" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="D15" s="113"/>
+      <c r="E15" s="113"/>
+      <c r="F15" s="120"/>
+      <c r="G15" s="116"/>
+      <c r="H15" s="117"/>
+      <c r="I15" s="119"/>
+      <c r="J15" s="117"/>
+      <c r="K15" s="119"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="116"/>
+      <c r="N15" s="117"/>
+      <c r="O15" s="119"/>
+      <c r="P15" s="241"/>
+      <c r="Q15" s="241"/>
+      <c r="R15" s="117"/>
+      <c r="S15" s="119"/>
+      <c r="T15" s="113"/>
+      <c r="U15" s="241"/>
+      <c r="V15" s="241"/>
+      <c r="W15" s="117"/>
+      <c r="X15" s="119"/>
+      <c r="Y15" s="241"/>
+      <c r="Z15" s="241"/>
+      <c r="AA15" s="117"/>
+      <c r="AB15" s="119"/>
+      <c r="AC15" s="114" t="s">
+        <v>288</v>
+      </c>
+      <c r="AD15" s="113" t="s">
+        <v>293</v>
+      </c>
+      <c r="AE15" s="117"/>
+      <c r="AF15" s="119"/>
+      <c r="AG15" s="117"/>
+      <c r="AH15" s="119"/>
+      <c r="AI15" s="117"/>
+      <c r="AJ15" s="119"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="7"/>
+      <c r="AM15" s="7"/>
+      <c r="AN15" s="7"/>
+      <c r="AO15" s="7"/>
+      <c r="AP15" s="7"/>
+      <c r="AQ15" s="7"/>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7"/>
+      <c r="AX15" s="7"/>
       <c r="AY15" s="7"/>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX16" s="112"/>
+      <c r="BB15" s="7"/>
+      <c r="BC15" s="7"/>
+      <c r="BD15" s="7"/>
+      <c r="BE15" s="7"/>
+      <c r="BF15" s="7"/>
+      <c r="BG15" s="7"/>
+      <c r="BH15" s="7"/>
+      <c r="BI15" s="7"/>
+      <c r="BJ15" s="7"/>
+      <c r="BK15" s="7"/>
+      <c r="BL15" s="7"/>
+    </row>
+    <row r="16" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A16" s="244" t="s">
+        <v>289</v>
+      </c>
+      <c r="B16" s="231" t="s">
+        <v>290</v>
+      </c>
+      <c r="C16" s="230" t="s">
+        <v>293</v>
+      </c>
+      <c r="D16" s="230"/>
+      <c r="E16" s="230"/>
+      <c r="F16" s="232"/>
+      <c r="G16" s="233"/>
+      <c r="H16" s="234"/>
+      <c r="I16" s="235"/>
+      <c r="J16" s="234"/>
+      <c r="K16" s="235"/>
+      <c r="L16" s="233"/>
+      <c r="M16" s="233"/>
+      <c r="N16" s="234"/>
+      <c r="O16" s="235"/>
+      <c r="P16" s="243"/>
+      <c r="Q16" s="243"/>
+      <c r="R16" s="234"/>
+      <c r="S16" s="235"/>
+      <c r="T16" s="230"/>
+      <c r="U16" s="243"/>
+      <c r="V16" s="243"/>
+      <c r="W16" s="234"/>
+      <c r="X16" s="235"/>
+      <c r="Y16" s="243"/>
+      <c r="Z16" s="243"/>
+      <c r="AA16" s="234"/>
+      <c r="AB16" s="235"/>
+      <c r="AC16" s="234"/>
+      <c r="AD16" s="235"/>
+      <c r="AE16" s="231" t="s">
+        <v>290</v>
+      </c>
+      <c r="AF16" s="230" t="s">
+        <v>293</v>
+      </c>
+      <c r="AG16" s="234"/>
+      <c r="AH16" s="235"/>
+      <c r="AI16" s="234"/>
+      <c r="AJ16" s="235"/>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="7"/>
+      <c r="AM16" s="7"/>
+      <c r="AN16" s="7"/>
+      <c r="AO16" s="7"/>
+      <c r="AP16" s="7"/>
+      <c r="AQ16" s="7"/>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7"/>
+      <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX17" s="112"/>
+      <c r="BB16" s="7"/>
+      <c r="BC16" s="7"/>
+      <c r="BD16" s="7"/>
+      <c r="BE16" s="7"/>
+      <c r="BF16" s="7"/>
+      <c r="BG16" s="7"/>
+      <c r="BH16" s="7"/>
+      <c r="BI16" s="7"/>
+      <c r="BJ16" s="7"/>
+      <c r="BK16" s="7"/>
+      <c r="BL16" s="7"/>
+    </row>
+    <row r="17" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A17" s="244" t="s">
+        <v>292</v>
+      </c>
+      <c r="B17" s="231" t="s">
+        <v>291</v>
+      </c>
+      <c r="C17" s="230" t="s">
+        <v>293</v>
+      </c>
+      <c r="D17" s="230"/>
+      <c r="E17" s="230"/>
+      <c r="F17" s="232"/>
+      <c r="G17" s="233"/>
+      <c r="H17" s="234"/>
+      <c r="I17" s="235"/>
+      <c r="J17" s="234"/>
+      <c r="K17" s="235"/>
+      <c r="L17" s="233"/>
+      <c r="M17" s="233"/>
+      <c r="N17" s="234"/>
+      <c r="O17" s="235"/>
+      <c r="P17" s="243"/>
+      <c r="Q17" s="243"/>
+      <c r="R17" s="234"/>
+      <c r="S17" s="235"/>
+      <c r="T17" s="230"/>
+      <c r="U17" s="243"/>
+      <c r="V17" s="243"/>
+      <c r="W17" s="234"/>
+      <c r="X17" s="235"/>
+      <c r="Y17" s="243"/>
+      <c r="Z17" s="243"/>
+      <c r="AA17" s="234"/>
+      <c r="AB17" s="235"/>
+      <c r="AC17" s="234"/>
+      <c r="AD17" s="235"/>
+      <c r="AE17" s="234"/>
+      <c r="AF17" s="235"/>
+      <c r="AG17" s="231" t="s">
+        <v>291</v>
+      </c>
+      <c r="AH17" s="230" t="s">
+        <v>293</v>
+      </c>
+      <c r="AI17" s="234"/>
+      <c r="AJ17" s="235"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="7"/>
+      <c r="AM17" s="7"/>
+      <c r="AN17" s="7"/>
+      <c r="AO17" s="7"/>
+      <c r="AP17" s="7"/>
+      <c r="AQ17" s="7"/>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7"/>
+      <c r="AX17" s="7"/>
       <c r="AY17" s="7"/>
       <c r="AZ17" s="7"/>
       <c r="BA17" s="7"/>
-    </row>
-[...56 lines deleted...]
-      <c r="AX18" s="121"/>
+      <c r="BB17" s="7"/>
+      <c r="BC17" s="7"/>
+      <c r="BD17" s="7"/>
+      <c r="BE17" s="7"/>
+      <c r="BF17" s="7"/>
+      <c r="BG17" s="7"/>
+      <c r="BH17" s="7"/>
+      <c r="BI17" s="7"/>
+      <c r="BJ17" s="7"/>
+      <c r="BK17" s="7"/>
+      <c r="BL17" s="7"/>
+    </row>
+    <row r="18" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A18" s="118"/>
+      <c r="B18" s="118"/>
+      <c r="C18" s="118"/>
+      <c r="D18" s="118"/>
+      <c r="E18" s="118"/>
+      <c r="F18" s="123"/>
+      <c r="G18" s="124"/>
+      <c r="H18" s="123"/>
+      <c r="I18" s="124"/>
+      <c r="J18" s="123"/>
+      <c r="K18" s="124"/>
+      <c r="L18" s="125"/>
+      <c r="M18" s="125"/>
+      <c r="N18" s="123"/>
+      <c r="O18" s="124"/>
+      <c r="P18" s="125"/>
+      <c r="Q18" s="125"/>
+      <c r="R18" s="123"/>
+      <c r="S18" s="124"/>
+      <c r="T18" s="118"/>
+      <c r="U18" s="125"/>
+      <c r="V18" s="125"/>
+      <c r="W18" s="123"/>
+      <c r="X18" s="124"/>
+      <c r="Y18" s="125"/>
+      <c r="Z18" s="125"/>
+      <c r="AA18" s="123"/>
+      <c r="AB18" s="124"/>
+      <c r="AC18" s="123"/>
+      <c r="AD18" s="124"/>
+      <c r="AE18" s="123"/>
+      <c r="AF18" s="124"/>
+      <c r="AG18" s="123"/>
+      <c r="AH18" s="124"/>
+      <c r="AI18" s="123"/>
+      <c r="AJ18" s="124"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="7"/>
+      <c r="AM18" s="7"/>
+      <c r="AN18" s="7"/>
+      <c r="AO18" s="7"/>
+      <c r="AP18" s="7"/>
+      <c r="AQ18" s="7"/>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7"/>
+      <c r="AX18" s="7"/>
       <c r="AY18" s="7"/>
       <c r="AZ18" s="7"/>
       <c r="BA18" s="7"/>
-    </row>
-[...50 lines deleted...]
-      <c r="AX19" s="112"/>
+      <c r="BB18" s="7"/>
+      <c r="BC18" s="7"/>
+      <c r="BD18" s="7"/>
+      <c r="BE18" s="7"/>
+      <c r="BF18" s="7"/>
+      <c r="BG18" s="7"/>
+      <c r="BH18" s="7"/>
+      <c r="BI18" s="7"/>
+      <c r="BJ18" s="7"/>
+      <c r="BK18" s="7"/>
+      <c r="BL18" s="7"/>
+    </row>
+    <row r="19" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A19" s="113" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="114" t="s">
+        <v>322</v>
+      </c>
+      <c r="C19" s="113" t="s">
+        <v>323</v>
+      </c>
+      <c r="D19" s="113" t="s">
+        <v>324</v>
+      </c>
+      <c r="E19" s="113" t="s">
+        <v>121</v>
+      </c>
+      <c r="F19" s="120"/>
+      <c r="G19" s="119"/>
+      <c r="H19" s="114" t="s">
+        <v>322</v>
+      </c>
+      <c r="I19" s="119" t="s">
+        <v>323</v>
+      </c>
+      <c r="J19" s="117"/>
+      <c r="K19" s="119"/>
+      <c r="L19" s="116"/>
+      <c r="M19" s="116"/>
+      <c r="N19" s="117"/>
+      <c r="O19" s="119"/>
+      <c r="P19" s="241"/>
+      <c r="Q19" s="241"/>
+      <c r="R19" s="117"/>
+      <c r="S19" s="119"/>
+      <c r="T19" s="113" t="s">
+        <v>121</v>
+      </c>
+      <c r="U19" s="241"/>
+      <c r="V19" s="241"/>
+      <c r="W19" s="117"/>
+      <c r="X19" s="119"/>
+      <c r="Y19" s="241"/>
+      <c r="Z19" s="241"/>
+      <c r="AA19" s="117"/>
+      <c r="AB19" s="119"/>
+      <c r="AC19" s="117"/>
+      <c r="AD19" s="119"/>
+      <c r="AE19" s="117"/>
+      <c r="AF19" s="119"/>
+      <c r="AG19" s="117"/>
+      <c r="AH19" s="119"/>
+      <c r="AI19" s="117"/>
+      <c r="AJ19" s="119"/>
+      <c r="AK19" s="7"/>
+      <c r="AL19" s="7"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+      <c r="AO19" s="7"/>
+      <c r="AP19" s="7"/>
+      <c r="AQ19" s="7"/>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7"/>
+      <c r="AX19" s="7"/>
       <c r="AY19" s="7"/>
       <c r="AZ19" s="7"/>
       <c r="BA19" s="7"/>
-    </row>
-[...56 lines deleted...]
-      <c r="AX20" s="121"/>
+      <c r="BB19" s="7"/>
+      <c r="BC19" s="7"/>
+      <c r="BD19" s="7"/>
+      <c r="BE19" s="7"/>
+      <c r="BF19" s="7"/>
+      <c r="BG19" s="7"/>
+      <c r="BH19" s="7"/>
+      <c r="BI19" s="7"/>
+      <c r="BJ19" s="7"/>
+      <c r="BK19" s="7"/>
+      <c r="BL19" s="7"/>
+    </row>
+    <row r="20" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="31"/>
+      <c r="M20" s="31"/>
+      <c r="N20" s="31"/>
+      <c r="O20" s="31"/>
+      <c r="P20" s="31"/>
+      <c r="Q20" s="31"/>
+      <c r="R20" s="31"/>
+      <c r="S20" s="31"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="31"/>
+      <c r="V20" s="31"/>
+      <c r="W20" s="31"/>
+      <c r="X20" s="31"/>
+      <c r="Y20" s="31"/>
+      <c r="Z20" s="31"/>
+      <c r="AA20" s="31"/>
+      <c r="AB20" s="31"/>
+      <c r="AC20" s="31"/>
+      <c r="AD20" s="31"/>
+      <c r="AE20" s="31"/>
+      <c r="AF20" s="31"/>
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="31"/>
+      <c r="AI20" s="31"/>
+      <c r="AJ20" s="31"/>
+      <c r="AK20" s="7"/>
+      <c r="AL20" s="7"/>
+      <c r="AM20" s="7"/>
+      <c r="AN20" s="7"/>
+      <c r="AO20" s="7"/>
+      <c r="AP20" s="7"/>
+      <c r="AQ20" s="7"/>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7"/>
+      <c r="AX20" s="7"/>
       <c r="AY20" s="7"/>
       <c r="AZ20" s="7"/>
       <c r="BA20" s="7"/>
-    </row>
-    <row r="21" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB20" s="7"/>
+      <c r="BC20" s="7"/>
+      <c r="BD20" s="7"/>
+      <c r="BE20" s="7"/>
+      <c r="BF20" s="7"/>
+      <c r="BG20" s="7"/>
+      <c r="BH20" s="7"/>
+      <c r="BI20" s="7"/>
+      <c r="BJ20" s="7"/>
+      <c r="BK20" s="7"/>
+      <c r="BL20" s="7"/>
+    </row>
+    <row r="21" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A21" s="7"/>
-      <c r="B21" s="111"/>
+      <c r="B21" s="7"/>
       <c r="C21" s="7"/>
-      <c r="D21" s="7"/>
+      <c r="D21" s="31"/>
       <c r="E21" s="7"/>
-      <c r="F21" s="104"/>
-[...21 lines deleted...]
-      <c r="AB21" s="112"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="31"/>
+      <c r="P21" s="31"/>
+      <c r="Q21" s="31"/>
+      <c r="R21" s="31"/>
+      <c r="S21" s="31"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="31"/>
+      <c r="V21" s="31"/>
+      <c r="W21" s="31"/>
+      <c r="X21" s="31"/>
+      <c r="Y21" s="31"/>
+      <c r="Z21" s="31"/>
+      <c r="AA21" s="31"/>
+      <c r="AB21" s="31"/>
       <c r="AC21" s="31"/>
       <c r="AD21" s="31"/>
-      <c r="AE21" s="104"/>
-[...18 lines deleted...]
-      <c r="AX21" s="112"/>
+      <c r="AE21" s="31"/>
+      <c r="AF21" s="31"/>
+      <c r="AG21" s="31"/>
+      <c r="AH21" s="31"/>
+      <c r="AI21" s="31"/>
+      <c r="AJ21" s="31"/>
+      <c r="AK21" s="7"/>
+      <c r="AL21" s="7"/>
+      <c r="AM21" s="7"/>
+      <c r="AN21" s="7"/>
+      <c r="AO21" s="7"/>
+      <c r="AP21" s="7"/>
+      <c r="AQ21" s="7"/>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7"/>
+      <c r="AX21" s="7"/>
       <c r="AY21" s="7"/>
       <c r="AZ21" s="7"/>
       <c r="BA21" s="7"/>
-    </row>
-    <row r="22" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB21" s="7"/>
+      <c r="BC21" s="7"/>
+      <c r="BD21" s="7"/>
+      <c r="BE21" s="7"/>
+      <c r="BF21" s="7"/>
+      <c r="BG21" s="7"/>
+      <c r="BH21" s="7"/>
+      <c r="BI21" s="7"/>
+      <c r="BJ21" s="7"/>
+      <c r="BK21" s="7"/>
+      <c r="BL21" s="7"/>
+    </row>
+    <row r="22" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A22" s="7"/>
-      <c r="B22" s="114"/>
-[...47 lines deleted...]
-      <c r="AX22" s="121"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="31"/>
+      <c r="Q22" s="31"/>
+      <c r="R22" s="31"/>
+      <c r="S22" s="31"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="31"/>
+      <c r="V22" s="31"/>
+      <c r="W22" s="31"/>
+      <c r="X22" s="31"/>
+      <c r="Y22" s="31"/>
+      <c r="Z22" s="31"/>
+      <c r="AA22" s="31"/>
+      <c r="AB22" s="31"/>
+      <c r="AC22" s="31"/>
+      <c r="AD22" s="31"/>
+      <c r="AE22" s="31"/>
+      <c r="AF22" s="31"/>
+      <c r="AG22" s="31"/>
+      <c r="AH22" s="31"/>
+      <c r="AI22" s="31"/>
+      <c r="AJ22" s="31"/>
+      <c r="AK22" s="7"/>
+      <c r="AL22" s="7"/>
+      <c r="AM22" s="7"/>
+      <c r="AN22" s="7"/>
+      <c r="AO22" s="7"/>
+      <c r="AP22" s="7"/>
+      <c r="AQ22" s="7"/>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7"/>
+      <c r="AX22" s="7"/>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
-    </row>
-    <row r="23" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB22" s="7"/>
+      <c r="BC22" s="7"/>
+      <c r="BD22" s="7"/>
+      <c r="BE22" s="7"/>
+      <c r="BF22" s="7"/>
+      <c r="BG22" s="7"/>
+      <c r="BH22" s="7"/>
+      <c r="BI22" s="7"/>
+      <c r="BJ22" s="7"/>
+      <c r="BK22" s="7"/>
+      <c r="BL22" s="7"/>
+    </row>
+    <row r="23" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A23" s="7"/>
-      <c r="B23" s="111"/>
+      <c r="B23" s="7"/>
       <c r="C23" s="7"/>
-      <c r="D23" s="7"/>
+      <c r="D23" s="31"/>
       <c r="E23" s="7"/>
-      <c r="F23" s="104"/>
-[...21 lines deleted...]
-      <c r="AB23" s="112"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+      <c r="P23" s="31"/>
+      <c r="Q23" s="31"/>
+      <c r="R23" s="31"/>
+      <c r="S23" s="31"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="31"/>
+      <c r="V23" s="31"/>
+      <c r="W23" s="31"/>
+      <c r="X23" s="31"/>
+      <c r="Y23" s="31"/>
+      <c r="Z23" s="31"/>
+      <c r="AA23" s="31"/>
+      <c r="AB23" s="31"/>
       <c r="AC23" s="31"/>
       <c r="AD23" s="31"/>
-      <c r="AE23" s="104"/>
-[...18 lines deleted...]
-      <c r="AX23" s="112"/>
+      <c r="AE23" s="31"/>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="31"/>
+      <c r="AI23" s="31"/>
+      <c r="AJ23" s="31"/>
+      <c r="AK23" s="7"/>
+      <c r="AL23" s="7"/>
+      <c r="AM23" s="7"/>
+      <c r="AN23" s="7"/>
+      <c r="AO23" s="7"/>
+      <c r="AP23" s="7"/>
+      <c r="AQ23" s="7"/>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7"/>
+      <c r="AX23" s="7"/>
       <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
-    </row>
-    <row r="24" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB23" s="7"/>
+      <c r="BC23" s="7"/>
+      <c r="BD23" s="7"/>
+      <c r="BE23" s="7"/>
+      <c r="BF23" s="7"/>
+      <c r="BG23" s="7"/>
+      <c r="BH23" s="7"/>
+      <c r="BI23" s="7"/>
+      <c r="BJ23" s="7"/>
+      <c r="BK23" s="7"/>
+      <c r="BL23" s="7"/>
+    </row>
+    <row r="24" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A24" s="7"/>
-      <c r="B24" s="114"/>
-[...47 lines deleted...]
-      <c r="AX24" s="121"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="31"/>
+      <c r="P24" s="31"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="31"/>
+      <c r="V24" s="31"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="31"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="31"/>
+      <c r="AA24" s="31"/>
+      <c r="AB24" s="31"/>
+      <c r="AC24" s="31"/>
+      <c r="AD24" s="31"/>
+      <c r="AE24" s="31"/>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="31"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="7"/>
+      <c r="AM24" s="7"/>
+      <c r="AN24" s="7"/>
+      <c r="AO24" s="7"/>
+      <c r="AP24" s="7"/>
+      <c r="AQ24" s="7"/>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7"/>
+      <c r="AX24" s="7"/>
       <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
-    </row>
-    <row r="25" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB24" s="7"/>
+      <c r="BC24" s="7"/>
+      <c r="BD24" s="7"/>
+      <c r="BE24" s="7"/>
+      <c r="BF24" s="7"/>
+      <c r="BG24" s="7"/>
+      <c r="BH24" s="7"/>
+      <c r="BI24" s="7"/>
+      <c r="BJ24" s="7"/>
+      <c r="BK24" s="7"/>
+      <c r="BL24" s="7"/>
+    </row>
+    <row r="25" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A25" s="7"/>
-      <c r="B25" s="111"/>
+      <c r="B25" s="7"/>
       <c r="C25" s="7"/>
-      <c r="D25" s="7"/>
+      <c r="D25" s="31"/>
       <c r="E25" s="7"/>
-      <c r="F25" s="104"/>
-[...21 lines deleted...]
-      <c r="AB25" s="112"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="31"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="31"/>
+      <c r="P25" s="31"/>
+      <c r="Q25" s="31"/>
+      <c r="R25" s="31"/>
+      <c r="S25" s="31"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="31"/>
+      <c r="V25" s="31"/>
+      <c r="W25" s="31"/>
+      <c r="X25" s="31"/>
+      <c r="Y25" s="31"/>
+      <c r="Z25" s="31"/>
+      <c r="AA25" s="31"/>
+      <c r="AB25" s="31"/>
       <c r="AC25" s="31"/>
       <c r="AD25" s="31"/>
-      <c r="AE25" s="104"/>
-[...18 lines deleted...]
-      <c r="AX25" s="112"/>
+      <c r="AE25" s="31"/>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="31"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="7"/>
+      <c r="AL25" s="7"/>
+      <c r="AM25" s="7"/>
+      <c r="AN25" s="7"/>
+      <c r="AO25" s="7"/>
+      <c r="AP25" s="7"/>
+      <c r="AQ25" s="7"/>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7"/>
+      <c r="AX25" s="7"/>
       <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
-    </row>
-    <row r="26" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB25" s="7"/>
+      <c r="BC25" s="7"/>
+      <c r="BD25" s="7"/>
+      <c r="BE25" s="7"/>
+      <c r="BF25" s="7"/>
+      <c r="BG25" s="7"/>
+      <c r="BH25" s="7"/>
+      <c r="BI25" s="7"/>
+      <c r="BJ25" s="7"/>
+      <c r="BK25" s="7"/>
+      <c r="BL25" s="7"/>
+    </row>
+    <row r="26" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A26" s="7"/>
-      <c r="B26" s="111"/>
+      <c r="B26" s="7"/>
       <c r="C26" s="7"/>
-      <c r="D26" s="7"/>
+      <c r="D26" s="31"/>
       <c r="E26" s="7"/>
-      <c r="F26" s="123"/>
-[...21 lines deleted...]
-      <c r="AB26" s="112"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+      <c r="P26" s="31"/>
+      <c r="Q26" s="31"/>
+      <c r="R26" s="31"/>
+      <c r="S26" s="31"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="31"/>
+      <c r="V26" s="31"/>
+      <c r="W26" s="31"/>
+      <c r="X26" s="31"/>
+      <c r="Y26" s="31"/>
+      <c r="Z26" s="31"/>
+      <c r="AA26" s="31"/>
+      <c r="AB26" s="31"/>
       <c r="AC26" s="31"/>
       <c r="AD26" s="31"/>
-      <c r="AE26" s="104"/>
-[...18 lines deleted...]
-      <c r="AX26" s="112"/>
+      <c r="AE26" s="31"/>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="31"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="7"/>
+      <c r="AL26" s="7"/>
+      <c r="AM26" s="7"/>
+      <c r="AN26" s="7"/>
+      <c r="AO26" s="7"/>
+      <c r="AP26" s="7"/>
+      <c r="AQ26" s="7"/>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
+      <c r="AX26" s="7"/>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
-    </row>
-[...56 lines deleted...]
-      <c r="AX27" s="121"/>
+      <c r="BB26" s="7"/>
+      <c r="BC26" s="7"/>
+      <c r="BD26" s="7"/>
+      <c r="BE26" s="7"/>
+      <c r="BF26" s="7"/>
+      <c r="BG26" s="7"/>
+      <c r="BH26" s="7"/>
+      <c r="BI26" s="7"/>
+      <c r="BJ26" s="7"/>
+      <c r="BK26" s="7"/>
+      <c r="BL26" s="7"/>
+    </row>
+    <row r="27" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="31"/>
+      <c r="P27" s="31"/>
+      <c r="Q27" s="31"/>
+      <c r="R27" s="31"/>
+      <c r="S27" s="31"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="31"/>
+      <c r="V27" s="31"/>
+      <c r="W27" s="31"/>
+      <c r="X27" s="31"/>
+      <c r="Y27" s="31"/>
+      <c r="Z27" s="31"/>
+      <c r="AA27" s="31"/>
+      <c r="AB27" s="31"/>
+      <c r="AC27" s="31"/>
+      <c r="AD27" s="31"/>
+      <c r="AE27" s="31"/>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="31"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
-    </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB27" s="7"/>
+      <c r="BC27" s="7"/>
+      <c r="BD27" s="7"/>
+      <c r="BE27" s="7"/>
+      <c r="BF27" s="7"/>
+      <c r="BG27" s="7"/>
+      <c r="BH27" s="7"/>
+      <c r="BI27" s="7"/>
+      <c r="BJ27" s="7"/>
+      <c r="BK27" s="7"/>
+      <c r="BL27" s="7"/>
+    </row>
+    <row r="28" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A28" s="7"/>
-      <c r="B28" s="111"/>
+      <c r="B28" s="7"/>
       <c r="C28" s="7"/>
-      <c r="D28" s="7"/>
+      <c r="D28" s="31"/>
       <c r="E28" s="7"/>
-      <c r="F28" s="104"/>
-[...21 lines deleted...]
-      <c r="AB28" s="112"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="31"/>
+      <c r="R28" s="31"/>
+      <c r="S28" s="31"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="31"/>
+      <c r="V28" s="31"/>
+      <c r="W28" s="31"/>
+      <c r="X28" s="31"/>
+      <c r="Y28" s="31"/>
+      <c r="Z28" s="31"/>
+      <c r="AA28" s="31"/>
+      <c r="AB28" s="31"/>
       <c r="AC28" s="31"/>
       <c r="AD28" s="31"/>
-      <c r="AE28" s="123"/>
-[...1 lines deleted...]
-      <c r="AG28" s="124"/>
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
       <c r="AH28" s="31"/>
-      <c r="AI28" s="104"/>
-[...14 lines deleted...]
-      <c r="AX28" s="112"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="7"/>
+      <c r="AM28" s="7"/>
+      <c r="AN28" s="7"/>
+      <c r="AO28" s="7"/>
+      <c r="AP28" s="7"/>
+      <c r="AQ28" s="7"/>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7"/>
+      <c r="AX28" s="7"/>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
-    </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB28" s="7"/>
+      <c r="BC28" s="7"/>
+      <c r="BD28" s="7"/>
+      <c r="BE28" s="7"/>
+      <c r="BF28" s="7"/>
+      <c r="BG28" s="7"/>
+      <c r="BH28" s="7"/>
+      <c r="BI28" s="7"/>
+      <c r="BJ28" s="7"/>
+      <c r="BK28" s="7"/>
+      <c r="BL28" s="7"/>
+    </row>
+    <row r="29" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A29" s="7"/>
-      <c r="B29" s="111"/>
+      <c r="B29" s="7"/>
       <c r="C29" s="7"/>
-      <c r="D29" s="7"/>
+      <c r="D29" s="31"/>
       <c r="E29" s="7"/>
-      <c r="F29" s="104"/>
-[...21 lines deleted...]
-      <c r="AB29" s="112"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
+      <c r="P29" s="31"/>
+      <c r="Q29" s="31"/>
+      <c r="R29" s="31"/>
+      <c r="S29" s="31"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="31"/>
+      <c r="V29" s="31"/>
+      <c r="W29" s="31"/>
+      <c r="X29" s="31"/>
+      <c r="Y29" s="31"/>
+      <c r="Z29" s="31"/>
+      <c r="AA29" s="31"/>
+      <c r="AB29" s="31"/>
       <c r="AC29" s="31"/>
       <c r="AD29" s="31"/>
-      <c r="AE29" s="104"/>
-[...1 lines deleted...]
-      <c r="AG29" s="124"/>
+      <c r="AE29" s="31"/>
+      <c r="AF29" s="31"/>
+      <c r="AG29" s="31"/>
       <c r="AH29" s="31"/>
-      <c r="AI29" s="104"/>
-[...14 lines deleted...]
-      <c r="AX29" s="112"/>
+      <c r="AI29" s="31"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="7"/>
+      <c r="AM29" s="7"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
+      <c r="AP29" s="7"/>
+      <c r="AQ29" s="7"/>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
-    </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB29" s="7"/>
+      <c r="BC29" s="7"/>
+      <c r="BD29" s="7"/>
+      <c r="BE29" s="7"/>
+      <c r="BF29" s="7"/>
+      <c r="BG29" s="7"/>
+      <c r="BH29" s="7"/>
+      <c r="BI29" s="7"/>
+      <c r="BJ29" s="7"/>
+      <c r="BK29" s="7"/>
+      <c r="BL29" s="7"/>
+    </row>
+    <row r="30" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A30" s="7"/>
-      <c r="B30" s="111"/>
+      <c r="B30" s="7"/>
       <c r="C30" s="7"/>
-      <c r="D30" s="7"/>
+      <c r="D30" s="31"/>
       <c r="E30" s="7"/>
-      <c r="F30" s="123"/>
-[...21 lines deleted...]
-      <c r="AB30" s="112"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="31"/>
+      <c r="P30" s="31"/>
+      <c r="Q30" s="31"/>
+      <c r="R30" s="31"/>
+      <c r="S30" s="31"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="31"/>
+      <c r="V30" s="31"/>
+      <c r="W30" s="31"/>
+      <c r="X30" s="31"/>
+      <c r="Y30" s="31"/>
+      <c r="Z30" s="31"/>
+      <c r="AA30" s="31"/>
+      <c r="AB30" s="31"/>
       <c r="AC30" s="31"/>
       <c r="AD30" s="31"/>
-      <c r="AE30" s="104"/>
-[...18 lines deleted...]
-      <c r="AX30" s="112"/>
+      <c r="AE30" s="31"/>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="31"/>
+      <c r="AI30" s="31"/>
+      <c r="AJ30" s="31"/>
+      <c r="AK30" s="7"/>
+      <c r="AL30" s="7"/>
+      <c r="AM30" s="7"/>
+      <c r="AN30" s="7"/>
+      <c r="AO30" s="7"/>
+      <c r="AP30" s="7"/>
+      <c r="AQ30" s="7"/>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7"/>
+      <c r="AX30" s="7"/>
       <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
-    </row>
-[...56 lines deleted...]
-      <c r="AX31" s="121"/>
+      <c r="BB30" s="7"/>
+      <c r="BC30" s="7"/>
+      <c r="BD30" s="7"/>
+      <c r="BE30" s="7"/>
+      <c r="BF30" s="7"/>
+      <c r="BG30" s="7"/>
+      <c r="BH30" s="7"/>
+      <c r="BI30" s="7"/>
+      <c r="BJ30" s="7"/>
+      <c r="BK30" s="7"/>
+      <c r="BL30" s="7"/>
+    </row>
+    <row r="31" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A31" s="7"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="31"/>
+      <c r="P31" s="31"/>
+      <c r="Q31" s="31"/>
+      <c r="R31" s="31"/>
+      <c r="S31" s="31"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="31"/>
+      <c r="V31" s="31"/>
+      <c r="W31" s="31"/>
+      <c r="X31" s="31"/>
+      <c r="Y31" s="31"/>
+      <c r="Z31" s="31"/>
+      <c r="AA31" s="31"/>
+      <c r="AB31" s="31"/>
+      <c r="AC31" s="31"/>
+      <c r="AD31" s="31"/>
+      <c r="AE31" s="31"/>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="31"/>
+      <c r="AH31" s="31"/>
+      <c r="AI31" s="31"/>
+      <c r="AJ31" s="31"/>
+      <c r="AK31" s="7"/>
+      <c r="AL31" s="7"/>
+      <c r="AM31" s="7"/>
+      <c r="AN31" s="7"/>
+      <c r="AO31" s="7"/>
+      <c r="AP31" s="7"/>
+      <c r="AQ31" s="7"/>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7"/>
+      <c r="AX31" s="7"/>
       <c r="AY31" s="7"/>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
-    </row>
-    <row r="32" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB31" s="7"/>
+      <c r="BC31" s="7"/>
+      <c r="BD31" s="7"/>
+      <c r="BE31" s="7"/>
+      <c r="BF31" s="7"/>
+      <c r="BG31" s="7"/>
+      <c r="BH31" s="7"/>
+      <c r="BI31" s="7"/>
+      <c r="BJ31" s="7"/>
+      <c r="BK31" s="7"/>
+      <c r="BL31" s="7"/>
+    </row>
+    <row r="32" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A32" s="7"/>
-      <c r="B32" s="111"/>
+      <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
-      <c r="F32" s="123"/>
-[...15 lines deleted...]
-      <c r="V32" s="124"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="31"/>
+      <c r="P32" s="31"/>
+      <c r="Q32" s="31"/>
+      <c r="R32" s="31"/>
+      <c r="S32" s="31"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="31"/>
+      <c r="V32" s="31"/>
       <c r="W32" s="31"/>
-      <c r="X32" s="104"/>
-[...3 lines deleted...]
-      <c r="AB32" s="112"/>
+      <c r="X32" s="31"/>
+      <c r="Y32" s="31"/>
+      <c r="Z32" s="31"/>
+      <c r="AA32" s="31"/>
+      <c r="AB32" s="31"/>
       <c r="AC32" s="31"/>
       <c r="AD32" s="31"/>
-      <c r="AE32" s="104"/>
-[...18 lines deleted...]
-      <c r="AX32" s="112"/>
+      <c r="AE32" s="31"/>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="31"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="7"/>
+      <c r="AL32" s="7"/>
+      <c r="AM32" s="7"/>
+      <c r="AN32" s="7"/>
+      <c r="AO32" s="7"/>
+      <c r="AP32" s="7"/>
+      <c r="AQ32" s="7"/>
+      <c r="AR32" s="7"/>
+      <c r="AS32" s="7"/>
+      <c r="AT32" s="7"/>
+      <c r="AU32" s="7"/>
+      <c r="AV32" s="7"/>
+      <c r="AW32" s="7"/>
+      <c r="AX32" s="7"/>
       <c r="AY32" s="7"/>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
-    </row>
-    <row r="33" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB32" s="7"/>
+      <c r="BC32" s="7"/>
+      <c r="BD32" s="7"/>
+      <c r="BE32" s="7"/>
+      <c r="BF32" s="7"/>
+      <c r="BG32" s="7"/>
+      <c r="BH32" s="7"/>
+      <c r="BI32" s="7"/>
+      <c r="BJ32" s="7"/>
+      <c r="BK32" s="7"/>
+      <c r="BL32" s="7"/>
+    </row>
+    <row r="33" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A33" s="7"/>
-      <c r="B33" s="114"/>
-[...47 lines deleted...]
-      <c r="AX33" s="121"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="31"/>
+      <c r="P33" s="31"/>
+      <c r="Q33" s="31"/>
+      <c r="R33" s="31"/>
+      <c r="S33" s="31"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="31"/>
+      <c r="V33" s="31"/>
+      <c r="W33" s="31"/>
+      <c r="X33" s="31"/>
+      <c r="Y33" s="31"/>
+      <c r="Z33" s="31"/>
+      <c r="AA33" s="31"/>
+      <c r="AB33" s="31"/>
+      <c r="AC33" s="31"/>
+      <c r="AD33" s="31"/>
+      <c r="AE33" s="31"/>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="31"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="7"/>
+      <c r="AL33" s="7"/>
+      <c r="AM33" s="7"/>
+      <c r="AN33" s="7"/>
+      <c r="AO33" s="7"/>
+      <c r="AP33" s="7"/>
+      <c r="AQ33" s="7"/>
+      <c r="AR33" s="7"/>
+      <c r="AS33" s="7"/>
+      <c r="AT33" s="7"/>
+      <c r="AU33" s="7"/>
+      <c r="AV33" s="7"/>
+      <c r="AW33" s="7"/>
+      <c r="AX33" s="7"/>
       <c r="AY33" s="7"/>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
-    </row>
-    <row r="34" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB33" s="7"/>
+      <c r="BC33" s="7"/>
+      <c r="BD33" s="7"/>
+      <c r="BE33" s="7"/>
+      <c r="BF33" s="7"/>
+      <c r="BG33" s="7"/>
+      <c r="BH33" s="7"/>
+      <c r="BI33" s="7"/>
+      <c r="BJ33" s="7"/>
+      <c r="BK33" s="7"/>
+      <c r="BL33" s="7"/>
+    </row>
+    <row r="34" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A34" s="7"/>
-      <c r="B34" s="111"/>
+      <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
-      <c r="F34" s="123"/>
-[...21 lines deleted...]
-      <c r="AB34" s="112"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="31"/>
+      <c r="P34" s="31"/>
+      <c r="Q34" s="31"/>
+      <c r="R34" s="31"/>
+      <c r="S34" s="31"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="31"/>
+      <c r="V34" s="31"/>
+      <c r="W34" s="31"/>
+      <c r="X34" s="31"/>
+      <c r="Y34" s="31"/>
+      <c r="Z34" s="31"/>
+      <c r="AA34" s="31"/>
+      <c r="AB34" s="31"/>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
-      <c r="AE34" s="104"/>
-[...18 lines deleted...]
-      <c r="AX34" s="112"/>
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="7"/>
+      <c r="AL34" s="7"/>
+      <c r="AM34" s="7"/>
+      <c r="AN34" s="7"/>
+      <c r="AO34" s="7"/>
+      <c r="AP34" s="7"/>
+      <c r="AQ34" s="7"/>
+      <c r="AR34" s="7"/>
+      <c r="AS34" s="7"/>
+      <c r="AT34" s="7"/>
+      <c r="AU34" s="7"/>
+      <c r="AV34" s="7"/>
+      <c r="AW34" s="7"/>
+      <c r="AX34" s="7"/>
       <c r="AY34" s="7"/>
       <c r="AZ34" s="7"/>
       <c r="BA34" s="7"/>
-    </row>
-    <row r="35" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="BB34" s="7"/>
+      <c r="BC34" s="7"/>
+      <c r="BD34" s="7"/>
+      <c r="BE34" s="7"/>
+      <c r="BF34" s="7"/>
+      <c r="BG34" s="7"/>
+      <c r="BH34" s="7"/>
+      <c r="BI34" s="7"/>
+      <c r="BJ34" s="7"/>
+      <c r="BK34" s="7"/>
+      <c r="BL34" s="7"/>
+    </row>
+    <row r="35" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A35" s="7"/>
-      <c r="B35" s="111"/>
+      <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
-      <c r="F35" s="123"/>
-[...21 lines deleted...]
-      <c r="AB35" s="112"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="31"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="31"/>
+      <c r="Y35" s="31"/>
+      <c r="Z35" s="31"/>
+      <c r="AA35" s="31"/>
+      <c r="AB35" s="31"/>
       <c r="AC35" s="31"/>
       <c r="AD35" s="31"/>
-      <c r="AE35" s="104"/>
-[...18 lines deleted...]
-      <c r="AX35" s="112"/>
+      <c r="AE35" s="31"/>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="31"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="7"/>
+      <c r="AL35" s="7"/>
+      <c r="AM35" s="7"/>
+      <c r="AN35" s="7"/>
+      <c r="AO35" s="7"/>
+      <c r="AP35" s="7"/>
+      <c r="AQ35" s="7"/>
+      <c r="AR35" s="7"/>
+      <c r="AS35" s="7"/>
+      <c r="AT35" s="7"/>
+      <c r="AU35" s="7"/>
+      <c r="AV35" s="7"/>
+      <c r="AW35" s="7"/>
+      <c r="AX35" s="7"/>
       <c r="AY35" s="7"/>
       <c r="AZ35" s="7"/>
       <c r="BA35" s="7"/>
-    </row>
-[...52 lines deleted...]
-      <c r="AX36" s="121"/>
+      <c r="BB35" s="7"/>
+      <c r="BC35" s="7"/>
+      <c r="BD35" s="7"/>
+      <c r="BE35" s="7"/>
+      <c r="BF35" s="7"/>
+      <c r="BG35" s="7"/>
+      <c r="BH35" s="7"/>
+      <c r="BI35" s="7"/>
+      <c r="BJ35" s="7"/>
+      <c r="BK35" s="7"/>
+      <c r="BL35" s="7"/>
+    </row>
+    <row r="36" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="31"/>
+      <c r="Q36" s="31"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="31"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="31"/>
+      <c r="V36" s="31"/>
+      <c r="W36" s="31"/>
+      <c r="X36" s="31"/>
+      <c r="Y36" s="31"/>
+      <c r="Z36" s="31"/>
+      <c r="AA36" s="31"/>
+      <c r="AB36" s="31"/>
+      <c r="AC36" s="31"/>
+      <c r="AD36" s="31"/>
+      <c r="AE36" s="31"/>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="7"/>
+      <c r="AL36" s="7"/>
+      <c r="AM36" s="7"/>
+      <c r="AN36" s="7"/>
+      <c r="AO36" s="7"/>
+      <c r="AP36" s="7"/>
+      <c r="AQ36" s="7"/>
+      <c r="AR36" s="7"/>
+      <c r="AS36" s="7"/>
+      <c r="AT36" s="7"/>
+      <c r="AU36" s="7"/>
+      <c r="AV36" s="7"/>
+      <c r="AW36" s="7"/>
+      <c r="AX36" s="7"/>
       <c r="AY36" s="7"/>
       <c r="AZ36" s="7"/>
       <c r="BA36" s="7"/>
-    </row>
-[...25 lines deleted...]
-      <c r="Y37" s="112"/>
+      <c r="BB36" s="7"/>
+      <c r="BC36" s="7"/>
+      <c r="BD36" s="7"/>
+      <c r="BE36" s="7"/>
+      <c r="BF36" s="7"/>
+      <c r="BG36" s="7"/>
+      <c r="BH36" s="7"/>
+      <c r="BI36" s="7"/>
+      <c r="BJ36" s="7"/>
+      <c r="BK36" s="7"/>
+      <c r="BL36" s="7"/>
+    </row>
+    <row r="37" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="31"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="31"/>
+      <c r="O37" s="31"/>
+      <c r="P37" s="31"/>
+      <c r="Q37" s="31"/>
+      <c r="R37" s="31"/>
+      <c r="S37" s="31"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="31"/>
+      <c r="V37" s="31"/>
+      <c r="W37" s="31"/>
+      <c r="X37" s="31"/>
+      <c r="Y37" s="31"/>
       <c r="Z37" s="31"/>
-      <c r="AA37" s="104"/>
-      <c r="AB37" s="112"/>
+      <c r="AA37" s="31"/>
+      <c r="AB37" s="31"/>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
-      <c r="AE37" s="104"/>
-[...18 lines deleted...]
-      <c r="AX37" s="112"/>
+      <c r="AE37" s="31"/>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="31"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="7"/>
+      <c r="AL37" s="7"/>
+      <c r="AM37" s="7"/>
+      <c r="AN37" s="7"/>
+      <c r="AO37" s="7"/>
+      <c r="AP37" s="7"/>
+      <c r="AQ37" s="7"/>
+      <c r="AR37" s="7"/>
+      <c r="AS37" s="7"/>
+      <c r="AT37" s="7"/>
+      <c r="AU37" s="7"/>
+      <c r="AV37" s="7"/>
+      <c r="AW37" s="7"/>
+      <c r="AX37" s="7"/>
       <c r="AY37" s="7"/>
       <c r="AZ37" s="7"/>
       <c r="BA37" s="7"/>
-    </row>
-[...56 lines deleted...]
-      <c r="AX38" s="121"/>
+      <c r="BB37" s="7"/>
+      <c r="BC37" s="7"/>
+      <c r="BD37" s="7"/>
+      <c r="BE37" s="7"/>
+      <c r="BF37" s="7"/>
+      <c r="BG37" s="7"/>
+      <c r="BH37" s="7"/>
+      <c r="BI37" s="7"/>
+      <c r="BJ37" s="7"/>
+      <c r="BK37" s="7"/>
+      <c r="BL37" s="7"/>
+    </row>
+    <row r="38" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="31"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
+      <c r="P38" s="31"/>
+      <c r="Q38" s="31"/>
+      <c r="R38" s="31"/>
+      <c r="S38" s="31"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="31"/>
+      <c r="V38" s="31"/>
+      <c r="W38" s="31"/>
+      <c r="X38" s="31"/>
+      <c r="Y38" s="31"/>
+      <c r="Z38" s="31"/>
+      <c r="AA38" s="31"/>
+      <c r="AB38" s="31"/>
+      <c r="AC38" s="31"/>
+      <c r="AD38" s="31"/>
+      <c r="AE38" s="31"/>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="31"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="7"/>
+      <c r="AL38" s="7"/>
+      <c r="AM38" s="7"/>
+      <c r="AN38" s="7"/>
+      <c r="AO38" s="7"/>
+      <c r="AP38" s="7"/>
+      <c r="AQ38" s="7"/>
+      <c r="AR38" s="7"/>
+      <c r="AS38" s="7"/>
+      <c r="AT38" s="7"/>
+      <c r="AU38" s="7"/>
+      <c r="AV38" s="7"/>
+      <c r="AW38" s="7"/>
+      <c r="AX38" s="7"/>
       <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
-    </row>
-[...52 lines deleted...]
-      <c r="AX39" s="121"/>
+      <c r="BB38" s="7"/>
+      <c r="BC38" s="7"/>
+      <c r="BD38" s="7"/>
+      <c r="BE38" s="7"/>
+      <c r="BF38" s="7"/>
+      <c r="BG38" s="7"/>
+      <c r="BH38" s="7"/>
+      <c r="BI38" s="7"/>
+      <c r="BJ38" s="7"/>
+      <c r="BK38" s="7"/>
+      <c r="BL38" s="7"/>
+    </row>
+    <row r="39" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
+      <c r="N39" s="31"/>
+      <c r="O39" s="31"/>
+      <c r="P39" s="31"/>
+      <c r="Q39" s="31"/>
+      <c r="R39" s="31"/>
+      <c r="S39" s="31"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="31"/>
+      <c r="V39" s="31"/>
+      <c r="W39" s="31"/>
+      <c r="X39" s="31"/>
+      <c r="Y39" s="31"/>
+      <c r="Z39" s="31"/>
+      <c r="AA39" s="31"/>
+      <c r="AB39" s="31"/>
+      <c r="AC39" s="31"/>
+      <c r="AD39" s="31"/>
+      <c r="AE39" s="31"/>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="7"/>
+      <c r="AL39" s="7"/>
+      <c r="AM39" s="7"/>
+      <c r="AN39" s="7"/>
+      <c r="AO39" s="7"/>
+      <c r="AP39" s="7"/>
+      <c r="AQ39" s="7"/>
+      <c r="AR39" s="7"/>
+      <c r="AS39" s="7"/>
+      <c r="AT39" s="7"/>
+      <c r="AU39" s="7"/>
+      <c r="AV39" s="7"/>
+      <c r="AW39" s="7"/>
+      <c r="AX39" s="7"/>
       <c r="AY39" s="7"/>
       <c r="AZ39" s="7"/>
       <c r="BA39" s="7"/>
-    </row>
-[...1212 lines deleted...]
-      <c r="BA61" s="7"/>
+      <c r="BB39" s="7"/>
+      <c r="BC39" s="7"/>
+      <c r="BD39" s="7"/>
+      <c r="BE39" s="7"/>
+      <c r="BF39" s="7"/>
+      <c r="BG39" s="7"/>
+      <c r="BH39" s="7"/>
+      <c r="BI39" s="7"/>
+      <c r="BJ39" s="7"/>
+      <c r="BK39" s="7"/>
+      <c r="BL39" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42A6A64A-F4CC-4F33-A4EA-1F26F2A11CFD}">
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I30" sqref="I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.5703125" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="105" t="s">
         <v>92</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
@@ -44421,389 +44083,389 @@
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="19"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
       <c r="R20" s="101"/>
     </row>
     <row r="21" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C21" s="139" t="s">
+        <v>152</v>
+      </c>
+      <c r="C21" s="130" t="s">
+        <v>131</v>
+      </c>
+      <c r="D21" s="141" t="s">
+        <v>136</v>
+      </c>
+      <c r="E21" s="24"/>
+      <c r="F21" s="141" t="s">
         <v>133</v>
-      </c>
-[...5 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
       <c r="R21" s="101"/>
     </row>
     <row r="22" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="151" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="C22" s="142" t="s">
+        <v>132</v>
+      </c>
+      <c r="D22" s="131" t="s">
+        <v>137</v>
       </c>
       <c r="E22" s="22"/>
-      <c r="F22" s="140"/>
+      <c r="F22" s="131"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="19"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
       <c r="R22" s="101"/>
     </row>
     <row r="23" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="C23" s="132" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>152</v>
+      </c>
+      <c r="E23" s="143" t="s">
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
       <c r="R23" s="101"/>
     </row>
     <row r="24" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
-      <c r="C24" s="140"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="40"/>
-      <c r="E24" s="142"/>
+      <c r="E24" s="133"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="19"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
       <c r="R24" s="101"/>
     </row>
     <row r="25" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>154</v>
+      </c>
+      <c r="C25" s="143" t="s">
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
       <c r="R25" s="101"/>
     </row>
     <row r="26" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
-      <c r="C26" s="143"/>
+      <c r="C26" s="134"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
+      <c r="F26" s="136"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="24"/>
       <c r="K26" s="19"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
       <c r="R26" s="101"/>
     </row>
     <row r="27" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="42" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F27" s="146"/>
+        <v>153</v>
+      </c>
+      <c r="F27" s="137"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
       <c r="R27" s="101"/>
     </row>
     <row r="28" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="F28" s="147"/>
+        <v>165</v>
+      </c>
+      <c r="F28" s="138"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
       <c r="J28" s="24"/>
       <c r="K28" s="19"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="R28" s="101"/>
     </row>
     <row r="29" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="F29" s="148"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
       <c r="R29" s="101"/>
     </row>
     <row r="30" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
       <c r="R30" s="101"/>
     </row>
     <row r="31" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
       <c r="B31" s="38" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
       <c r="R31" s="101"/>
     </row>
     <row r="32" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="100"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
       <c r="R32" s="101"/>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
       <c r="R33" s="101"/>
     </row>
     <row r="34" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
@@ -44857,184 +44519,184 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:18" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7BC7CE3-68C5-4589-BB9A-535ED13BE790}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A18" workbookViewId="0">
       <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
@@ -45428,51 +45090,51 @@
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="101"/>
       <c r="M17" s="103"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="19"/>
       <c r="L18" s="5"/>
       <c r="M18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="20"/>
@@ -45489,384 +45151,384 @@
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="19"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C21" s="155" t="s">
+        <v>152</v>
+      </c>
+      <c r="C21" s="146" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="38" t="s">
         <v>159</v>
       </c>
-      <c r="D21" s="38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="24"/>
-      <c r="F21" s="150" t="s">
-        <v>135</v>
+      <c r="F21" s="141" t="s">
+        <v>133</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="156" t="s">
+      <c r="C22" s="147" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="40" t="s">
         <v>160</v>
       </c>
-      <c r="D22" s="40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="22"/>
-      <c r="F22" s="140"/>
+      <c r="F22" s="131"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="19"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>151</v>
+      </c>
+      <c r="C23" s="132" t="s">
+        <v>155</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
-      <c r="C24" s="140"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="40"/>
       <c r="E24" s="44"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="19"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
       <c r="B25" s="42" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>154</v>
+      </c>
+      <c r="C25" s="132" t="s">
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F25" s="144" t="s">
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
+      <c r="F26" s="136"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="24"/>
       <c r="K26" s="19"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F27" s="146"/>
+        <v>153</v>
+      </c>
+      <c r="F27" s="137"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="F28" s="147"/>
+        <v>165</v>
+      </c>
+      <c r="F28" s="138"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
         <v>25</v>
       </c>
       <c r="K28" s="19"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="F29" s="148"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="22"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="97"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="143"/>
+      <c r="B32" s="134"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147" t="s">
-        <v>165</v>
+      <c r="F32" s="138" t="s">
+        <v>163</v>
       </c>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
-      <c r="B33" s="153"/>
+      <c r="B33" s="144"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -45921,184 +45583,184 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD63E3A8-917C-44E0-8914-714E72F85B48}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A9" workbookViewId="0">
       <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="17" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
@@ -46549,388 +46211,388 @@
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="19"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D21" s="38" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E21" s="24"/>
-      <c r="F21" s="150" t="s">
-        <v>135</v>
+      <c r="F21" s="141" t="s">
+        <v>133</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154" t="s">
+      <c r="C22" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="40" t="s">
         <v>160</v>
       </c>
-      <c r="D22" s="40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="22"/>
-      <c r="F22" s="140"/>
+      <c r="F22" s="131"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="19"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>130</v>
+      </c>
+      <c r="C23" s="132" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>169</v>
+      </c>
+      <c r="E23" s="130" t="s">
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
-      <c r="C24" s="140"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="100" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="E24" s="142"/>
+        <v>165</v>
+      </c>
+      <c r="E24" s="133"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="19"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
-      <c r="B25" s="141" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="B25" s="132" t="s">
+        <v>154</v>
+      </c>
+      <c r="C25" s="132" t="s">
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="F25" s="144" t="s">
+        <v>164</v>
+      </c>
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="157" t="s">
-        <v>167</v>
+      <c r="B26" s="148" t="s">
+        <v>165</v>
       </c>
       <c r="C26" s="38"/>
       <c r="D26" s="100"/>
       <c r="E26" s="41" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="F26" s="145"/>
+        <v>165</v>
+      </c>
+      <c r="F26" s="136"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="24"/>
       <c r="K26" s="19"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="D27" s="158" t="s">
-        <v>156</v>
+      <c r="D27" s="149" t="s">
+        <v>154</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
+      <c r="F27" s="137"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="39"/>
       <c r="C28" s="41"/>
       <c r="D28" s="100" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
+      <c r="F28" s="138"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
         <v>25</v>
       </c>
       <c r="K28" s="19"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="44" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="F29" s="148"/>
+        <v>189</v>
+      </c>
+      <c r="F29" s="139"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="22"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -46984,184 +46646,184 @@
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
       <c r="Q36" s="104"/>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="78"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{678D2138-70AC-4506-97A4-8592CC1F0954}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="8" width="8.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="1.28515625" style="7" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="7" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="7" customWidth="1"/>
     <col min="12" max="12" width="1.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="7" customWidth="1"/>
     <col min="14" max="16" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="79" customWidth="1"/>
     <col min="19" max="19" width="9" style="7" customWidth="1"/>
     <col min="20" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -47614,363 +47276,363 @@
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="19"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D21" s="38" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154" t="s">
+      <c r="C22" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="40" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E22" s="19"/>
       <c r="F22" s="40"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="19"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>169</v>
+      </c>
+      <c r="E23" s="130" t="s">
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="39"/>
       <c r="D24" s="100" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="E24" s="143"/>
+        <v>165</v>
+      </c>
+      <c r="E24" s="134"/>
       <c r="F24" s="40"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="19"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
-      <c r="B25" s="141" t="s">
+      <c r="B25" s="132" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="141" t="s">
-        <v>136</v>
+      <c r="C25" s="132" t="s">
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="44" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="143"/>
+      <c r="B26" s="134"/>
       <c r="C26" s="38"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F26" s="57"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="24"/>
       <c r="K26" s="19"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="D27" s="158" t="s">
-        <v>156</v>
+      <c r="D27" s="149" t="s">
+        <v>154</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="58"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="20"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="100" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E28" s="41"/>
       <c r="F28" s="59"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
         <v>25</v>
       </c>
       <c r="K28" s="19"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="44" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="F29" s="60"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="22"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
       <c r="F30" s="59"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D31" s="139" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F31" s="60"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
+      <c r="B32" s="140"/>
       <c r="C32" s="41"/>
-      <c r="D32" s="143"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
       <c r="F32" s="59"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
       <c r="F33" s="60"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
@@ -48046,135 +47708,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>
@@ -48364,710 +48026,710 @@
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="20"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="5"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="82"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
-      <c r="G6" s="162"/>
+      <c r="G6" s="153"/>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
       <c r="J6" s="24"/>
       <c r="K6" s="19"/>
       <c r="L6" s="5"/>
       <c r="M6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="96"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22"/>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
-      <c r="G7" s="163"/>
+      <c r="G7" s="154"/>
       <c r="H7" s="22"/>
       <c r="I7" s="20"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="5"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="82"/>
     </row>
     <row r="8" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
-      <c r="G8" s="162"/>
+      <c r="G8" s="153"/>
       <c r="H8" s="19"/>
       <c r="I8" s="20"/>
       <c r="J8" s="24"/>
       <c r="K8" s="19"/>
       <c r="L8" s="5"/>
       <c r="M8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="96"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
-      <c r="G9" s="163"/>
+      <c r="G9" s="154"/>
       <c r="H9" s="22"/>
       <c r="I9" s="20"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="5"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="82"/>
     </row>
     <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
-      <c r="G10" s="162"/>
+      <c r="G10" s="153"/>
       <c r="H10" s="24"/>
       <c r="I10" s="20"/>
       <c r="J10" s="24"/>
-      <c r="K10" s="139" t="s">
-        <v>124</v>
+      <c r="K10" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="96"/>
     </row>
     <row r="11" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
-      <c r="G11" s="163"/>
+      <c r="G11" s="154"/>
       <c r="H11" s="22"/>
       <c r="I11" s="20"/>
       <c r="J11" s="22"/>
-      <c r="K11" s="161" t="s">
+      <c r="K11" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="82"/>
     </row>
     <row r="12" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
-      <c r="G12" s="162"/>
-      <c r="H12" s="135"/>
+      <c r="G12" s="153"/>
+      <c r="H12" s="126"/>
       <c r="I12" s="20"/>
       <c r="J12" s="24"/>
-      <c r="K12" s="139" t="s">
-        <v>124</v>
+      <c r="K12" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="96"/>
     </row>
     <row r="13" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
-      <c r="G13" s="163"/>
+      <c r="G13" s="154"/>
       <c r="H13" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="22"/>
-      <c r="K13" s="161" t="s">
+      <c r="K13" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="82"/>
     </row>
     <row r="14" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
-      <c r="G14" s="162"/>
+      <c r="G14" s="153"/>
       <c r="H14" s="45"/>
       <c r="I14" s="20"/>
       <c r="J14" s="24"/>
-      <c r="K14" s="139" t="s">
-        <v>124</v>
+      <c r="K14" s="130" t="s">
+        <v>122</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="96"/>
     </row>
     <row r="15" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
-      <c r="G15" s="163"/>
+      <c r="G15" s="154"/>
       <c r="H15" s="38" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
-      <c r="K15" s="161" t="s">
+      <c r="K15" s="152" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="82"/>
     </row>
     <row r="16" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
-      <c r="G16" s="162"/>
+      <c r="G16" s="153"/>
       <c r="H16" s="45"/>
       <c r="I16" s="20"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="5"/>
       <c r="M16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="N16" s="26"/>
       <c r="O16" s="24"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="96"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="103"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
-      <c r="G17" s="163"/>
+      <c r="G17" s="154"/>
       <c r="H17" s="46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="101"/>
       <c r="M17" s="103"/>
       <c r="N17" s="28"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="82"/>
     </row>
     <row r="18" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
-      <c r="G18" s="162"/>
+      <c r="G18" s="153"/>
       <c r="H18" s="45"/>
       <c r="I18" s="20"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="5"/>
       <c r="M18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="96"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="163"/>
+      <c r="G19" s="154"/>
       <c r="H19" s="46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="5"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="82"/>
     </row>
     <row r="20" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
-      <c r="G20" s="162"/>
+      <c r="G20" s="153"/>
       <c r="H20" s="45"/>
       <c r="I20" s="20"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="5"/>
       <c r="M20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="96"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51"/>
       <c r="B21" s="37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="47" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D21" s="38" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="38" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="H21" s="144" t="s">
+        <v>171</v>
+      </c>
+      <c r="G21" s="154"/>
+      <c r="H21" s="135" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="20"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="5"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="82"/>
     </row>
     <row r="22" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="39"/>
-      <c r="C22" s="154" t="s">
+      <c r="C22" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="40" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E22" s="22"/>
       <c r="F22" s="40"/>
-      <c r="G22" s="162"/>
-      <c r="H22" s="159"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="150"/>
       <c r="I22" s="20"/>
       <c r="J22" s="24"/>
       <c r="K22" s="19"/>
       <c r="L22" s="5"/>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="96"/>
     </row>
     <row r="23" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="37" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>130</v>
+      </c>
+      <c r="C23" s="143" t="s">
+        <v>133</v>
       </c>
       <c r="D23" s="42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="164"/>
-      <c r="H23" s="160"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="151"/>
       <c r="I23" s="20"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="5"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="43"/>
-      <c r="C24" s="151"/>
+      <c r="C24" s="142"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
-      <c r="G24" s="165"/>
-      <c r="H24" s="159"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="150"/>
       <c r="I24" s="20"/>
       <c r="J24" s="24"/>
       <c r="K24" s="19"/>
       <c r="L24" s="5"/>
       <c r="M24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="24"/>
       <c r="O24" s="84" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="96"/>
     </row>
     <row r="25" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="51"/>
-      <c r="B25" s="152" t="s">
+      <c r="B25" s="143" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="152" t="s">
-        <v>136</v>
+      <c r="C25" s="143" t="s">
+        <v>134</v>
       </c>
       <c r="D25" s="42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F25" s="144" t="s">
+        <v>153</v>
+      </c>
+      <c r="F25" s="135" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="166"/>
-      <c r="H25" s="160"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="151"/>
       <c r="I25" s="20"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="5"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="85"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="82"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="143"/>
+      <c r="B26" s="134"/>
       <c r="C26" s="38"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="145"/>
-[...1 lines deleted...]
-      <c r="H26" s="159"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="150"/>
       <c r="I26" s="20"/>
       <c r="J26" s="24"/>
       <c r="K26" s="19"/>
       <c r="L26" s="5"/>
       <c r="M26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="24"/>
       <c r="O26" s="38" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="96"/>
     </row>
     <row r="27" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="51"/>
       <c r="B27" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="44" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="F27" s="146"/>
-[...1 lines deleted...]
-      <c r="H27" s="160"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="151"/>
       <c r="I27" s="20"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="5"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="44"/>
       <c r="P27" s="84" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="82"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="147"/>
-[...1 lines deleted...]
-      <c r="H28" s="159"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="150"/>
       <c r="I28" s="20"/>
       <c r="J28" s="47" t="s">
         <v>25</v>
       </c>
       <c r="K28" s="19"/>
       <c r="L28" s="5"/>
       <c r="M28" s="25" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="24"/>
       <c r="O28" s="41"/>
       <c r="P28" s="85"/>
       <c r="Q28" s="84" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="H29" s="160"/>
+        <v>188</v>
+      </c>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="151"/>
       <c r="I29" s="20"/>
       <c r="J29" s="48" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="22"/>
       <c r="L29" s="5"/>
       <c r="M29" s="23"/>
       <c r="N29" s="22"/>
       <c r="O29" s="38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="P29" s="23"/>
       <c r="Q29" s="85"/>
     </row>
     <row r="30" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="44"/>
       <c r="D30" s="41"/>
       <c r="E30" s="44"/>
-      <c r="F30" s="147"/>
+      <c r="F30" s="138"/>
       <c r="G30" s="26"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20"/>
       <c r="J30" s="35"/>
       <c r="K30" s="26"/>
       <c r="L30" s="5"/>
       <c r="M30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="84" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O30" s="44"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="96"/>
     </row>
     <row r="31" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
-      <c r="B31" s="139" t="s">
+      <c r="B31" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="150" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="139" t="s">
+      <c r="C31" s="141" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F31" s="148"/>
+        <v>135</v>
+      </c>
+      <c r="F31" s="139"/>
       <c r="G31" s="28"/>
       <c r="H31" s="22"/>
       <c r="I31" s="20"/>
       <c r="J31" s="36"/>
       <c r="K31" s="28"/>
       <c r="L31" s="5"/>
       <c r="M31" s="23"/>
       <c r="N31" s="85"/>
       <c r="O31" s="41"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="82"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="149"/>
-[...1 lines deleted...]
-      <c r="D32" s="143"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="134"/>
       <c r="E32" s="41"/>
-      <c r="F32" s="147"/>
+      <c r="F32" s="138"/>
       <c r="G32" s="26"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20"/>
       <c r="J32" s="35"/>
       <c r="K32" s="26"/>
       <c r="L32" s="5"/>
       <c r="M32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="89"/>
       <c r="B33" s="83"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
-      <c r="F33" s="148"/>
+      <c r="F33" s="139"/>
       <c r="G33" s="28"/>
       <c r="H33" s="22"/>
       <c r="I33" s="20"/>
       <c r="J33" s="36"/>
       <c r="K33" s="28"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="82"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="24"/>
       <c r="F34" s="19"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="5"/>
@@ -49120,135 +48782,135 @@
       </c>
       <c r="H36" s="30" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="30"/>
       <c r="J36" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L36" s="30"/>
       <c r="M36" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E37" s="137" t="s">
+      <c r="E37" s="128" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="68" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K37" s="30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
       <c r="B38" s="29"/>
       <c r="C38" s="50"/>
       <c r="D38" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="E38" s="138" t="s">
+      <c r="E38" s="129" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="69" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="30"/>
       <c r="J38" s="30">
         <v>260324</v>
       </c>
       <c r="K38" s="30">
         <v>260329</v>
       </c>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="70" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="72"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="73" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="74"/>
       <c r="C41" s="74"/>
       <c r="D41" s="74"/>
       <c r="E41" s="74"/>
       <c r="F41" s="74"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="76" t="s">
         <v>37</v>
       </c>