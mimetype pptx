--- v0 (2025-11-06)
+++ v1 (2026-08-21)
@@ -7,55 +7,56 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -129,82 +130,99 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="643" y="72"/>
+        <p:origin x="594" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent6_3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
@@ -1256,94 +1274,50 @@
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C0E4D80E-36C3-4B05-A901-F056725D01C8}" type="parTrans" cxnId="{06DFE98C-8230-4B61-A217-830BB409175D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9A8E0A30-8AC8-43BE-BFA5-73F0F592B88E}" type="sibTrans" cxnId="{06DFE98C-8230-4B61-A217-830BB409175D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{037AC280-9827-4989-A4AE-4C87FB475D71}" type="asst">
-[...42 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{3478BC93-3405-4ADE-9D24-2ADB935818D8}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" dirty="0"/>
             <a:t>Hall/Material</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{EF073626-2DBD-43F7-99C2-23F5FFF96A0C}" type="parTrans" cxnId="{1066B050-741D-4413-B5A3-30D297AB3F0D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
@@ -1855,87 +1829,87 @@
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{044BACAE-8E3F-4295-ADFF-ABCE2C099664}" type="pres">
       <dgm:prSet presAssocID="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FD503D71-24C3-4C7E-9029-CEC524CD8B18}" type="pres">
       <dgm:prSet presAssocID="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" presName="rootText" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2C1B1AA5-9C31-4AF0-9D1D-406C3888A27E}" type="pres">
       <dgm:prSet presAssocID="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="5"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8CFBC9C9-EE1C-46F8-909D-3CFBF4AE340B}" type="pres">
       <dgm:prSet presAssocID="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CBA78F4C-0C78-421B-9D42-B6226E5F5D62}" type="pres">
-      <dgm:prSet presAssocID="{EA9EA2F7-897F-4993-A6D5-556A25F7457B}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{EA9EA2F7-897F-4993-A6D5-556A25F7457B}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B3543561-90B8-41DC-A014-1053D13B4690}" type="pres">
       <dgm:prSet presAssocID="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3BD7E307-86F3-43FC-8CFA-A83106F96EB8}" type="pres">
       <dgm:prSet presAssocID="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DF4318BA-BEE5-4D69-931D-EF0916B6193D}" type="pres">
       <dgm:prSet presAssocID="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" presName="rootText" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{23D3B7B5-85B2-4A54-B8D1-FB9963924F1F}" type="pres">
       <dgm:prSet presAssocID="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D91FE86C-76FF-48A2-A857-63BC327DBE70}" type="pres">
       <dgm:prSet presAssocID="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AD245124-8052-43CC-AB85-E53F9C50BF8F}" type="pres">
       <dgm:prSet presAssocID="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{363152D6-143B-412A-B8E7-3E8C67831266}" type="pres">
-      <dgm:prSet presAssocID="{43E9B76A-C0DA-421A-B59E-1C61B4515168}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{43E9B76A-C0DA-421A-B59E-1C61B4515168}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6336A1B9-EF84-4FB2-81AE-675CFEC94B52}" type="pres">
       <dgm:prSet presAssocID="{2EF99988-F5D1-4AFB-A201-9DDB0BB7BB6B}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F9253CA9-6F3E-4C41-88E6-B35EE7D251D2}" type="pres">
       <dgm:prSet presAssocID="{2EF99988-F5D1-4AFB-A201-9DDB0BB7BB6B}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B03EF1EB-14E4-4359-A66D-3253D5B4F4F4}" type="pres">
       <dgm:prSet presAssocID="{2EF99988-F5D1-4AFB-A201-9DDB0BB7BB6B}" presName="rootText" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{79489146-8CC8-4A32-BB50-FF934D9544F8}" type="pres">
       <dgm:prSet presAssocID="{2EF99988-F5D1-4AFB-A201-9DDB0BB7BB6B}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="10"/>
       <dgm:spPr/>
@@ -1963,87 +1937,87 @@
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E6744C1E-CFDE-4988-81CD-B3E351044B9B}" type="pres">
       <dgm:prSet presAssocID="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D1AE271E-A4FB-4102-8819-B629C53F72BE}" type="pres">
       <dgm:prSet presAssocID="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" presName="rootText" presStyleLbl="node2" presStyleIdx="1" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{69D29CBB-66B2-4C0C-ABE2-A10104A6B0B2}" type="pres">
       <dgm:prSet presAssocID="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="1" presStyleCnt="5"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D3402878-84F7-4E65-A804-6D1E8AE3F305}" type="pres">
       <dgm:prSet presAssocID="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E1DD6F2E-6BD0-4FEB-A408-8EF35BF59281}" type="pres">
-      <dgm:prSet presAssocID="{3CB8D72E-B48C-4909-B397-09EC1E6127A4}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{3CB8D72E-B48C-4909-B397-09EC1E6127A4}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{65AB706F-0121-454E-9A4B-F39EE9CC9434}" type="pres">
       <dgm:prSet presAssocID="{B378EB9B-88CC-48DE-9918-FFD393883395}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E0AEF9AE-B980-41CA-87D8-63893F2677BF}" type="pres">
       <dgm:prSet presAssocID="{B378EB9B-88CC-48DE-9918-FFD393883395}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{7C84DEDB-2093-41FF-876D-8956DFBFC502}" type="pres">
       <dgm:prSet presAssocID="{B378EB9B-88CC-48DE-9918-FFD393883395}" presName="rootText" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{56183484-50C0-482E-AB47-9AC5DF375180}" type="pres">
       <dgm:prSet presAssocID="{B378EB9B-88CC-48DE-9918-FFD393883395}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{87BA5675-BE57-41F7-A04E-E8C9CB81B8FD}" type="pres">
       <dgm:prSet presAssocID="{B378EB9B-88CC-48DE-9918-FFD393883395}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{83445076-1CFD-430B-A739-05C060401371}" type="pres">
       <dgm:prSet presAssocID="{B378EB9B-88CC-48DE-9918-FFD393883395}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{209ACC51-68EB-4EBD-A92F-9DA11DF93179}" type="pres">
-      <dgm:prSet presAssocID="{04A62147-C2AD-4BD6-8B2B-E915E567EB5D}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{04A62147-C2AD-4BD6-8B2B-E915E567EB5D}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{02940146-4847-4669-A76A-4A9EE3483CFF}" type="pres">
       <dgm:prSet presAssocID="{73A890F3-D00F-42DE-8F91-C4B865AF2E10}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AC0C1B20-0C70-498F-9C3B-CEB3FAA4E02E}" type="pres">
       <dgm:prSet presAssocID="{73A890F3-D00F-42DE-8F91-C4B865AF2E10}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{94745EA2-1F74-427C-B4B9-0E7AB63EE3B7}" type="pres">
       <dgm:prSet presAssocID="{73A890F3-D00F-42DE-8F91-C4B865AF2E10}" presName="rootText" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8C9928E0-1FEF-4BCF-8510-E1B106A0F002}" type="pres">
       <dgm:prSet presAssocID="{73A890F3-D00F-42DE-8F91-C4B865AF2E10}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="10"/>
       <dgm:spPr/>
@@ -2071,87 +2045,87 @@
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{93B8B25D-6394-4335-8E22-C0143AD4DC5F}" type="pres">
       <dgm:prSet presAssocID="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{04B9AA99-A62E-40BD-994D-C5982BBD3BC6}" type="pres">
       <dgm:prSet presAssocID="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" presName="rootText" presStyleLbl="node2" presStyleIdx="2" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{EF36CBC8-2D89-44D7-AAA6-215B3BBE5770}" type="pres">
       <dgm:prSet presAssocID="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="2" presStyleCnt="5"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AC96664A-D858-4761-8A24-F36AF4DF924C}" type="pres">
       <dgm:prSet presAssocID="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E7E5938A-8E2E-49B8-B723-6218E190648C}" type="pres">
-      <dgm:prSet presAssocID="{5AE77074-D1A8-43C1-9CC6-BA3971638D86}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{5AE77074-D1A8-43C1-9CC6-BA3971638D86}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8454B3D1-8DCB-4A2E-8DAA-32B96EE8AE64}" type="pres">
       <dgm:prSet presAssocID="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E2761C9B-5676-4F38-BA78-9B32FF6014FD}" type="pres">
       <dgm:prSet presAssocID="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{10BC8083-E499-405A-8EEC-4068A3852C84}" type="pres">
       <dgm:prSet presAssocID="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" presName="rootText" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9F88CBCC-A9C2-4795-A715-855C3437CD2E}" type="pres">
       <dgm:prSet presAssocID="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9DBB3943-DA20-455C-9937-5B44EA46547C}" type="pres">
       <dgm:prSet presAssocID="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{61144280-1AA9-4418-9310-BD84067B3D4E}" type="pres">
       <dgm:prSet presAssocID="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5DD44ED3-FFF5-4EA0-B7F0-41DB7D172444}" type="pres">
-      <dgm:prSet presAssocID="{9267FEC3-CC28-4E1A-976C-9C86239EDF5D}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="5" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{9267FEC3-CC28-4E1A-976C-9C86239EDF5D}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="5" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{180D330A-786E-4039-9B09-D52A5ED1FE79}" type="pres">
       <dgm:prSet presAssocID="{9F2A22D5-9A3F-4F5F-870B-1D926D8D715C}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{95AA520D-9D80-4997-87A9-7234609C4471}" type="pres">
       <dgm:prSet presAssocID="{9F2A22D5-9A3F-4F5F-870B-1D926D8D715C}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{45F67F55-7B9B-4894-A2AD-3DA44F4CF9BF}" type="pres">
       <dgm:prSet presAssocID="{9F2A22D5-9A3F-4F5F-870B-1D926D8D715C}" presName="rootText" presStyleLbl="node3" presStyleIdx="5" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{339D5D78-4594-4909-BE43-E72FB4986630}" type="pres">
       <dgm:prSet presAssocID="{9F2A22D5-9A3F-4F5F-870B-1D926D8D715C}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="5" presStyleCnt="10"/>
       <dgm:spPr/>
@@ -2179,87 +2153,87 @@
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{094C1BA3-E6CE-443A-B0AF-9F91E7C02D0E}" type="pres">
       <dgm:prSet presAssocID="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BE3AE9E4-9D05-4682-BEA4-3BF123146ECC}" type="pres">
       <dgm:prSet presAssocID="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" presName="rootText" presStyleLbl="node2" presStyleIdx="3" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A634BB11-D800-48B9-BD19-244E0D9EC9A6}" type="pres">
       <dgm:prSet presAssocID="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="3" presStyleCnt="5"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FC23853E-25D0-47EB-9F08-B30CB48EEB00}" type="pres">
       <dgm:prSet presAssocID="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0D09AA13-1C69-4AAA-8B70-4564EC5A248E}" type="pres">
-      <dgm:prSet presAssocID="{5C30081B-2F99-4CA8-B2F6-E706E4427AC8}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="6" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{5C30081B-2F99-4CA8-B2F6-E706E4427AC8}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="6" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{53694D35-A758-4884-B35A-9175CCCF942F}" type="pres">
       <dgm:prSet presAssocID="{B55AFFA9-C808-435E-A1D7-6852A8087010}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8C887E18-6668-41C1-B0B7-456A7634B982}" type="pres">
       <dgm:prSet presAssocID="{B55AFFA9-C808-435E-A1D7-6852A8087010}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5ABBA45F-36CB-40F3-A801-25E19048681B}" type="pres">
       <dgm:prSet presAssocID="{B55AFFA9-C808-435E-A1D7-6852A8087010}" presName="rootText" presStyleLbl="node3" presStyleIdx="6" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8263297A-7E3B-44AD-8BB2-EA0B1330F538}" type="pres">
       <dgm:prSet presAssocID="{B55AFFA9-C808-435E-A1D7-6852A8087010}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="6" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{819F3D9C-FA6F-454A-9009-8EE56A724C16}" type="pres">
       <dgm:prSet presAssocID="{B55AFFA9-C808-435E-A1D7-6852A8087010}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C9C38153-41BD-49F6-A5C3-94123AE7ED7A}" type="pres">
       <dgm:prSet presAssocID="{B55AFFA9-C808-435E-A1D7-6852A8087010}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{49C8E384-6ADE-4921-9DA4-DAEBA2A26F81}" type="pres">
-      <dgm:prSet presAssocID="{7B06632F-081A-4CE0-B985-19794E8388B6}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="7" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{7B06632F-081A-4CE0-B985-19794E8388B6}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="7" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{47F6E34F-2C4E-4F46-8FDA-6D00BC225B0A}" type="pres">
       <dgm:prSet presAssocID="{0AC675C2-77A5-42EC-8AEE-8F043BEC2182}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{23D7E21F-3877-4A9C-B6BB-14EDFEE6AB2B}" type="pres">
       <dgm:prSet presAssocID="{0AC675C2-77A5-42EC-8AEE-8F043BEC2182}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E719248D-B8BD-423A-931A-E8BA8705F5AB}" type="pres">
       <dgm:prSet presAssocID="{0AC675C2-77A5-42EC-8AEE-8F043BEC2182}" presName="rootText" presStyleLbl="node3" presStyleIdx="7" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{49922C21-60AA-4223-84F5-EF45E3C546C1}" type="pres">
       <dgm:prSet presAssocID="{0AC675C2-77A5-42EC-8AEE-8F043BEC2182}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="7" presStyleCnt="10"/>
       <dgm:spPr/>
@@ -2287,87 +2261,87 @@
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3C204CCF-2CF2-4D61-9630-CE523C16D13A}" type="pres">
       <dgm:prSet presAssocID="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{15A22E66-95B9-42BE-A258-A22FB8BC00EF}" type="pres">
       <dgm:prSet presAssocID="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" presName="rootText" presStyleLbl="node2" presStyleIdx="4" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8545289D-0FDB-422A-9D31-9FD9D8B7E599}" type="pres">
       <dgm:prSet presAssocID="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="4" presStyleCnt="5"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C040A6F1-F794-4252-A223-4EDADED0B262}" type="pres">
       <dgm:prSet presAssocID="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C0579BC2-8A01-4298-8D51-470579BD64D9}" type="pres">
-      <dgm:prSet presAssocID="{2A9DB9A9-75DC-45C8-9F39-405746AF31D3}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="8" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{2A9DB9A9-75DC-45C8-9F39-405746AF31D3}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="8" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3DC3A3C3-A5D2-4AC9-BD38-AFF6DA2AA163}" type="pres">
       <dgm:prSet presAssocID="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{7BCD65E4-7A94-4F12-B87E-213CF4341C13}" type="pres">
       <dgm:prSet presAssocID="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{84242F1C-6DD3-4474-9E4F-3B4383FB317E}" type="pres">
       <dgm:prSet presAssocID="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" presName="rootText" presStyleLbl="node3" presStyleIdx="8" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F071EFBE-99BB-4497-BCA3-E3AD4DBB81F7}" type="pres">
       <dgm:prSet presAssocID="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="8" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AE89A880-D7E9-4CCD-98E5-58B877D3B3FE}" type="pres">
       <dgm:prSet presAssocID="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DAFACA00-A548-45B1-ADCB-0ECBE6E89553}" type="pres">
       <dgm:prSet presAssocID="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E873ACB6-93A6-4257-A77F-A320C7F48246}" type="pres">
-      <dgm:prSet presAssocID="{2694EDE5-FA1C-4E51-81DC-BFA08CB80F91}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="9" presStyleCnt="11"/>
+      <dgm:prSet presAssocID="{2694EDE5-FA1C-4E51-81DC-BFA08CB80F91}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="9" presStyleCnt="10"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{724CB014-E947-4BFB-92C1-C30311AD1F41}" type="pres">
       <dgm:prSet presAssocID="{449DDD75-69C9-497F-8230-754D672C297B}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A745D8C6-644D-4747-9FB1-41E958C815C7}" type="pres">
       <dgm:prSet presAssocID="{449DDD75-69C9-497F-8230-754D672C297B}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C739B244-53EF-46AF-91D8-FA493E92B347}" type="pres">
       <dgm:prSet presAssocID="{449DDD75-69C9-497F-8230-754D672C297B}" presName="rootText" presStyleLbl="node3" presStyleIdx="9" presStyleCnt="10">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{30D21823-93A4-489A-B3F9-B0CAB60848C7}" type="pres">
       <dgm:prSet presAssocID="{449DDD75-69C9-497F-8230-754D672C297B}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="9" presStyleCnt="10"/>
       <dgm:spPr/>
@@ -2383,207 +2357,167 @@
     <dgm:pt modelId="{E390FB02-9AF7-4119-8DB7-93BCC308150E}" type="pres">
       <dgm:prSet presAssocID="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2A889769-8AC6-4634-91A0-1E2D67ABF15C}" type="pres">
       <dgm:prSet presAssocID="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B00F6A8B-8E59-45A6-BDC2-0DCCF384DDF1}" type="pres">
       <dgm:prSet presAssocID="{BDD39C6E-F3F5-412A-8492-10A009FC32DC}" presName="Name111" presStyleLbl="parChTrans1D2" presStyleIdx="5" presStyleCnt="7"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{260236C8-9EE9-4EB7-B9E8-B9859FB6B89C}" type="pres">
       <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="hierRoot3" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{580AC766-E819-4348-AD22-446362594B59}" type="pres">
       <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="rootComposite3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BB316E14-97F5-4137-ABD1-35BC18AE3373}" type="pres">
-      <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="rootText3" presStyleLbl="asst1" presStyleIdx="0" presStyleCnt="3">
+      <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="rootText3" presStyleLbl="asst1" presStyleIdx="0" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2E1D3429-D4C6-4C45-97B7-037ABD2F2ACB}" type="pres">
-      <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="rootConnector3" presStyleLbl="asst1" presStyleIdx="0" presStyleCnt="3"/>
+      <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="rootConnector3" presStyleLbl="asst1" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9B851BE2-766A-462C-919D-E5EA8E6C385B}" type="pres">
       <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="hierChild6" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{31C7CBA2-60FA-4EE5-BD4C-604B33D26BFF}" type="pres">
       <dgm:prSet presAssocID="{115375BF-3215-4501-84F5-19DF7598428C}" presName="hierChild7" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DBF5B209-71C8-4860-BB96-6658BAA92A6E}" type="pres">
       <dgm:prSet presAssocID="{C0E4D80E-36C3-4B05-A901-F056725D01C8}" presName="Name111" presStyleLbl="parChTrans1D2" presStyleIdx="6" presStyleCnt="7"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{71BB9CA4-5272-4AEE-8118-ED9B3EAA7609}" type="pres">
       <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="hierRoot3" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8C212DF3-AD55-4C5E-93E9-1D5B813094A5}" type="pres">
       <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="rootComposite3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D413C986-F521-43A1-AAE6-F312060CE0C5}" type="pres">
-      <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="rootText3" presStyleLbl="asst1" presStyleIdx="1" presStyleCnt="3">
+      <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="rootText3" presStyleLbl="asst1" presStyleIdx="1" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{38FCE7FC-7DBE-4B89-97E4-F2466BC4511C}" type="pres">
-      <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="rootConnector3" presStyleLbl="asst1" presStyleIdx="1" presStyleCnt="3"/>
+      <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="rootConnector3" presStyleLbl="asst1" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BA5EE8FE-1372-4571-BAC7-8BA117C1CD19}" type="pres">
       <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="hierChild6" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6FA0EBAB-44D5-441A-8FCE-ADBCA17C734A}" type="pres">
       <dgm:prSet presAssocID="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" presName="hierChild7" presStyleCnt="0"/>
-      <dgm:spPr/>
-[...34 lines deleted...]
-      <dgm:prSet presAssocID="{037AC280-9827-4989-A4AE-4C87FB475D71}" presName="hierChild7" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{35ABEC04-EFB2-46ED-8034-E868EB31A3E5}" srcId="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" destId="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" srcOrd="0" destOrd="0" parTransId="{2A9DB9A9-75DC-45C8-9F39-405746AF31D3}" sibTransId="{8157C307-5249-417C-99E8-F0137AC38644}"/>
     <dgm:cxn modelId="{16D42E06-7CD4-4127-9CFB-57972915A7F8}" type="presOf" srcId="{1FD19524-DA46-4556-9F21-F8852A0054D3}" destId="{534D3F45-DB19-4F8C-B1C2-A8F9A05540B8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{8D78F608-906B-42D2-85B9-4EB5F1E205AD}" type="presOf" srcId="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" destId="{2C1B1AA5-9C31-4AF0-9D1D-406C3888A27E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9303300A-FC42-41D2-85BF-831489EDA373}" type="presOf" srcId="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" destId="{D413C986-F521-43A1-AAE6-F312060CE0C5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{FBAF720D-006B-49D4-B659-0BC40A557673}" type="presOf" srcId="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" destId="{A634BB11-D800-48B9-BD19-244E0D9EC9A6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{AD983210-B5A3-4987-91A6-748BBB61F603}" srcId="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" destId="{B378EB9B-88CC-48DE-9918-FFD393883395}" srcOrd="0" destOrd="0" parTransId="{3CB8D72E-B48C-4909-B397-09EC1E6127A4}" sibTransId="{10B958B2-4281-4359-8BC9-2003DDEFA6E2}"/>
     <dgm:cxn modelId="{04ED4311-9504-4CD3-86F7-9588DF2D7391}" type="presOf" srcId="{F04B937D-60EF-4AA7-A0A6-71D1D50C286C}" destId="{34DA4D81-7542-4C5C-BDEA-49B9522BD151}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1492BD11-A9FB-4D0A-A2F8-9EEF04B7EFCB}" type="presOf" srcId="{D9B6B151-0E0A-4BDB-8F51-196FC20E65B9}" destId="{898A0055-DAB3-448C-82B5-F213EA1187B2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{63F6F012-F8B4-4C53-B465-34E143D76FB4}" type="presOf" srcId="{449DDD75-69C9-497F-8230-754D672C297B}" destId="{C739B244-53EF-46AF-91D8-FA493E92B347}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F1F4321E-697B-4555-9FE8-71F3B904B2F4}" type="presOf" srcId="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" destId="{23D3B7B5-85B2-4A54-B8D1-FB9963924F1F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{8A028A1F-7041-499F-827F-F72914BCD035}" type="presOf" srcId="{265CF071-E800-4DD5-98ED-9F1DB67ED1D8}" destId="{22A31404-D938-4A51-8618-2A7EF7665114}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{FEBD2820-2243-4BC6-970A-FBF3AC1FE804}" type="presOf" srcId="{B55AFFA9-C808-435E-A1D7-6852A8087010}" destId="{5ABBA45F-36CB-40F3-A801-25E19048681B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1FCF8D26-33C4-4601-889B-2DCFA6AF905E}" type="presOf" srcId="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" destId="{04B9AA99-A62E-40BD-994D-C5982BBD3BC6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B912032D-74D1-45B8-BB2C-B0B16C7FEB5A}" type="presOf" srcId="{0AC675C2-77A5-42EC-8AEE-8F043BEC2182}" destId="{49922C21-60AA-4223-84F5-EF45E3C546C1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{73E69331-85ED-4440-BA2D-59EBB77478AC}" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" srcOrd="6" destOrd="0" parTransId="{110082CE-5A72-41E8-B071-028072DFD199}" sibTransId="{EB97EFEF-3038-4677-BCA6-17913536ED15}"/>
     <dgm:cxn modelId="{56EBFF32-CFEA-4B29-92D1-6A54080AC03F}" type="presOf" srcId="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" destId="{DF4318BA-BEE5-4D69-931D-EF0916B6193D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{46E5F834-499C-4BA8-8FB9-5B98DE3FDB10}" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" srcOrd="4" destOrd="0" parTransId="{D9B6B151-0E0A-4BDB-8F51-196FC20E65B9}" sibTransId="{96310A3A-5A3C-48F9-B3C3-E0C651A7CA76}"/>
     <dgm:cxn modelId="{99DA4C35-CAAB-4802-89E2-1BAC2050B1C0}" srcId="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" destId="{9F2A22D5-9A3F-4F5F-870B-1D926D8D715C}" srcOrd="1" destOrd="0" parTransId="{9267FEC3-CC28-4E1A-976C-9C86239EDF5D}" sibTransId="{C3DB6B03-2B50-47B9-9E51-4DDB13BB95BA}"/>
     <dgm:cxn modelId="{84C48135-ACA8-4BEA-804E-3746DA224E85}" type="presOf" srcId="{22637279-5CA0-4A7D-B510-5468034A5D6B}" destId="{010AE706-3BC5-4142-8DC0-31F4CD860291}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{47B5FF36-AA88-41DA-8889-861C930508D3}" type="presOf" srcId="{04A62147-C2AD-4BD6-8B2B-E915E567EB5D}" destId="{209ACC51-68EB-4EBD-A92F-9DA11DF93179}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{EC9FB13F-EA64-42F6-AA68-296DAF5736D7}" type="presOf" srcId="{037AC280-9827-4989-A4AE-4C87FB475D71}" destId="{48357C9A-44D5-4064-938A-25CB007806D5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{BB78F45B-7B91-4656-9601-DD63A0CEE6A6}" type="presOf" srcId="{5AE77074-D1A8-43C1-9CC6-BA3971638D86}" destId="{E7E5938A-8E2E-49B8-B723-6218E190648C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{76507C61-B639-4CB7-85C4-040DA122673B}" type="presOf" srcId="{2EF99988-F5D1-4AFB-A201-9DDB0BB7BB6B}" destId="{79489146-8CC8-4A32-BB50-FF934D9544F8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{C5973264-6667-4652-9A29-75ACACBD066F}" type="presOf" srcId="{037AC280-9827-4989-A4AE-4C87FB475D71}" destId="{B578B1CE-F743-4337-81F8-E7839DDA5DED}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{199BAE49-E27B-4888-A970-8B48DE2F6241}" type="presOf" srcId="{2A9DB9A9-75DC-45C8-9F39-405746AF31D3}" destId="{C0579BC2-8A01-4298-8D51-470579BD64D9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2B20B749-A939-40AB-91BA-F1B7EB1D3AC6}" srcId="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" destId="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" srcOrd="0" destOrd="0" parTransId="{5AE77074-D1A8-43C1-9CC6-BA3971638D86}" sibTransId="{3F0E89A8-B0ED-4149-9B10-A06120B5FC8D}"/>
     <dgm:cxn modelId="{C81A286E-FD63-41A6-A181-2F2AEDA6E526}" type="presOf" srcId="{2694EDE5-FA1C-4E51-81DC-BFA08CB80F91}" destId="{E873ACB6-93A6-4257-A77F-A320C7F48246}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D20F4550-64DC-406A-88A8-05531C783296}" srcId="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" destId="{0AC675C2-77A5-42EC-8AEE-8F043BEC2182}" srcOrd="1" destOrd="0" parTransId="{7B06632F-081A-4CE0-B985-19794E8388B6}" sibTransId="{2C39B7E3-82B1-4CFD-AA4B-AF6D75304C52}"/>
     <dgm:cxn modelId="{1066B050-741D-4413-B5A3-30D297AB3F0D}" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" srcOrd="3" destOrd="0" parTransId="{EF073626-2DBD-43F7-99C2-23F5FFF96A0C}" sibTransId="{0E6EBEF6-924A-4C47-B2D4-7821F2596ACE}"/>
     <dgm:cxn modelId="{99115273-99A9-44FD-849F-3D5ED3063143}" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" srcOrd="2" destOrd="0" parTransId="{1FD19524-DA46-4556-9F21-F8852A0054D3}" sibTransId="{63DE8D11-D59D-4290-9BE5-E93418A95057}"/>
     <dgm:cxn modelId="{DCF96654-BB94-481A-B7D1-637EA5AA9AEC}" type="presOf" srcId="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" destId="{38FCE7FC-7DBE-4B89-97E4-F2466BC4511C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C9935557-401D-44FF-ABCC-F22D99EA2A2F}" srcId="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" destId="{2EF99988-F5D1-4AFB-A201-9DDB0BB7BB6B}" srcOrd="1" destOrd="0" parTransId="{43E9B76A-C0DA-421A-B59E-1C61B4515168}" sibTransId="{DCF0A362-8E34-40A0-B604-837BFFC8E6A0}"/>
     <dgm:cxn modelId="{59271558-5C0C-44A5-B767-79FB0646F99A}" type="presOf" srcId="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" destId="{8545289D-0FDB-422A-9D31-9FD9D8B7E599}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9AB2BF7D-8CB2-4357-9374-45F0373A45D3}" type="presOf" srcId="{C8461B47-A630-4816-B3F7-BEB3ADC05DD5}" destId="{EF36CBC8-2D89-44D7-AAA6-215B3BBE5770}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{ED84F87F-4BAC-47A1-9B3B-FD8DF9EFAF53}" type="presOf" srcId="{73A890F3-D00F-42DE-8F91-C4B865AF2E10}" destId="{94745EA2-1F74-427C-B4B9-0E7AB63EE3B7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{72DAA580-E17C-4DFD-B7B8-E35459E9FF7B}" type="presOf" srcId="{43E9B76A-C0DA-421A-B59E-1C61B4515168}" destId="{363152D6-143B-412A-B8E7-3E8C67831266}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{6F433781-D2FB-490B-ABE7-F34914D9C1FE}" type="presOf" srcId="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" destId="{D1AE271E-A4FB-4102-8819-B629C53F72BE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D6737582-1518-4A0D-911D-A0357DA960BE}" type="presOf" srcId="{449DDD75-69C9-497F-8230-754D672C297B}" destId="{30D21823-93A4-489A-B3F9-B0CAB60848C7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{77AC2683-F747-42AE-8A00-54BC9E43D749}" srcId="{F04B937D-60EF-4AA7-A0A6-71D1D50C286C}" destId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" srcOrd="0" destOrd="0" parTransId="{6EF69A36-7FCB-43C4-9520-AEF927B22EF9}" sibTransId="{2C8A916F-519B-40CE-ACF1-B66533AFB498}"/>
     <dgm:cxn modelId="{68B58883-37E3-472A-AB29-FE009222BA0B}" type="presOf" srcId="{73A890F3-D00F-42DE-8F91-C4B865AF2E10}" destId="{8C9928E0-1FEF-4BCF-8510-E1B106A0F002}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4F5DD088-3DF5-400C-B0AF-7E1734711359}" type="presOf" srcId="{7B06632F-081A-4CE0-B985-19794E8388B6}" destId="{49C8E384-6ADE-4921-9DA4-DAEBA2A26F81}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B2000989-107F-4A4D-876A-960B525FF09F}" type="presOf" srcId="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" destId="{BE3AE9E4-9D05-4682-BEA4-3BF123146ECC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9290B989-2B1B-4353-A4FB-B4E9549C9BC0}" type="presOf" srcId="{0AC675C2-77A5-42EC-8AEE-8F043BEC2182}" destId="{E719248D-B8BD-423A-931A-E8BA8705F5AB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F7A5888B-1AA8-4A86-9568-A187BD7D3DA5}" type="presOf" srcId="{110082CE-5A72-41E8-B071-028072DFD199}" destId="{25E72662-CC1B-4F25-9B81-9BD0CB30D035}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{06DFE98C-8230-4B61-A217-830BB409175D}" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" srcOrd="1" destOrd="0" parTransId="{C0E4D80E-36C3-4B05-A901-F056725D01C8}" sibTransId="{9A8E0A30-8AC8-43BE-BFA5-73F0F592B88E}"/>
     <dgm:cxn modelId="{7C3C008D-3EA8-4320-A17B-CBDF1F915457}" srcId="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" destId="{73A890F3-D00F-42DE-8F91-C4B865AF2E10}" srcOrd="1" destOrd="0" parTransId="{04A62147-C2AD-4BD6-8B2B-E915E567EB5D}" sibTransId="{A328270F-F709-43BD-AD7A-FBFEA9A7C576}"/>
     <dgm:cxn modelId="{19571C8D-CA66-443C-B543-8FBA6058230F}" type="presOf" srcId="{9F2A22D5-9A3F-4F5F-870B-1D926D8D715C}" destId="{339D5D78-4594-4909-BE43-E72FB4986630}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E471D28D-D665-4864-8F2E-8BB140064CBE}" type="presOf" srcId="{B55AFFA9-C808-435E-A1D7-6852A8087010}" destId="{8263297A-7E3B-44AD-8BB2-EA0B1330F538}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D671338E-D77B-4110-B203-F656FFC127F8}" type="presOf" srcId="{EA9EA2F7-897F-4993-A6D5-556A25F7457B}" destId="{CBA78F4C-0C78-421B-9D42-B6226E5F5D62}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{528AA391-B528-4D58-9C68-18FD17FFD993}" type="presOf" srcId="{9267FEC3-CC28-4E1A-976C-9C86239EDF5D}" destId="{5DD44ED3-FFF5-4EA0-B7F0-41DB7D172444}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C50B1B92-5380-489E-BE9F-158CD00C81BB}" type="presOf" srcId="{3478BC93-3405-4ADE-9D24-2ADB935818D8}" destId="{69D29CBB-66B2-4C0C-ABE2-A10104A6B0B2}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{05EEF393-88E7-4B6A-B2ED-6CC3968855BA}" srcId="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" destId="{449DDD75-69C9-497F-8230-754D672C297B}" srcOrd="1" destOrd="0" parTransId="{2694EDE5-FA1C-4E51-81DC-BFA08CB80F91}" sibTransId="{78EDAD95-4A50-4B14-B8AF-DA287DADE1A2}"/>
     <dgm:cxn modelId="{C93F6B96-D176-43D1-B7F1-FC103E27A8DA}" type="presOf" srcId="{EF073626-2DBD-43F7-99C2-23F5FFF96A0C}" destId="{F7C31DEC-1D37-4498-AEF5-96337A4DDBCC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E0759C97-7E68-4680-9F3A-80F67B74D584}" srcId="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" destId="{B55AFFA9-C808-435E-A1D7-6852A8087010}" srcOrd="0" destOrd="0" parTransId="{5C30081B-2F99-4CA8-B2F6-E706E4427AC8}" sibTransId="{E2459E45-FA73-4E43-BDD2-E7F0D676A4EA}"/>
     <dgm:cxn modelId="{234ADB9A-DDC2-490E-885D-70997CBC4F3D}" type="presOf" srcId="{0925EA0B-BD08-47CC-8E03-F3008EAEAA9B}" destId="{15A22E66-95B9-42BE-A258-A22FB8BC00EF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{59A6509C-1FBF-45F8-BEC3-DCD8270BA465}" type="presOf" srcId="{B378EB9B-88CC-48DE-9918-FFD393883395}" destId="{56183484-50C0-482E-AB47-9AC5DF375180}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{EFBBC4A8-F938-444D-B320-0D307C63C7A5}" type="presOf" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{A0F718E1-D2D1-4272-A48E-D24BC59397CB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{777348AF-8349-41F6-965F-9C778D35FB68}" type="presOf" srcId="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" destId="{F071EFBE-99BB-4497-BCA3-E3AD4DBB81F7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{AA8426B0-2A35-47E1-A87E-ADF1F398960A}" type="presOf" srcId="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" destId="{9F88CBCC-A9C2-4795-A715-855C3437CD2E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D8656BB1-05E9-4112-9766-C46BE7FCBC81}" type="presOf" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{CA7BAC0B-9EA4-4879-94B5-386EB41789F6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1A2502B3-B372-40E3-A0FA-EF69AD5B33C2}" type="presOf" srcId="{BDD39C6E-F3F5-412A-8492-10A009FC32DC}" destId="{B00F6A8B-8E59-45A6-BDC2-0DCCF384DDF1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E0944EB9-8257-48A3-9A6B-B89821C50759}" type="presOf" srcId="{115375BF-3215-4501-84F5-19DF7598428C}" destId="{2E1D3429-D4C6-4C45-97B7-037ABD2F2ACB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E35039BB-5ACF-4B85-9B59-0FCE7F4429B2}" srcId="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" destId="{1E2166C7-3D06-484E-90F4-85D40D3B1978}" srcOrd="0" destOrd="0" parTransId="{EA9EA2F7-897F-4993-A6D5-556A25F7457B}" sibTransId="{6A828C66-EAA6-45A5-BED5-1CC63F6F16A3}"/>
-    <dgm:cxn modelId="{951985BC-06D8-4F89-BF59-22E5F200D584}" srcId="{395FB970-E1F5-4923-AB8B-116E3DB21BED}" destId="{037AC280-9827-4989-A4AE-4C87FB475D71}" srcOrd="0" destOrd="0" parTransId="{265CF071-E800-4DD5-98ED-9F1DB67ED1D8}" sibTransId="{71A34856-8FA4-4463-8D25-A0B89D17678B}"/>
     <dgm:cxn modelId="{8669E6BF-C83F-44CE-B9DE-CCD3DFC67AFF}" type="presOf" srcId="{1BF6BC19-2462-4EFA-B3DD-8D6453ECEF2C}" destId="{FD503D71-24C3-4C7E-9029-CEC524CD8B18}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{01360FC4-370C-47E9-BD99-C64E41A6011B}" type="presOf" srcId="{B378EB9B-88CC-48DE-9918-FFD393883395}" destId="{7C84DEDB-2093-41FF-876D-8956DFBFC502}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{3FEA18C6-A054-4BA6-9E78-E75C44100F40}" type="presOf" srcId="{DD59D6BE-6B99-412F-BB22-B5D351BD2105}" destId="{84242F1C-6DD3-4474-9E4F-3B4383FB317E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{67EBAAD1-A3FA-46F9-94A6-AC2F7B437B68}" type="presOf" srcId="{115375BF-3215-4501-84F5-19DF7598428C}" destId="{BB316E14-97F5-4137-ABD1-35BC18AE3373}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B7EC75D4-7E53-4F20-8C6E-09302C713A7A}" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{115375BF-3215-4501-84F5-19DF7598428C}" srcOrd="0" destOrd="0" parTransId="{BDD39C6E-F3F5-412A-8492-10A009FC32DC}" sibTransId="{A2197D87-1E1D-4D5F-81EE-E5590EF010E0}"/>
     <dgm:cxn modelId="{980603DA-6234-47D4-89E0-BAB2C55A4620}" type="presOf" srcId="{3CB8D72E-B48C-4909-B397-09EC1E6127A4}" destId="{E1DD6F2E-6BD0-4FEB-A408-8EF35BF59281}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{FC1F1EDC-B417-47F0-B350-23F33BC5F774}" type="presOf" srcId="{C0E4D80E-36C3-4B05-A901-F056725D01C8}" destId="{DBF5B209-71C8-4860-BB96-6658BAA92A6E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{70A111DE-D661-4E1A-B024-F1B9724AFF79}" type="presOf" srcId="{5C30081B-2F99-4CA8-B2F6-E706E4427AC8}" destId="{0D09AA13-1C69-4AAA-8B70-4564EC5A248E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{88B924E8-251B-4AC1-BE65-CD6DA05B4993}" type="presOf" srcId="{9F2A22D5-9A3F-4F5F-870B-1D926D8D715C}" destId="{45F67F55-7B9B-4894-A2AD-3DA44F4CF9BF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{055C01EB-DC59-49E8-B446-B53A5D153B27}" srcId="{7C6C57FA-696A-484B-8B37-4FFBA09853ED}" destId="{4B47B39F-34D1-44BC-9837-38C40D299E2B}" srcOrd="5" destOrd="0" parTransId="{22637279-5CA0-4A7D-B510-5468034A5D6B}" sibTransId="{D18A8351-6E7B-4A07-8A99-B5339723BD86}"/>
     <dgm:cxn modelId="{4236F9EE-C928-4B26-AC71-AD7B9A64A5B7}" type="presOf" srcId="{8D3CCF6E-D1EC-466B-92C6-69864AF672AA}" destId="{10BC8083-E499-405A-8EEC-4068A3852C84}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C22D0DF7-0A57-46E1-9532-160599072A66}" type="presOf" srcId="{2EF99988-F5D1-4AFB-A201-9DDB0BB7BB6B}" destId="{B03EF1EB-14E4-4359-A66D-3253D5B4F4F4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{05C1E779-84FA-4E61-86E8-D73E039966DC}" type="presParOf" srcId="{34DA4D81-7542-4C5C-BDEA-49B9522BD151}" destId="{E7522641-CA36-4030-B99F-AE6A82553D8F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2C835F74-73AE-43B1-AF24-8C4D60C8ABBD}" type="presParOf" srcId="{E7522641-CA36-4030-B99F-AE6A82553D8F}" destId="{CEEA18A3-C2CC-4091-94B0-0E9BA155A344}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{696B2C56-EA0F-43B9-B667-1311BD7F9D0C}" type="presParOf" srcId="{CEEA18A3-C2CC-4091-94B0-0E9BA155A344}" destId="{CA7BAC0B-9EA4-4879-94B5-386EB41789F6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0A5D37A1-ADCA-4BBE-B89C-A6ECFFCF3960}" type="presParOf" srcId="{CEEA18A3-C2CC-4091-94B0-0E9BA155A344}" destId="{A0F718E1-D2D1-4272-A48E-D24BC59397CB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C3083702-27DB-43D2-BCE2-D0825BC726A1}" type="presParOf" srcId="{E7522641-CA36-4030-B99F-AE6A82553D8F}" destId="{41F8F0BE-5CF6-4D20-B331-021098ADBC82}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F9E74DE6-B629-4D6F-8B6A-50AB722285DA}" type="presParOf" srcId="{41F8F0BE-5CF6-4D20-B331-021098ADBC82}" destId="{534D3F45-DB19-4F8C-B1C2-A8F9A05540B8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{DE931A02-5375-4C0A-85DA-5E470023FDF1}" type="presParOf" srcId="{41F8F0BE-5CF6-4D20-B331-021098ADBC82}" destId="{5E5DCFBF-6F7B-4236-8411-FFE9BC0641DA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1AA2E7C6-49CE-40AC-B560-738AD9C6DFF9}" type="presParOf" srcId="{5E5DCFBF-6F7B-4236-8411-FFE9BC0641DA}" destId="{044BACAE-8E3F-4295-ADFF-ABCE2C099664}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{92DE8DA2-0ED9-4505-B850-B81294EC882F}" type="presParOf" srcId="{044BACAE-8E3F-4295-ADFF-ABCE2C099664}" destId="{FD503D71-24C3-4C7E-9029-CEC524CD8B18}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{CC7786A5-939F-4910-AE83-0F3FBF8D27F2}" type="presParOf" srcId="{044BACAE-8E3F-4295-ADFF-ABCE2C099664}" destId="{2C1B1AA5-9C31-4AF0-9D1D-406C3888A27E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{BF603E58-998A-4981-8947-528064A38697}" type="presParOf" srcId="{5E5DCFBF-6F7B-4236-8411-FFE9BC0641DA}" destId="{8CFBC9C9-EE1C-46F8-909D-3CFBF4AE340B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{214EE61B-3100-4CEC-AF32-4BCD0C460DDB}" type="presParOf" srcId="{8CFBC9C9-EE1C-46F8-909D-3CFBF4AE340B}" destId="{CBA78F4C-0C78-421B-9D42-B6226E5F5D62}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0F5C2348-7D01-43CF-A05A-233C4A9D993E}" type="presParOf" srcId="{8CFBC9C9-EE1C-46F8-909D-3CFBF4AE340B}" destId="{B3543561-90B8-41DC-A014-1053D13B4690}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
@@ -2677,204 +2611,138 @@
     <dgm:cxn modelId="{C8245539-9FBC-4FC3-9E97-CE8B2E09C515}" type="presParOf" srcId="{3DC3A3C3-A5D2-4AC9-BD38-AFF6DA2AA163}" destId="{AE89A880-D7E9-4CCD-98E5-58B877D3B3FE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9568BE3A-0B7F-41D9-A4DC-6154D43058B8}" type="presParOf" srcId="{3DC3A3C3-A5D2-4AC9-BD38-AFF6DA2AA163}" destId="{DAFACA00-A548-45B1-ADCB-0ECBE6E89553}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{38A40B99-5F9B-4FF4-8E7B-63097A096FA2}" type="presParOf" srcId="{C040A6F1-F794-4252-A223-4EDADED0B262}" destId="{E873ACB6-93A6-4257-A77F-A320C7F48246}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0DF12A6D-98C7-4754-81A6-8BA2B9777A45}" type="presParOf" srcId="{C040A6F1-F794-4252-A223-4EDADED0B262}" destId="{724CB014-E947-4BFB-92C1-C30311AD1F41}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{EB72EADF-D6AB-44AA-B24A-8F29EDC09F7C}" type="presParOf" srcId="{724CB014-E947-4BFB-92C1-C30311AD1F41}" destId="{A745D8C6-644D-4747-9FB1-41E958C815C7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E7BA82EC-9667-468C-A73A-50DFC3AF76F7}" type="presParOf" srcId="{A745D8C6-644D-4747-9FB1-41E958C815C7}" destId="{C739B244-53EF-46AF-91D8-FA493E92B347}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1182DD33-FDD8-4034-BEA6-A8E2EC26E5E1}" type="presParOf" srcId="{A745D8C6-644D-4747-9FB1-41E958C815C7}" destId="{30D21823-93A4-489A-B3F9-B0CAB60848C7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C429B640-DB34-4AAA-B905-10E2C5B3A049}" type="presParOf" srcId="{724CB014-E947-4BFB-92C1-C30311AD1F41}" destId="{6D968E36-DB84-48B8-9A96-D3B33EAA7BA1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{539BEE40-47F8-4764-B5BF-8D6EAE7AC0E8}" type="presParOf" srcId="{724CB014-E947-4BFB-92C1-C30311AD1F41}" destId="{8DD5DBD0-1371-482A-A4E3-3AEC64829A85}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A40CB180-C77F-4284-A03A-99AEE5847F9B}" type="presParOf" srcId="{D029F586-4F04-42D8-A7CA-12380D0FBE32}" destId="{E390FB02-9AF7-4119-8DB7-93BCC308150E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{56331CE1-15D0-4F70-8DC2-BE3B4009FDD5}" type="presParOf" srcId="{E7522641-CA36-4030-B99F-AE6A82553D8F}" destId="{2A889769-8AC6-4634-91A0-1E2D67ABF15C}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{46D7EDAE-DA39-4529-84E9-23B5C0616455}" type="presParOf" srcId="{2A889769-8AC6-4634-91A0-1E2D67ABF15C}" destId="{B00F6A8B-8E59-45A6-BDC2-0DCCF384DDF1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D08B62FE-245C-4754-9096-0D66D3112B42}" type="presParOf" srcId="{2A889769-8AC6-4634-91A0-1E2D67ABF15C}" destId="{260236C8-9EE9-4EB7-B9E8-B9859FB6B89C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{76BA8EB2-057E-4A8D-B5F7-4C45EDC63169}" type="presParOf" srcId="{260236C8-9EE9-4EB7-B9E8-B9859FB6B89C}" destId="{580AC766-E819-4348-AD22-446362594B59}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F9CDA809-34F0-4D70-BCA5-F579F64F5B66}" type="presParOf" srcId="{580AC766-E819-4348-AD22-446362594B59}" destId="{BB316E14-97F5-4137-ABD1-35BC18AE3373}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2749D952-7AD3-464B-90C5-DD15A01311DA}" type="presParOf" srcId="{580AC766-E819-4348-AD22-446362594B59}" destId="{2E1D3429-D4C6-4C45-97B7-037ABD2F2ACB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F9BFA57D-BD29-4DC0-BEF4-0C7D7D83DC5F}" type="presParOf" srcId="{260236C8-9EE9-4EB7-B9E8-B9859FB6B89C}" destId="{9B851BE2-766A-462C-919D-E5EA8E6C385B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{FAD7AD83-BE4A-4A38-9340-DA23CCE85624}" type="presParOf" srcId="{260236C8-9EE9-4EB7-B9E8-B9859FB6B89C}" destId="{31C7CBA2-60FA-4EE5-BD4C-604B33D26BFF}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A86DCBFB-0423-4C3E-AAE7-5C5A09D2DC9C}" type="presParOf" srcId="{2A889769-8AC6-4634-91A0-1E2D67ABF15C}" destId="{DBF5B209-71C8-4860-BB96-6658BAA92A6E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{3633891E-BE0E-41A2-BBBA-40DC694BBF53}" type="presParOf" srcId="{2A889769-8AC6-4634-91A0-1E2D67ABF15C}" destId="{71BB9CA4-5272-4AEE-8118-ED9B3EAA7609}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9A2951A0-78C2-48D3-968D-E3FA60F01056}" type="presParOf" srcId="{71BB9CA4-5272-4AEE-8118-ED9B3EAA7609}" destId="{8C212DF3-AD55-4C5E-93E9-1D5B813094A5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{886EBE1A-1272-458E-A73D-0F14A9290E87}" type="presParOf" srcId="{8C212DF3-AD55-4C5E-93E9-1D5B813094A5}" destId="{D413C986-F521-43A1-AAE6-F312060CE0C5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{7E69F6A4-5211-495A-9DD2-ADA0B7DEFCB5}" type="presParOf" srcId="{8C212DF3-AD55-4C5E-93E9-1D5B813094A5}" destId="{38FCE7FC-7DBE-4B89-97E4-F2466BC4511C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{94D0E11B-8012-4611-A9E8-F8737839B754}" type="presParOf" srcId="{71BB9CA4-5272-4AEE-8118-ED9B3EAA7609}" destId="{BA5EE8FE-1372-4571-BAC7-8BA117C1CD19}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1E1B308D-EAC8-4421-904B-B52BD642B9F6}" type="presParOf" srcId="{71BB9CA4-5272-4AEE-8118-ED9B3EAA7609}" destId="{6FA0EBAB-44D5-441A-8FCE-ADBCA17C734A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{A08E54CB-060C-43EA-B899-7BE4B3EFA8A9}" type="presParOf" srcId="{6FA0EBAB-44D5-441A-8FCE-ADBCA17C734A}" destId="{22A31404-D938-4A51-8618-2A7EF7665114}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-[...5 lines deleted...]
-    <dgm:cxn modelId="{F7F47CEC-BA5B-4644-A785-4B6E68DAC357}" type="presParOf" srcId="{B57C402E-8854-47CF-A85E-BC3FCE5F7EB9}" destId="{C2AD1304-DAC0-4D67-A534-B3A924F007C7}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
   </dgm:cxnLst>
   <dgm:bg>
     <a:noFill/>
   </dgm:bg>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
-    <dsp:sp modelId="{22A31404-D938-4A51-8618-2A7EF7665114}">
-[...57 lines deleted...]
-    </dsp:sp>
     <dsp:sp modelId="{DBF5B209-71C8-4860-BB96-6658BAA92A6E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3897188" y="674232"/>
-          <a:ext cx="947489" cy="613866"/>
+          <a:off x="3897188" y="1147977"/>
+          <a:ext cx="140121" cy="613866"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="613866"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="947489" y="613866"/>
+                <a:pt x="140121" y="613866"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="99000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{B00F6A8B-8E59-45A6-BDC2-0DCCF384DDF1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3757066" y="674232"/>
+          <a:off x="3757066" y="1147977"/>
           <a:ext cx="140121" cy="613866"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="140121" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="140121" y="613866"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="0" y="613866"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -2889,51 +2757,51 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{E873ACB6-93A6-4257-A77F-A320C7F48246}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6592862" y="3516701"/>
+          <a:off x="6592862" y="3042956"/>
           <a:ext cx="200173" cy="1561355"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="1561355"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="1561355"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -2948,51 +2816,51 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{C0579BC2-8A01-4298-8D51-470579BD64D9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6592862" y="3516701"/>
+          <a:off x="6592862" y="3042956"/>
           <a:ext cx="200173" cy="613866"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="613866"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="613866"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3007,113 +2875,113 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{25E72662-CC1B-4F25-9B81-9BD0CB30D035}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3897188" y="674232"/>
-          <a:ext cx="3229471" cy="2175222"/>
+          <a:off x="3897188" y="1147977"/>
+          <a:ext cx="3229471" cy="1227732"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="0" y="2035100"/>
+                <a:pt x="0" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="3229471" y="2035100"/>
+                <a:pt x="3229471" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="3229471" y="2175222"/>
+                <a:pt x="3229471" y="1227732"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="99000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{49C8E384-6ADE-4921-9DA4-DAEBA2A26F81}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4978127" y="3516701"/>
+          <a:off x="4978127" y="3042956"/>
           <a:ext cx="200173" cy="1561355"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="1561355"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="1561355"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3128,51 +2996,51 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{0D09AA13-1C69-4AAA-8B70-4564EC5A248E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4978127" y="3516701"/>
+          <a:off x="4978127" y="3042956"/>
           <a:ext cx="200173" cy="613866"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="613866"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="613866"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3187,113 +3055,113 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{010AE706-3BC5-4142-8DC0-31F4CD860291}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3897188" y="674232"/>
-          <a:ext cx="1614735" cy="2175222"/>
+          <a:off x="3897188" y="1147977"/>
+          <a:ext cx="1614735" cy="1227732"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="0" y="2035100"/>
+                <a:pt x="0" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="1614735" y="2035100"/>
+                <a:pt x="1614735" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="1614735" y="2175222"/>
+                <a:pt x="1614735" y="1227732"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="99000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{5DD44ED3-FFF5-4EA0-B7F0-41DB7D172444}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3363391" y="3516701"/>
+          <a:off x="3363391" y="3042956"/>
           <a:ext cx="200173" cy="1561355"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="1561355"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="1561355"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3308,51 +3176,51 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{E7E5938A-8E2E-49B8-B723-6218E190648C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3363391" y="3516701"/>
+          <a:off x="3363391" y="3042956"/>
           <a:ext cx="200173" cy="613866"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="613866"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="613866"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3367,107 +3235,107 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{898A0055-DAB3-448C-82B5-F213EA1187B2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3851468" y="674232"/>
-          <a:ext cx="91440" cy="2175222"/>
+          <a:off x="3851468" y="1147977"/>
+          <a:ext cx="91440" cy="1227732"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="45720" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="45720" y="2175222"/>
+                <a:pt x="45720" y="1227732"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="99000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{209ACC51-68EB-4EBD-A92F-9DA11DF93179}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1748656" y="3516701"/>
+          <a:off x="1748656" y="3042956"/>
           <a:ext cx="200173" cy="1561355"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="1561355"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="1561355"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3482,51 +3350,51 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{E1DD6F2E-6BD0-4FEB-A408-8EF35BF59281}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1748656" y="3516701"/>
+          <a:off x="1748656" y="3042956"/>
           <a:ext cx="200173" cy="613866"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="613866"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="613866"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3541,113 +3409,113 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{F7C31DEC-1D37-4498-AEF5-96337A4DDBCC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2282452" y="674232"/>
-          <a:ext cx="1614735" cy="2175222"/>
+          <a:off x="2282452" y="1147977"/>
+          <a:ext cx="1614735" cy="1227732"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="1614735" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="1614735" y="2035100"/>
+                <a:pt x="1614735" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="0" y="2035100"/>
+                <a:pt x="0" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="0" y="2175222"/>
+                <a:pt x="0" y="1227732"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="99000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{363152D6-143B-412A-B8E7-3E8C67831266}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="133920" y="3516701"/>
+          <a:off x="133920" y="3042956"/>
           <a:ext cx="200173" cy="1561355"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="1561355"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="1561355"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3662,51 +3530,51 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{CBA78F4C-0C78-421B-9D42-B6226E5F5D62}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="133920" y="3516701"/>
+          <a:off x="133920" y="3042956"/>
           <a:ext cx="200173" cy="613866"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="613866"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="200173" y="613866"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3721,113 +3589,113 @@
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{534D3F45-DB19-4F8C-B1C2-A8F9A05540B8}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="667717" y="674232"/>
-          <a:ext cx="3229471" cy="2175222"/>
+          <a:off x="667717" y="1147977"/>
+          <a:ext cx="3229471" cy="1227732"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="3229471" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="3229471" y="2035100"/>
+                <a:pt x="3229471" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="0" y="2035100"/>
+                <a:pt x="0" y="1087611"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="0" y="2175222"/>
+                <a:pt x="0" y="1227732"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="99000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{CA7BAC0B-9EA4-4879-94B5-386EB41789F6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3229942" y="6986"/>
+          <a:off x="3229942" y="480731"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:shade val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -3852,62 +3720,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Ordförande</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3229942" y="6986"/>
+        <a:off x="3229942" y="480731"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{FD503D71-24C3-4C7E-9029-CEC524CD8B18}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="471" y="2849455"/>
+          <a:off x="471" y="2375710"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="99000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -3932,62 +3800,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Event</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="471" y="2849455"/>
+        <a:off x="471" y="2375710"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{DF4318BA-BEE5-4D69-931D-EF0916B6193D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="334094" y="3796944"/>
+          <a:off x="334094" y="3323199"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4012,62 +3880,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Ansvarig, invald i styrelsen</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="334094" y="3796944"/>
+        <a:off x="334094" y="3323199"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{B03EF1EB-14E4-4359-A66D-3253D5B4F4F4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="334094" y="4744434"/>
+          <a:off x="334094" y="4270689"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4092,62 +3960,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>4 personer</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="334094" y="4744434"/>
+        <a:off x="334094" y="4270689"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D1AE271E-A4FB-4102-8819-B629C53F72BE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1615206" y="2849455"/>
+          <a:off x="1615206" y="2375710"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="99000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4172,62 +4040,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Hall/Material</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1615206" y="2849455"/>
+        <a:off x="1615206" y="2375710"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{7C84DEDB-2093-41FF-876D-8956DFBFC502}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1948829" y="3796944"/>
+          <a:off x="1948829" y="3323199"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4252,62 +4120,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Ansvarig, invald i styrelsen</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1948829" y="3796944"/>
+        <a:off x="1948829" y="3323199"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{94745EA2-1F74-427C-B4B9-0E7AB63EE3B7}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1948829" y="4744434"/>
+          <a:off x="1948829" y="4270689"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4332,62 +4200,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>2 personer</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1948829" y="4744434"/>
+        <a:off x="1948829" y="4270689"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{04B9AA99-A62E-40BD-994D-C5982BBD3BC6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3229942" y="2849455"/>
+          <a:off x="3229942" y="2375710"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="99000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4412,62 +4280,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Sponsring/Kommunikation</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3229942" y="2849455"/>
+        <a:off x="3229942" y="2375710"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{10BC8083-E499-405A-8EEC-4068A3852C84}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3563565" y="3796944"/>
+          <a:off x="3563565" y="3323199"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4492,62 +4360,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Ansvarig, invald i styrelsen</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3563565" y="3796944"/>
+        <a:off x="3563565" y="3323199"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{45F67F55-7B9B-4894-A2AD-3DA44F4CF9BF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3563565" y="4744434"/>
+          <a:off x="3563565" y="4270689"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4572,62 +4440,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>2 personer</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3563565" y="4744434"/>
+        <a:off x="3563565" y="4270689"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{BE3AE9E4-9D05-4682-BEA4-3BF123146ECC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4844677" y="2849455"/>
+          <a:off x="4844677" y="2375710"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="99000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4652,62 +4520,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Tävling</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4844677" y="2849455"/>
+        <a:off x="4844677" y="2375710"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{5ABBA45F-36CB-40F3-A801-25E19048681B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="5178300" y="3796944"/>
+          <a:off x="5178300" y="3323199"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4732,62 +4600,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Ansvarig, invald i styrelsen</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5178300" y="3796944"/>
+        <a:off x="5178300" y="3323199"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{E719248D-B8BD-423A-931A-E8BA8705F5AB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="5178300" y="4744434"/>
+          <a:off x="5178300" y="4270689"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4812,62 +4680,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>2 personer</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5178300" y="4744434"/>
+        <a:off x="5178300" y="4270689"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{15A22E66-95B9-42BE-A258-A22FB8BC00EF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6459413" y="2849455"/>
+          <a:off x="6459413" y="2375710"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="99000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4892,62 +4760,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Utbildning</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="6459413" y="2849455"/>
+        <a:off x="6459413" y="2375710"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{84242F1C-6DD3-4474-9E4F-3B4383FB317E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6793036" y="3796944"/>
+          <a:off x="6793036" y="3323199"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -4972,62 +4840,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Ansvarig, invald i styrelsen</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="6793036" y="3796944"/>
+        <a:off x="6793036" y="3323199"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C739B244-53EF-46AF-91D8-FA493E92B347}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6793036" y="4744434"/>
+          <a:off x="6793036" y="4270689"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:tint val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -5052,62 +4920,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>2 personer</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="6793036" y="4744434"/>
+        <a:off x="6793036" y="4270689"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{BB316E14-97F5-4137-ABD1-35BC18AE3373}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2422574" y="954476"/>
+          <a:off x="2422574" y="1428221"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:shade val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -5132,62 +5000,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Sekreterare</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2422574" y="954476"/>
+        <a:off x="2422574" y="1428221"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D413C986-F521-43A1-AAE6-F312060CE0C5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4844677" y="954476"/>
+          <a:off x="4037310" y="1428221"/>
           <a:ext cx="1334492" cy="667246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:shade val="80000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -5212,138 +5080,51 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5715" tIns="5715" rIns="5715" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200" dirty="0"/>
             <a:t>Kassör</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4844677" y="954476"/>
-[...86 lines deleted...]
-        <a:off x="4037310" y="1901965"/>
+        <a:off x="4037310" y="1428221"/>
         <a:ext cx="1334492" cy="667246"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="1000"/>
     <dgm:cat type="convert" pri="6000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2" type="asst">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -7680,51 +7461,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7650432F-3CD2-4184-BD24-78AE28EB8A3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6573EAB4-F57D-4778-98E7-75AD8A468DFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7880,51 +7661,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B904DF3-89CA-4446-A000-9FE4FD826A6C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86C5FEA9-80A6-41C8-BFFE-BF5F9EE5E0E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8090,51 +7871,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E7BCAC5-3F66-431E-BFB5-9DD69829799E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20372F39-8FD8-47D1-820E-6609C6451ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8290,51 +8071,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC0665F8-BFA0-4DB6-AE09-FA0D693F87BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56990D9D-62D5-46AF-A3D6-249377299DD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8566,51 +8347,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A34FA856-96EE-4854-B6F0-A93A5C82CEDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E7BC100-7377-4718-ACE6-8EA5394A9B8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8834,51 +8615,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{109DBEA1-6CAA-4D33-9892-5481E11652E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574AEBFB-21F3-4C20-A5AB-190E11519566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9249,51 +9030,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D9852B-5113-428C-851D-A8071B6C2AAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B4FAB40-DB29-462C-9503-F92E91A04928}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9391,51 +9172,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72B98C3B-A086-4CB2-9256-D77AC4572487}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7208E04D-39D9-471F-8447-099458A6FFAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9504,51 +9285,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CCE7854-14E5-4C49-B3AD-3F0D312350AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3B1A4F6-4E25-4328-A0BF-0CCB8C2258EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9817,51 +9598,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{404E5C97-1084-4327-A0F3-59725F3A6775}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8074856-1823-4003-8E1C-5F75DC7E598F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10106,51 +9887,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA762FA-3F66-47C8-92FC-3B853BDF92BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A5F999A-F6FD-465F-B535-ACD7ED96E093}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10353,51 +10134,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8EC61FA3-C4ED-4CEE-AA8D-9742AA779771}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/25/2021</a:t>
+              <a:t>8/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6BCE716-78CD-47A6-AF59-D03E4AF301AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -10446,50 +10227,98 @@
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DC20E86E-CD8D-4D99-841D-63565C7A7761}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="textruta 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B5FAD22-926F-D104-90A0-39203C991525}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1">
+            <p:extLst>
+              <p:ext uri="{1162E1C5-73C7-4A58-AE30-91384D911F3F}">
+                <p184:classification xmlns:p184="http://schemas.microsoft.com/office/powerpoint/2018/4/main" val="hdr"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4846638" y="63500"/>
+            <a:ext cx="2549525" cy="152400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr horzOverflow="overflow" lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="50000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Information classification: Ramirent Standard </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1833231978"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
@@ -10787,51 +10616,51 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Diagram 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A5D570-CE16-4E7E-846A-B7316F7B60E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452894650"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="665848696"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2032000" y="719666"/>
           <a:ext cx="8128000" cy="5418667"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4001738893"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -11113,82 +10942,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>52</Words>
+  <Words>47</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
-  <Paragraphs>19</Paragraphs>
+  <Paragraphs>18</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-presentation</dc:title>
   <dc:creator>Linda Arebo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_SetDate">
+    <vt:lpwstr>2026-08-07T13:20:01Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_Name">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_SiteId">
+    <vt:lpwstr>9e2a23af-98f4-4ad5-b266-ef9b2b0b80a5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_ActionId">
+    <vt:lpwstr>93725995-15d3-4dd6-861d-42db917017f9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_b5626f38-0d03-4995-be82-470b32c0f686_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderLocations">
+    <vt:lpwstr>Office-tema:8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>Information classification: Ramirent Standard </vt:lpwstr>
+  </property>
+</Properties>
+</file>