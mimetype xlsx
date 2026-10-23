--- v1 (2026-09-02)
+++ v2 (2026-10-23)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pontus.riarback\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pontus.riarback\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBC40859-58CB-4FC6-9FCD-D28213FE2D30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F8F61CD-1D56-423B-8E3D-340C703015DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="3345" windowWidth="23010" windowHeight="12150" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="17385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026|2027" sheetId="1" r:id="rId1"/>
     <sheet name="20252026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="xP9gJ6KOBLrcoXEadzQ+iZt6bCaHmQppsqFTV/CFboM="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -813,148 +813,114 @@
   <si>
     <t>F13/14</t>
   </si>
   <si>
     <t>Mån (B-hallen)</t>
   </si>
   <si>
     <t>Ons (C-hallen)</t>
   </si>
   <si>
     <t>Tors (C-hallen)</t>
   </si>
   <si>
     <t>Hall B</t>
   </si>
   <si>
     <t>Ev. ledig</t>
   </si>
   <si>
     <t>P11/P12</t>
   </si>
   <si>
     <t>Startar sin träning</t>
   </si>
   <si>
-    <t>Troligtvis framåt slutet september eller början oktober</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Hall B: Ledig </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFFC000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>C: P13</t>
     </r>
   </si>
   <si>
     <t>Startar tisdagstid 25 augusti.</t>
   </si>
   <si>
     <t>Startar söndagstid 13 september.</t>
   </si>
   <si>
     <t>Startar onsdagstid 2 september. Startar tisdagstid 6 oktober.</t>
   </si>
   <si>
     <t>Startar måndagstid 17 augusti. Startar onsdagstid 30 sept. Önskar tisdagstid augusti och september (försöker hitta själva).</t>
   </si>
   <si>
     <t xml:space="preserve">Startar tisdagstid 25 augusti. Startar onsdagstid 26 augusti. Startar fredagstid 28 augusti. </t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>Startar tisdagstid 25 augusti. Startar måndagstid 28 september. Önskar P14s onsdagstid i Vattholma 26 augusti - 23 september.</t>
   </si>
   <si>
     <t>Startar söndagstid 4 oktober.</t>
   </si>
   <si>
     <t>Startar onsdagstid 26 augusti (med 09/10). Startar med måndagstid 5 oktober (med P12). Startar fredagstid 2 oktober. Önskar fredagar kl. 19-20 i Bälinge 28 augusti - 25 september.</t>
   </si>
   <si>
     <t>Startar tisdagstid 25 augusti. Startar söndagstid 27/9.</t>
   </si>
   <si>
     <t>Startar tisdagstid 25 augusti. Startar måndagstid 5 oktober.</t>
   </si>
   <si>
     <t>Startar söndagstid 20 september. Startar onsdagstid 7 oktober.</t>
   </si>
   <si>
     <t>Startar söndagstid 20 september.</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">P11 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>okt-&gt;</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">P14/15 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
@@ -967,59 +933,71 @@
     <r>
       <t>P14/15 fr</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>18.45</t>
     </r>
   </si>
   <si>
     <t>P14/15</t>
   </si>
   <si>
     <t>Startar måndagstid 5 oktober (med F14). Startar onsdagstid 7 oktober. Önskar F17/18 tisdagstid i Bälinge kl 18-19, mellan 1-29 september (F14 och F13 turas om), samma gäller fredagar kl 18-19.</t>
   </si>
   <si>
     <t>Startar måndagstid 5 oktober (med F13). Startar onsdagstid 7 oktober. Önskar F17/18 tisdagstid i Bälinge kl 18-19, mellan 1-29 september (F14 och F13 turas om), samma gäller fredagar kl 18-19.</t>
   </si>
   <si>
     <t>LEDIG TID</t>
   </si>
+  <si>
+    <t>Startar 3 oktober.</t>
+  </si>
+  <si>
+    <t>Startar tisdagstid 6 oktober. Startar torsdagstid 8 oktober.</t>
+  </si>
+  <si>
+    <t>Troligtvis början oktober</t>
+  </si>
+  <si>
+    <t>(P19)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="hh\.mm"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1162,76 +1140,64 @@
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFD8D8D8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF2CC"/>
         <bgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
@@ -1240,56 +1206,50 @@
         <bgColor rgb="FFD9EAD3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCFE2F3"/>
         <bgColor rgb="FFCFE2F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF70AD47"/>
         <bgColor rgb="FF70AD47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor rgb="FFFFF2CC"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FFD9EAD3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
@@ -1407,51 +1367,51 @@
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1570,62 +1530,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -2191,565 +2142,565 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:M1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M37" sqref="M37"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="6" width="10.42578125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="10" width="10.42578125" customWidth="1"/>
     <col min="11" max="11" width="4.42578125" customWidth="1"/>
     <col min="12" max="12" width="17.28515625" customWidth="1"/>
     <col min="13" max="13" width="157.28515625" customWidth="1"/>
     <col min="14" max="14" width="28.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="L1" s="3"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="L2" s="72" t="s">
+      <c r="L2" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="72" t="s">
+      <c r="M2" s="69" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="L3" s="73"/>
-      <c r="M3" s="73"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="L4" s="62" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="63" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="68" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="8"/>
       <c r="H5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="8"/>
       <c r="J5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="62" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="66" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="14"/>
       <c r="H6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="14"/>
       <c r="J6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="62" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="67" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="H7" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="14"/>
-      <c r="J7" s="15" t="s">
-        <v>19</v>
+      <c r="J7" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="L7" s="62" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="67" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="H8" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="14"/>
       <c r="J8" s="17" t="s">
         <v>33</v>
       </c>
       <c r="L8" s="62" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="M8" s="64" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="14"/>
-      <c r="F9" s="69" t="s">
-        <v>143</v>
+      <c r="F9" s="68" t="s">
+        <v>19</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="14"/>
       <c r="J9" s="17" t="s">
         <v>33</v>
       </c>
       <c r="L9" s="62" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="64" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="14"/>
-      <c r="F10" s="69" t="s">
-        <v>143</v>
+      <c r="F10" s="15" t="s">
+        <v>19</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>39</v>
       </c>
       <c r="I10" s="17" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="19" t="s">
         <v>41</v>
       </c>
       <c r="L10" s="62" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="64" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="18" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="14"/>
-      <c r="F11" s="70" t="s">
-        <v>135</v>
+      <c r="F11" s="18" t="s">
+        <v>140</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>46</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="19" t="s">
         <v>41</v>
       </c>
       <c r="L11" s="62" t="s">
         <v>52</v>
       </c>
       <c r="M11" s="64" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="14"/>
-      <c r="F12" s="71" t="s">
-        <v>135</v>
+      <c r="F12" s="18" t="s">
+        <v>140</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="19" t="s">
         <v>51</v>
       </c>
       <c r="L12" s="62" t="s">
         <v>56</v>
       </c>
       <c r="M12" s="66" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="18" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="14"/>
-      <c r="F13" s="71" t="s">
-        <v>135</v>
+      <c r="F13" s="18" t="s">
+        <v>140</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>55</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="19" t="s">
         <v>51</v>
       </c>
       <c r="L13" s="62" t="s">
         <v>59</v>
       </c>
       <c r="M13" s="64" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="18" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="15" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="J14" s="12" t="s">
-        <v>27</v>
+      <c r="J14" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="L14" s="65" t="s">
         <v>62</v>
       </c>
       <c r="M14" s="64" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="H15" s="11" t="s">
         <v>61</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="J15" s="12" t="s">
-        <v>27</v>
+      <c r="J15" s="19" t="s">
+        <v>150</v>
       </c>
       <c r="L15" s="62" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="64" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="H16" s="11" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="19" t="s">
         <v>68</v>
       </c>
       <c r="L16" s="62" t="s">
         <v>65</v>
       </c>
       <c r="M16" s="66" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="21"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="H17" s="13" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="19" t="s">
         <v>68</v>
       </c>
       <c r="L17" s="62" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="64" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="24"/>
       <c r="D18" s="24" t="s">
         <v>67</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L18" s="62" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="64" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="27"/>
       <c r="D19" s="28" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="29"/>
       <c r="H19" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="62" t="s">
         <v>79</v>
       </c>
       <c r="M19" s="64" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="27"/>
       <c r="D20" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="29"/>
       <c r="H20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="14"/>
       <c r="L20" s="62" t="s">
         <v>82</v>
       </c>
       <c r="M20" s="64" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="27"/>
       <c r="D21" s="39" t="s">
         <v>81</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="14"/>
       <c r="L21" s="62"/>
       <c r="M21" s="64"/>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H22" s="13" t="s">
         <v>43</v>
       </c>
@@ -2824,123 +2775,123 @@
       </c>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="14"/>
       <c r="H27" s="11" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="14"/>
       <c r="J27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="L27" s="44"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
-      <c r="E28" s="9" t="s">
-        <v>19</v>
+      <c r="E28" s="12" t="s">
+        <v>27</v>
       </c>
       <c r="F28" s="14"/>
       <c r="H28" s="11" t="s">
         <v>50</v>
       </c>
       <c r="I28" s="14"/>
       <c r="J28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="L28" s="44"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="18" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>143</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>27</v>
       </c>
       <c r="F29" s="14"/>
       <c r="H29" s="11" t="s">
         <v>55</v>
       </c>
       <c r="I29" s="14"/>
       <c r="J29" s="9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="18" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="H30" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I30" s="14"/>
       <c r="J30" s="9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="18" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="H31" s="11" t="s">
         <v>61</v>
       </c>
       <c r="I31" s="14"/>
       <c r="J31" s="9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="18" t="s">
         <v>91</v>
       </c>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="H32" s="11" t="s">
         <v>18</v>
       </c>
@@ -3070,117 +3021,117 @@
       <c r="A43" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
       <c r="D43" s="18" t="s">
         <v>98</v>
       </c>
       <c r="E43" s="14"/>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="52"/>
       <c r="I43" s="50"/>
     </row>
     <row r="44" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
       <c r="D44" s="18" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="14"/>
-      <c r="F44" s="18" t="s">
-        <v>144</v>
+      <c r="F44" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="G44" s="52"/>
     </row>
     <row r="45" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
-      <c r="F45" s="18" t="s">
-        <v>144</v>
+      <c r="F45" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="G45" s="53"/>
     </row>
     <row r="46" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="14"/>
       <c r="C46" s="14"/>
       <c r="D46" s="14"/>
       <c r="E46" s="14"/>
-      <c r="F46" s="18" t="s">
-        <v>144</v>
+      <c r="F46" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="G46" s="53"/>
     </row>
     <row r="47" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3"/>
     </row>
     <row r="50" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I50" s="49"/>
     </row>
     <row r="51" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="56" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C51" s="14"/>
       <c r="D51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="14"/>
       <c r="F51" s="18" t="s">
         <v>71</v>
       </c>
       <c r="I51" s="50"/>
     </row>
     <row r="52" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B52" s="56" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="14"/>
       <c r="D52" s="18" t="s">
         <v>114</v>
       </c>
       <c r="E52" s="14"/>
       <c r="F52" s="18" t="s">
         <v>71</v>
@@ -4187,100 +4138,100 @@
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:Q1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
-      <c r="M1" s="74" t="s">
+      <c r="M1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="N1" s="75"/>
+      <c r="N1" s="72"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="74" t="s">
+      <c r="A2" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="75"/>
+      <c r="B2" s="72"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
-      <c r="M2" s="76" t="s">
+      <c r="M2" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="N2" s="76" t="s">
+      <c r="N2" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="O2" s="77" t="s">
+      <c r="O2" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="P2" s="75"/>
+      <c r="P2" s="72"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
-      <c r="M3" s="75"/>
-      <c r="N3" s="75"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="72"/>
       <c r="O3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="P3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>70</v>
@@ -5226,100 +5177,100 @@
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
     </row>
     <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="41">
         <v>0.875</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="2"/>
-      <c r="H33" s="78" t="s">
+      <c r="H33" s="75" t="s">
         <v>99</v>
       </c>
-      <c r="I33" s="75"/>
+      <c r="I33" s="72"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
     </row>
     <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="41">
         <v>0.89583333333333337</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="2"/>
-      <c r="H34" s="79" t="s">
+      <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
-      <c r="I34" s="75"/>
-      <c r="J34" s="75"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
     </row>
     <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
-      <c r="H35" s="80" t="s">
+      <c r="H35" s="77" t="s">
         <v>103</v>
       </c>
-      <c r="I35" s="75"/>
-[...1 lines deleted...]
-      <c r="K35" s="75"/>
+      <c r="I35" s="72"/>
+      <c r="J35" s="72"/>
+      <c r="K35" s="72"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="58"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>