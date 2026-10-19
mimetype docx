--- v0 (2025-10-16)
+++ v1 (2026-10-19)
@@ -15,68 +15,66 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5AC320FC" w14:textId="77777777" w:rsidR="006E4696" w:rsidRPr="002130AD" w:rsidRDefault="006E4696" w:rsidP="009F7309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1F140B" w14:textId="0BC20143" w:rsidR="00575E5C" w:rsidRDefault="00F47092" w:rsidP="009F7309">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="243C8D30" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="001F2971">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58602E85" wp14:editId="48179592">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="420127BB" wp14:editId="415DFABD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1710055</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2308225" cy="2501900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -87,439 +85,609 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2308225" cy="2501900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006E4696">
-[...9 lines deleted...]
-      <w:r w:rsidR="0061271F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backa Sharks café </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>drivs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helt av </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>klubbens medlemmar</w:t>
       </w:r>
-      <w:r w:rsidR="00F8622D">
-[...39 lines deleted...]
-      <w:r w:rsidR="00664C85">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caféet erbjuder mat och dryck, skapar en mötesplats och ger ett viktigt ekonomiskt bidrag till klubbens ungdomsverksamhet. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verksamheten </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fungera </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>alla hjälpa</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>s åt</w:t>
       </w:r>
-      <w:r w:rsidR="005119D7">
-[...39 lines deleted...]
-      <w:r w:rsidR="005119D7">
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>. Därför</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00664C85">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>bemanna</w:t>
       </w:r>
-      <w:r w:rsidR="007A29BC">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00664C85">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F9610E">
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">varje lag </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>caféet</w:t>
       </w:r>
-      <w:r w:rsidR="00B94836">
-[...19 lines deleted...]
-      <w:r w:rsidR="00F9610E">
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och matchvärdsrollen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00664C85">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="005119D7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tt antal timmar</w:t>
       </w:r>
-      <w:r w:rsidR="00575E5C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005119D7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>per år</w:t>
       </w:r>
-      <w:r w:rsidR="00115FB9">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00575E5C">
-[...89 lines deleted...]
-      <w:r w:rsidR="00B2427F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Varje lag har en caféansvarig som fördelar </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>passen och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>lagets första kontakt vid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> frågor. Om </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ett pass</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som inte passar </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ansvarar du själv för att byta med</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> någon </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>i laget</w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>. Det</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är inte den caféansvarig</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000737E8">
-[...29 lines deleted...]
-      <w:r w:rsidR="00AA4FE9">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>uppgift att ordna ersättare. Caféet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bidrar till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">göra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backa Sharks </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en trivsam </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>handbolls</w:t>
       </w:r>
-      <w:r w:rsidR="00641F7C">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">klubb och vi hoppas att alla kan hjälpa oss att ha det öppet! </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klubb </w:t>
+      </w:r>
+      <w:r w:rsidR="005343C1" w:rsidRPr="005343C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>– tack för att du hjälper till att hålla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det öppet!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD54430" w14:textId="77777777" w:rsidR="00575E5C" w:rsidRDefault="00575E5C" w:rsidP="009F7309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42868749" w14:textId="1330D85C" w:rsidR="00540C2A" w:rsidRDefault="00115FB9" w:rsidP="009F7309">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -538,74 +706,139 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Caféväskan (med nycklar)</w:t>
       </w:r>
       <w:r w:rsidR="002258D0" w:rsidRPr="00812862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00AA13CB" w:rsidRPr="00812862">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470B4483" w14:textId="5994A93A" w:rsidR="00FD16E3" w:rsidRDefault="00FD16E3" w:rsidP="00FD16E3">
+    <w:p w14:paraId="1A255660" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="00EF20BD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Cafénycklarna förvaras i materialrummet (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">precis vid ingången till Skälltorp), i skåpet där matchdatorerna förvaras (till höger, nederskåp). För att komma in a materialrummet så hjälper ledare som har handbollsskola/match till att öppna och även låsa. </w:t>
+        <w:t xml:space="preserve">Cafénycklarna </w:t>
+      </w:r>
+      <w:r w:rsidR="00637A8A" w:rsidRPr="00637A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>materialrummet</w:t>
+      </w:r>
+      <w:r w:rsidR="00637A8A" w:rsidRPr="00637A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>precis vid ingången till Skälltorp</w:t>
+      </w:r>
+      <w:r w:rsidR="00637A8A" w:rsidRPr="00637A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De förvaras i samma skåp som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>matchdatorerna</w:t>
+      </w:r>
+      <w:r w:rsidR="00637A8A" w:rsidRPr="00637A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: skåpet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till höger, </w:t>
+      </w:r>
+      <w:r w:rsidR="00637A8A" w:rsidRPr="00637A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>i den nedre delen. Be en ledare som ansvarar för handbollsskola eller match att låsa upp materialrummet. Ledaren hjälper även till att låsa rummet efteråt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5EE848" w14:textId="0F169DBD" w:rsidR="00EE451C" w:rsidRPr="00812862" w:rsidRDefault="00EE451C" w:rsidP="00EE451C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Kontaktnummer:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BED1951" w14:textId="2C63B410" w:rsidR="008C031E" w:rsidRPr="00812862" w:rsidRDefault="008C031E" w:rsidP="00485E75">
       <w:pPr>
@@ -683,2568 +916,1271 @@
             <w:szCs w:val="28"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>kankkonen@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3962E397" w14:textId="4592250F" w:rsidR="00FE454F" w:rsidRPr="00812862" w:rsidRDefault="00F271F4" w:rsidP="009F7309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bemanning när lag har cafétjänst: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A48532" w14:textId="690AA18C" w:rsidR="00F271F4" w:rsidRPr="00812862" w:rsidRDefault="00F271F4" w:rsidP="00F271F4">
+    <w:p w14:paraId="699D0423" w14:textId="77777777" w:rsidR="00D80D1B" w:rsidRDefault="00D80D1B" w:rsidP="00D80D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="1CD94717" w14:textId="1C4DDCFD" w:rsidR="00050D13" w:rsidRPr="00812862" w:rsidRDefault="00050D13" w:rsidP="00F271F4">
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Café: 1–2 personer. Minimiålder: 16 år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B4A308" w14:textId="77777777" w:rsidR="00D80D1B" w:rsidRDefault="00D80D1B" w:rsidP="00D80D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Matchvärd: 1 person. Minimiålder: 18 år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFA52CA" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Matchvärd: 1 person. Åldersgrän</w:t>
-[...7 lines deleted...]
-        <w:t>s:</w:t>
+        <w:t xml:space="preserve">Vid större </w:t>
+      </w:r>
+      <w:r w:rsidR="009336C7" w:rsidRPr="009336C7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>evenemang</w:t>
       </w:r>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18 år.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid större event kan man behöva öka till fler personer. </w:t>
+        <w:t>fler personer</w:t>
+      </w:r>
+      <w:r w:rsidR="009336C7" w:rsidRPr="009336C7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behövas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B747F4" w14:textId="3AA35CB2" w:rsidR="009365B7" w:rsidRDefault="00691AE0" w:rsidP="009D3B37">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Öppning av café:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E5F9A1" w14:textId="77777777" w:rsidR="00D42E50" w:rsidRDefault="00FD16E3" w:rsidP="00133A91">
+    <w:p w14:paraId="4EA43CAE" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...37 lines deleted...]
-    <w:p w14:paraId="2827F0EE" w14:textId="4E8F127E" w:rsidR="00691AE0" w:rsidRPr="00D42E50" w:rsidRDefault="007918F1" w:rsidP="00133A91">
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Betalning tas emot med Swish eller kortläsare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB8ADD1" w14:textId="0257C80D" w:rsidR="009336C7" w:rsidRPr="004102F3" w:rsidRDefault="009336C7" w:rsidP="004102F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...55 lines deleted...]
-    <w:p w14:paraId="759AD999" w14:textId="77777777" w:rsidR="001E0C19" w:rsidRDefault="00855E22" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brygg kaffe. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06B7C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Öppna locket ovanpå bryggaren och häll i vattnet. Filter finns i skåpen. Använd en påse kaffe per kanna vatten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004102F3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid helgarrangemang används pumptermos; vid större arrangemang används den större modellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F0E3CD" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="63A5A1F8" w14:textId="1EC760BC" w:rsidR="00FE37FB" w:rsidRPr="00812862" w:rsidRDefault="00855E22" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ställ fram kakor, te, muggar och övriga tillbehör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345FDDC8" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="18876D48" w14:textId="1844D884" w:rsidR="000D00E0" w:rsidRPr="00812862" w:rsidRDefault="000D00E0" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Fyll kyldisken med kalla drycker. Drycker finns i kylen i korridoren eller i köket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCBFEDF" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2432F23B" w14:textId="331313A7" w:rsidR="00690CD9" w:rsidRDefault="00690CD9" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Godis, kexchoklad, muggar och drycker förvaras i köksskåpen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FDA5B7" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="0BACC867" w14:textId="7B6DB0AF" w:rsidR="00743BF4" w:rsidRDefault="00AB21A7" w:rsidP="00743BF4">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ställ fram prisskyltarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CB2077" w14:textId="4FD317B7" w:rsidR="009336C7" w:rsidRPr="00857CBB" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="0F418290" w14:textId="57CEB24E" w:rsidR="003D79D0" w:rsidRDefault="003D79D0" w:rsidP="00743BF4">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Förbered toast med smör, ost och en skiva kalkon. Gör även några med endast ost. Starta toastjärnet. Kontrollera om det finns färdiggjorda toast i frysen. Servera toast i pappersfickorna som finns i skåpen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA95DE7" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="7243054C" w14:textId="15009E82" w:rsidR="007D4186" w:rsidRPr="00812862" w:rsidRDefault="007D4186" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ta fram glutenfritt toastbröd ur frysen en skiva i taget. Smöra inte brödet; använd endast ost och kalkon. Lägg bakplåtspapper i toastjärnet för att förhindra att det glutenfria brödet kommer i kontakt med brödsmulor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38845D9B" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2CEEB349" w14:textId="347940C6" w:rsidR="007D4186" w:rsidRPr="00812862" w:rsidRDefault="00F31E61" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Använd alltid handskar när du hanterar mat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4907D25C" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="5CEBE537" w14:textId="7E4FB225" w:rsidR="007F574A" w:rsidRPr="00812862" w:rsidRDefault="007F574A" w:rsidP="007F574A">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Kontrollera regelbundet att det finns kylda drycker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1DDF19" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...209 lines deleted...]
-    <w:p w14:paraId="1B6105CB" w14:textId="694761E6" w:rsidR="00826955" w:rsidRPr="00812862" w:rsidRDefault="00826955" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Kontakta Christer eller Cecilia om någon viktig vara är slut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3104AD75" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="42D85F19" w14:textId="5942B21D" w:rsidR="00D02260" w:rsidRPr="003E74A6" w:rsidRDefault="00826955" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Släng sopor och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>kartonger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i soprummet. Nyckeln finns på caféknippan. Inga sopor får lämnas kvar när caféet stänger. Pant samlas i avsedda säckar; töm säckarna om de är fulla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7F2026" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...27 lines deleted...]
-    <w:p w14:paraId="209C28E2" w14:textId="22B08D81" w:rsidR="00FA3863" w:rsidRPr="00812862" w:rsidRDefault="00FA3863" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Plåster och Alvedon finns i ett av caféets skåp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34360C78" w14:textId="3FFF54BE" w:rsidR="00685DEB" w:rsidRPr="00812862" w:rsidRDefault="00685DEB" w:rsidP="00975CDA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812862">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vid stängning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291ADBBB" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="6EB7EA15" w14:textId="759AF379" w:rsidR="00FA3863" w:rsidRDefault="00712B4F" w:rsidP="00256200">
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Förvara alla varor bakom jalusierna eller i kyl och frys i korridoren. Lås korridorens kyl och frys med hänglåsen. Skåpen bakom jalusierna behöver inte låsas, eftersom endast föreningen använder utrymmet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066C6A6E" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...81 lines deleted...]
-    <w:p w14:paraId="086460E5" w14:textId="471DA92B" w:rsidR="00ED3BB9" w:rsidRDefault="00ED3BB9" w:rsidP="00256200">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Rengör kaffebryggaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083BBB1B" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="3FD6B35C" w14:textId="000C4147" w:rsidR="00954193" w:rsidRPr="00812862" w:rsidRDefault="00954193" w:rsidP="00256200">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Diska porslin och kastruller och ställ tillbaka dem. Torka ur toastjärnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7685B6AC" w14:textId="6D75DA30" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="29680E9D" w14:textId="0C024357" w:rsidR="0021002F" w:rsidRPr="00812862" w:rsidRDefault="003834E5" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Frys in förberedda toast. Märk ost, toast, och kalkon med datum innan de ställs i kyl eller frys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BDE9B6" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="5AAFDEB6" w14:textId="77777777" w:rsidR="005C3DE4" w:rsidRPr="00812862" w:rsidRDefault="00AE4045" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Torka av bänkytor och bord. Sopa golven i caféet och korridoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABB9D18" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="7F85DFD6" w14:textId="266B1181" w:rsidR="00AE4045" w:rsidRPr="00812862" w:rsidRDefault="00685DEB" w:rsidP="00256200">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Töm alla papperskorgar, även i korridoren och på toaletterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A86817B" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...173 lines deleted...]
-    <w:p w14:paraId="74BCF163" w14:textId="77777777" w:rsidR="005B60F4" w:rsidRPr="00812862" w:rsidRDefault="005B60F4" w:rsidP="005B60F4">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Plocka upp och sopa bort skräp i hallen och omklädningsrummen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67744F0C" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="328EDAC1" w14:textId="70A05603" w:rsidR="003150AF" w:rsidRPr="00812862" w:rsidRDefault="003150AF" w:rsidP="009365B7">
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Stäng och lås jalusierna med nyckeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740961BD" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="1EA37896" w14:textId="34A7C690" w:rsidR="005C3DE4" w:rsidRPr="00812862" w:rsidRDefault="005C3DE4" w:rsidP="009365B7">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Släck lamporna och stäng dörren till caféet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F77C75" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2099910A" w14:textId="7B2C81F4" w:rsidR="003150AF" w:rsidRDefault="00E74BC1" w:rsidP="009365B7">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Om något saknas i caféet, skicka sms till Christer på 070-241 83 61 så att varan kan beställas inför nästa helg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6E6473" w14:textId="448A7897" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="515132DF" w14:textId="6E7EAF1C" w:rsidR="009202AF" w:rsidRPr="009202AF" w:rsidRDefault="009202AF" w:rsidP="009365B7">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kansliet, shopen och materialförrådet ska larmas. Stäm av med ledarna vem som gör detta. Larma genom att vrida nyckeln i materialförrådets dörr mot ytterdörren. Cafédörren är inte larmad och ska endast stängas. Lås dörren till </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66D05">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>café</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>korridoren med nyckel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491088B6" w14:textId="1D036480" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> med nyckel!!</w:t>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Lås aldrig mellandörren med nyckel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443F21A8" w14:textId="77777777" w:rsidR="009202AF" w:rsidRPr="009202AF" w:rsidRDefault="009202AF" w:rsidP="009202AF">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B697DE8" w14:textId="70F2E5A5" w:rsidR="001E66AA" w:rsidRPr="00812862" w:rsidRDefault="001E66AA" w:rsidP="00CA21BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1490"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2970562F" w14:textId="79EBD336" w:rsidR="00FE454F" w:rsidRPr="00812862" w:rsidRDefault="006C04BB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Matchvärd:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E6D574" w14:textId="7D6CB5D5" w:rsidR="006C04BB" w:rsidRPr="00812862" w:rsidRDefault="000305F4" w:rsidP="00FE6C42">
+    <w:p w14:paraId="353F0F81" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="4E88A2D7" w14:textId="4818591B" w:rsidR="001A2FAE" w:rsidRPr="00812862" w:rsidRDefault="001A2FAE" w:rsidP="00FE6C42">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Placera whiteboardtavlan vid entrédörren och skriv upp dagens samtliga matcher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F428B00" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="691F2B6F" w14:textId="39597B1E" w:rsidR="00A5063B" w:rsidRPr="00812862" w:rsidRDefault="00E879A5" w:rsidP="00FE6C42">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Skriv på tavlan vilket omklädningsrum respektive lag ska använda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DB4F40" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="38D50EEE" w14:textId="734B5689" w:rsidR="0095635C" w:rsidRPr="00812862" w:rsidRDefault="0095635C" w:rsidP="00FE6C42">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Kontrollera att domarrummet längst ner i korridoren och omklädningsrummen är i ordning. Töm papperskorgar vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667C1254" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="682CC44F" w14:textId="45BE52EB" w:rsidR="00934D74" w:rsidRPr="00812862" w:rsidRDefault="00BA6822" w:rsidP="00FE6C42">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ledarna har nyckel till materialrummet. I skåpet där finns matchklockans fjärrkontroll, hjärtstartaren och datorn. Nyckeln till domarrummet ligger i den svarta lådan i matchskåpet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D816AE" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="0C35C5F3" w14:textId="2DDC26BD" w:rsidR="00252472" w:rsidRDefault="00252472" w:rsidP="00FE6C42">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ta tillsammans med sekretariatet fram bord och stolar från domarrummet. Ställ tillbaka allt på rätt plats efter dagens sista match.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEAD5D9" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="782BE1B0" w14:textId="1B315C19" w:rsidR="006636D0" w:rsidRPr="00812862" w:rsidRDefault="006636D0" w:rsidP="00FE6C42">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Välkomna lag och domare. Visa domarna till domarrummet och informera dem om att de kostnadsfritt får hämta kaffe, toast och liknande i caféet. Ledare får gratis kaffe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181AA7FF" w14:textId="77777777" w:rsidR="009336C7" w:rsidRPr="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1CAD8AB0" w14:textId="484DF45A" w:rsidR="00A7730F" w:rsidRPr="00812862" w:rsidRDefault="00A7730F" w:rsidP="00FE6C42">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Inför varje ungdomsmatch hålls ett #schysstmatch-möte. Matchvärd, domare, funktionärer (tidtagare och sekreterare) samt en ledare från varje lag deltar. Syftet är att påminna om allas gemensamma ansvar för en schysst match på planen, på bänken och på läktaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ABA406" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="118456BF" w14:textId="1437AAE5" w:rsidR="00746495" w:rsidRPr="00812862" w:rsidRDefault="00746495" w:rsidP="00FE6C42">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stötta domaren under matchen. Om någon bryter mot nolltoleransen, prata med personen och vid behov med lagets ledare. Mer information finns i dokumentet ”Matchvärd”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C05179" w14:textId="77777777" w:rsidR="009336C7" w:rsidRDefault="009336C7" w:rsidP="009336C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Händelser som strider mot nolltoleransen ska rapporteras i matchprotokollet eller i EMP. Kontakta sekretariatet om du behöver hjälp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E97190" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="00BE0BB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det finns två datorer </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EMP. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Den dator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som inte används </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>förvaras i caféet mellan matcherna</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> så att nästa lag </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>enkelt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan hämta den.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B89773" w14:textId="77777777" w:rsidR="007E7263" w:rsidRDefault="007E7263" w:rsidP="004F3B9B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E44FDC1" w14:textId="2D7D3A7F" w:rsidR="004F3B9B" w:rsidRPr="00812862" w:rsidRDefault="004F3B9B" w:rsidP="004F3B9B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="45CF8B5C" w14:textId="528B6E1C" w:rsidR="00285E0F" w:rsidRPr="00812862" w:rsidRDefault="00A3549E" w:rsidP="00FE6C42">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Sekretariat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290B474B" w14:textId="77777777" w:rsidR="00BE0BB5" w:rsidRDefault="00BE0BB5" w:rsidP="00BE0BB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...110 lines deleted...]
-    <w:p w14:paraId="337EFA62" w14:textId="05650131" w:rsidR="00CA31F8" w:rsidRDefault="00C66E24" w:rsidP="00CA31F8">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ta tillsammans med matchvärden fram bord och stolar från domarrummet. Ställ tillbaka allt på rätt plats efter dagens sista match.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BAC5C3" w14:textId="77777777" w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5" w:rsidRDefault="00BE0BB5" w:rsidP="00BE0BB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="5A734BE1" w14:textId="61CF5207" w:rsidR="00BD3A51" w:rsidRPr="00DA4499" w:rsidRDefault="00DA4499" w:rsidP="00DA4499">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Matchklockans fjärrkontroll, hjärtstartaren och datorn eller matchprotokollet finns i skåpet i materialrummet. Be en ledare att låsa upp. Ställ tillbaka all utrustning efter dagens sista match.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0841A88E" w14:textId="77777777" w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5" w:rsidRDefault="00BE0BB5" w:rsidP="00BE0BB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="46ACE0C9" w14:textId="14165E46" w:rsidR="00D26373" w:rsidRPr="009F0434" w:rsidRDefault="004F3B9B" w:rsidP="009F0434">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Om matchklockan slocknar, använd återställningsknappen vid sargen under matchklockan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EBF37A" w14:textId="77777777" w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5" w:rsidRDefault="00BE0BB5" w:rsidP="00BE0BB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...120 lines deleted...]
-    <w:p w14:paraId="4A9BC1C0" w14:textId="7B480053" w:rsidR="00885B3F" w:rsidRDefault="00885B3F" w:rsidP="00FE6C42">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Matcher utan EMP: Sköt matchklockan med tid och vid behov antal mål. Håll även reda på tiden för eventuella utvisningar. Kontrollera att rätt halvlekstid är inställd. Stoppa endast klockan när domaren signalerar det. Fråga domaren eller en ledare om du är osäker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE86962" w14:textId="77777777" w:rsidR="00BE0BB5" w:rsidRDefault="00BE0BB5" w:rsidP="00BE0BB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="4F544712" w14:textId="77777777" w:rsidR="00A75A3B" w:rsidRPr="00812862" w:rsidRDefault="00A75A3B" w:rsidP="00A75A3B">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>EMP-matcher: Hantera EMP-datorn och matchklockan med tid och antal mål. Håll även reda på utvisningstider och timeouter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1FBB2E" w14:textId="77777777" w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5" w:rsidRDefault="00BE0BB5" w:rsidP="00BE0BB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="47967DEE" w14:textId="77777777" w:rsidR="00B57C72" w:rsidRPr="00B57C72" w:rsidRDefault="00B57C72" w:rsidP="00B57C72">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Domarkvitton hanteras i första hand digitalt i Cleverservice. Om ett papperskvitto ändå används ska det läggas i plastfickan på skåpet i materialförrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125CA0BE" w14:textId="77777777" w:rsidR="00BE0BB5" w:rsidRPr="00BE0BB5" w:rsidRDefault="00BE0BB5" w:rsidP="00BE0BB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Om det är problem med EMP, rapportera in resultat för matchen towa.almqvist@handbollvast.se</w:t>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vid problem med EMP ska matchresultatet rapporteras till towa.almqvist@handbollvast.se.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE8F06A" w14:textId="3919D80B" w:rsidR="001E27BF" w:rsidRPr="00812862" w:rsidRDefault="001E27BF" w:rsidP="00B57C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DA120C5" w14:textId="77777777" w:rsidR="00F7199E" w:rsidRPr="00812862" w:rsidRDefault="00F7199E" w:rsidP="00BF5A74">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D0FDCF3" w14:textId="64372078" w:rsidR="00285E0F" w:rsidRPr="00812862" w:rsidRDefault="00465377" w:rsidP="00465377">
-[...87 lines deleted...]
-        <w:t xml:space="preserve">Men lås inte entrédörren med nyckel. Stäng bara igen dörren ordentligt. </w:t>
+    <w:p w14:paraId="40B449A0" w14:textId="77777777" w:rsidR="00D80D1B" w:rsidRDefault="00D80D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Efter dagens sista match: Se till att en ledare larmar materialrummet. Stäng entrédörren ordentligt och kontrollera att den har gått i lås. Använd inte nyckel för att låsa entrédörren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A9B9D3" w14:textId="614ABD26" w:rsidR="0016126D" w:rsidRPr="00812862" w:rsidRDefault="0016126D" w:rsidP="00465377">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B47516B" w14:textId="0CED0769" w:rsidR="0016126D" w:rsidRPr="00812862" w:rsidRDefault="0016126D" w:rsidP="00465377">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
@@ -3472,464 +2408,631 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6517AD8B" w14:textId="77777777" w:rsidR="00831221" w:rsidRDefault="00831221">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6606428E" w14:textId="77777777" w:rsidR="00831221" w:rsidRDefault="00831221">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38123CFB" w14:textId="58699858" w:rsidR="0088083F" w:rsidRPr="00B57C72" w:rsidRDefault="001A1708">
-      <w:pPr>
+    <w:p w14:paraId="2CC7D5EA" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="003D4171">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B57C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+        <w:t xml:space="preserve">Instruktioner </w:t>
+      </w:r>
+      <w:r w:rsidR="008050F7" w:rsidRPr="008050F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B57C72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
+        <w:t xml:space="preserve"> matchklockans fjärrkontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180A22DA" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="009005B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57C72">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om klockan inte ”svarar”, rikta kontrollen mot klockan. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Om klockan inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00990E16" w:rsidRPr="00990E16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>reagerar,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B57C72">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Sätt på kontrollen genom att trycka på ”ON”. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> rikta </w:t>
+      </w:r>
+      <w:r w:rsidR="00990E16" w:rsidRPr="00990E16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>fjärrkontrollen</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B57C72">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Stäng av kontrollen genom att trycka på ”OFF”. </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> mot klockan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5491BFE5" w14:textId="77777777" w:rsidR="00990E16" w:rsidRPr="00990E16" w:rsidRDefault="00990E16" w:rsidP="00990E16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B57C72">
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00990E16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Vid start/stopp av tiden tryck på ”START STOP”. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Starta fjärrkontrollen genom att trycka på ”ON”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767BA0AF" w14:textId="77777777" w:rsidR="00990E16" w:rsidRPr="00990E16" w:rsidRDefault="00990E16" w:rsidP="00990E16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00990E16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Vid mål för hemmalaget tryck på ”H”, vid mål för gästerna tryck på ”G”. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Stäng av den genom att trycka på ”OFF”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD05A5F" w14:textId="77777777" w:rsidR="00990E16" w:rsidRPr="00990E16" w:rsidRDefault="00990E16" w:rsidP="00990E16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00990E16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Om du vill ta bort ett mål tryck på minusknappen följt av ”G” eller ”H” beroende på vilket lag som du ska ta bort ett mål för. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Starta eller stoppa tiden med ”START STOP”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727F801" w14:textId="77777777" w:rsidR="00990E16" w:rsidRPr="00990E16" w:rsidRDefault="00990E16" w:rsidP="00990E16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00990E16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Strunta i knapparna för gula kort. De har vi aldrig använt... </w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:t>Registrera mål med ”H” för hemmalaget och ”G” för gästande lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53622431" w14:textId="77777777" w:rsidR="00990E16" w:rsidRPr="00990E16" w:rsidRDefault="00990E16" w:rsidP="00990E16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00990E16">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Programmera klockan inför match: </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Ta bort ett felregistrerat mål genom att först trycka på minusknappen och därefter på ”H” eller ”G” för rätt lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77133FF1" w14:textId="77777777" w:rsidR="00990E16" w:rsidRPr="00990E16" w:rsidRDefault="00990E16" w:rsidP="00990E16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00990E16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Tryck på ”SETUP” och direkt där efter på ”ENTER” </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Använd inte knapparna för gula kort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385695C4" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="00876E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B57C72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Programmera klockan </w:t>
+      </w:r>
+      <w:r w:rsidR="00C918DE" w:rsidRPr="00C918DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Siffran ”1” dyker upp, tryck sedan på ”ENTER” </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>före matchen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DFA6F6" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B57C72">
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>• Siffran ”0” dyker upp, tryck sedan på ”ENTER”</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Tryck på ”SETUP” och därefter direkt på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4014DC25" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> • Använd pilarna för att få fram siffran ”2”, tryck sedan på ”ENTER”</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>När siffran ”1” visas, tryck på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4E5ACB" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> • Använd pilarna för att ställa in tiden för varje halvlek (en siffra i taget följt av ”ENTER”) </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>När siffran ”0” visas, tryck på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FE1868" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>• Använd pilarna för att få fram siffran ”3”, tryck sedan på ”ENTER”</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Använd pilarna för att välja ”2” och tryck på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FB0E98" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> • Siffran ”1” dyker upp, tryck sedan på ”ENTER” </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Ställ in tiden för varje halvlek med pilarna. Bekräfta varje siffra med ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6BBBA0" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>• Använd pilarna för att få fram siffran ”4”, tryck sedan på ”ENTER”</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Välj ”3” med pilarna och tryck på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1309E43C" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> • Använd pilarna för att ställa in utvisningstiden 02min (en siffra i taget följt av ”ENTER”) </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>När siffran ”1” visas, tryck på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D85960E" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Använd pilarna för att få fram siffran ”5”, tryck sedan på ”ENTER” </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Välj ”4” med pilarna och tryck på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DA8323" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Använd pilarna för att ställa in/bekräfta klockans rätta tid (en siffra i taget följt av ”ENTER”) </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Ställ in utvisningstiden på 02 minuter. Bekräfta varje siffra med ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E5867E" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>• Tryck slutligen på ”SETUP”och nollor dyker upp på tavlan. KLART! Nollställa tiden i halvlek:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Välj ”5” med pilarna och tryck på ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D657321" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57C72">
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> • Tryck på ”TIME RESET” Efter avslutad </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0088083F" w:rsidRPr="00B57C72">
+        <w:t>Ställ in eller bekräfta klockans aktuella tid. Bekräfta varje siffra med ”ENTER”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FE8D48" w14:textId="77777777" w:rsidR="00C918DE" w:rsidRPr="00C918DE" w:rsidRDefault="00C918DE" w:rsidP="00C918DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>halvlek</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C918DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Tryck slutligen på ”SETUP”. När nollor visas på tavlan är programmeringen klar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE3B49A" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="004D28D7" w:rsidP="00C8039C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D28D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Tryck på ”TOTAL RESET” och direkt där efter på ”ENTER” för att nollställa klockan inför </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Återställa klockan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C759967" w14:textId="77777777" w:rsidR="004D28D7" w:rsidRPr="004D28D7" w:rsidRDefault="004D28D7" w:rsidP="004D28D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
-[...1 lines deleted...]
-        <w:t>nästa match.</w:t>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D28D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Efter en avslutad halvlek: Tryck på ”TIME RESET” för att nollställa halvlekstiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468AF1F7" w14:textId="77777777" w:rsidR="004D28D7" w:rsidRPr="004D28D7" w:rsidRDefault="004D28D7" w:rsidP="004D28D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D28D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Inför nästa match: Tryck på ”TOTAL RESET” och därefter direkt på ”ENTER” för att nollställa hela klockan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479D937B" w14:textId="77777777" w:rsidR="0088083F" w:rsidRPr="00812862" w:rsidRDefault="0088083F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02852E50" w14:textId="77777777" w:rsidR="00831221" w:rsidRDefault="00831221">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B92BB63" w14:textId="77777777" w:rsidR="00831221" w:rsidRDefault="00831221">
       <w:pPr>
         <w:rPr>
@@ -3948,101 +3051,100 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57539A84" w14:textId="072B99B6" w:rsidR="0088083F" w:rsidRPr="00831221" w:rsidRDefault="00A00403">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831221">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Instruktion kortläsare:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C7E231" w14:textId="53CAAF4C" w:rsidR="00A00403" w:rsidRDefault="00A00403">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21B3D6BF" wp14:editId="39A66C95">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2155740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1074465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="552960" cy="445320"/>
                 <wp:effectExtent l="57150" t="38100" r="57150" b="50165"/>
                 <wp:wrapNone/>
                 <wp:docPr id="98072371" name="Ink 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId9">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="552960" cy="445320"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4C6BA9FE" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:shapetype w14:anchorId="4ED3C854" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Ink 1" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:169.05pt;margin-top:83.9pt;width:45pt;height:36.45pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAK6pQ994AQAACQMAAA4AAABkcnMvZTJvRG9jLnhtbJxSyW7CMBC9V+o/&#10;WL6XLE0QRAQORZU4dDm0H+A6NrEae6KxIfD3HQIUaFVV4mJ5/OTnt3gy29iGrRV6A67kySDmTDkJ&#10;lXHLkr+/Pd6NOPNBuEo04FTJt8rz2fT2ZtK1hUqhhqZSyIjE+aJrS16H0BZR5GWtrPADaJUjUANa&#10;EWjEZVSh6IjdNlEax8OoA6xaBKm8p9P5HuTTnl9rJcOL1l4F1pR8NB5nnIWSj+OYdCJtkizn7IOg&#10;UZrzaDoRxRJFWxt5kCSuUGSFcSTgm2ougmArNL+orJEIHnQYSLARaG2k6v2QsyT+4WzhPneukkyu&#10;sJDggnLhVWA4ZtcD1zxhG0qge4KK2hGrAPzASPH8X8Ze9BzkypKefSOoGhHoO/jatJ5iLkxVclxU&#10;yUm/Wz+cHLziydfzJUCNRAfLf13ZaLS7sEkJ25Scet3u1r5LtQlM0mGep+MhIZKgLMvv0x4/Mu8Z&#10;jtNZtPT4RYnn807Y2Q+efgEAAP//AwBQSwMEFAAGAAgAAAAhAMNmX8N/AwAA8ggAABAAAABkcnMv&#10;aW5rL2luazEueG1stFVNbxs3EL0X6H8gmIMvpsSv/ZAQOacYKNACRZMC7VGRGGsR7a6xu7Lsf983&#10;HIpaI86laAGDXA5n3rx5M5Tff3huj+IpDGPTdxtpFlqK0O36fdM9bOSfn+9VLcU4bbv99th3YSNf&#10;wig/3P380/um+9Ye11gFELqRvtrjRh6m6XG9XJ7P58XZLfrhYWm1dstfum+//SrvUtQ+fG26ZkLK&#10;8WLa9d0UnicCWzf7jdxNzzr7A/tTfxp2IV+TZdhdPaZhuwv3/dBup4x42HZdOIpu24L3X1JML4/4&#10;aJDnIQxStA0KVnZhfOXrjysYts8bOTufQHEEk1Yu38b8+3/AvP8ek2g5W5WVFInSPjwRp2XUfP3j&#10;2n8f+scwTE24ysyipIsXseNz1IeFGsLYH0/UGymetscTJDNaYyxSbrN8Q5Dv8aDNf4oHXX6INyf3&#10;WppU3lyHJFoeqUtrp6YNGPT2Mc/YNAKYzJ+mIT4Hq61XxuDvsy7XrlrreuF1OWtFmuIL5pfhNB4y&#10;3pfhOq/xJqvGlZ2b/XTIouuFLrLoc8nfCj2E5uEw/bvYXX/s8RxSr999rIy1flZTzJeH7Y2nG+dP&#10;pNL/CF838l18vSJGsiHWDuCVsLUW1hdVcXujb5S70bdSGWmkvtXKCKyCVoiMFUvaNNkErXMvciJT&#10;XJVVjmKsUzZGVWzOGJZuS68c3dZO+JIMNUexFycHQbpxThW0m5UiT78ShuwXH0JJnhycEjkrKAwb&#10;k575eS8MWN16FEFcTZUyxDI5INWMKDgoi2wrfFgIQnuVdInbhfNVg7klIZSckhJaoo8JJnqJLL49&#10;WW2pCmJmI3DqQSqAy4h0jLDE20NkbDBh5Ty8soUL4Ua9uo3gfGuQgxKCVuRTWVF7nJVdKY8gdMqq&#10;qr7iM7FUN+VN+IyJ3lyaD2RqmlUUrHiQ5uzSADFerIBEhm9dcDeQNRIoootH+y0xVW6F6Y0cTZwZ&#10;rUi5CuPGRsjrrrKkNBGKZclcCJ2vKQMOvKYDO796ANmZIvnmAhnxszOBWa5i3smcme6J9TWnU1Ev&#10;rkg5hRFFf/FKydNoVZBvJUoqlWfGKh9hjKKB1KLgjW0ROhWCjfjihcXRVa5WZWxoKRyNIHIU0Nj4&#10;OEiGVmWQNEkWY6kyusFOK8HlYi1ucKAYPA9iYdA5o0r8gr3635h/vPCjf/cPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAAPPMguAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW6q04&#10;GBRQGgdVlbj2J6Xt1cTbJG28jmIDgadnOdHjznyanclXo+vEHofQetIwnSQgkCpvW6o1bD7WD0sQ&#10;IRqypvOEGo4YYFXc3uQms/5A77gvYy04hEJmNDQx9pmUoWrQmTDxPRJ7P35wJvI51NIO5sDhrpMq&#10;SVLpTEv8oTE9PjdY/ZU7p+F7/fZ1Kn/D8PnqXyqlNsdTWrda39+NT48gIo7xCsOlPleHgjtt/Y5s&#10;EJ2G2Ww5ZZSNdMEbmJiri7LVoObJAmSRy/8bijMAAAD//wMAUEsDBBQABgAIAAAAIQB5GLydvwAA&#10;ACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4TPsWrEMAwG4L3QdzDaGyUdylHiZDkO&#10;spYUbjWOkpjEsrGc0nv7euzBwQ0ahND3S23/63f1Q0lcYA1NVYMitmFyvGj4Hi9vJ1CSDU9mD0wa&#10;biTQd68v7RftJpclWV0UVRQWDWvO8RNR7EreSBUicZnMIXmTS5sWjMZuZiF8r+sPTP8N6O5MNUwa&#10;0jA1oMZbLMnP7TDPztI52MMT5wcRaA/JwV/9XlCTFsoaHG9YqqnKoYBdi3ePdX8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhAJszJzcMAQAALQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEArqlD33gBAAAJAwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAw2Zfw38DAADyCAAAEAAAAAAAAAAAAAAAAADgAwAAZHJz&#10;L2luay9pbmsxLnhtbFBLAQItABQABgAIAAAAIQAA88yC4AAAAAsBAAAPAAAAAAAAAAAAAAAAAI0H&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAAAAAAAAAAAA&#10;AACaCAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHgBAACQCQAAAAA=&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -4065,269 +3167,296 @@
                     <pic:cNvPr id="674389896" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3152775" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7227CE6C" w14:textId="7B0775DB" w:rsidR="00A00403" w:rsidRDefault="00A00403" w:rsidP="00A00403">
+    <w:p w14:paraId="71564E98" w14:textId="77777777" w:rsidR="004D28D7" w:rsidRPr="004D28D7" w:rsidRDefault="004D28D7" w:rsidP="004D28D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6405ACA9" w14:textId="2C1DA864" w:rsidR="00A00403" w:rsidRDefault="00A00403" w:rsidP="00A00403">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D28D7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Starta kortläsaren med knappen på höger sida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171218A1" w14:textId="77777777" w:rsidR="004D28D7" w:rsidRPr="004D28D7" w:rsidRDefault="004D28D7" w:rsidP="004D28D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5C737498" w14:textId="6CB8F125" w:rsidR="00831221" w:rsidRDefault="00831221" w:rsidP="00A00403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ange beloppet. Exempel: 20 kronor anges som 20,00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C479242" w14:textId="77777777" w:rsidR="004D28D7" w:rsidRDefault="004D28D7" w:rsidP="004D28D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="680ADF3C" w14:textId="1379668E" w:rsidR="00831221" w:rsidRPr="00A00403" w:rsidRDefault="00831221" w:rsidP="00A00403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Tryck på ”Ta betalt”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C2C98A" w14:textId="77777777" w:rsidR="004D28D7" w:rsidRPr="004D28D7" w:rsidRDefault="004D28D7" w:rsidP="004D28D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Låt kunden blippa kortet</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Be kunden blippa sitt kort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777A9496" w14:textId="77777777" w:rsidR="00B57C72" w:rsidRDefault="00B57C72">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="078D4DE0" w14:textId="77777777" w:rsidR="00831221" w:rsidRDefault="001A1708">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831221">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Info ang hjärtstartaren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D12DD32" w14:textId="33601188" w:rsidR="00FE454F" w:rsidRPr="0021754A" w:rsidRDefault="001A1708">
+    <w:p w14:paraId="5FF66D87" w14:textId="77777777" w:rsidR="00776CB2" w:rsidRDefault="00776CB2">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-SE" w:eastAsia="en-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hjärtstartaren analyserar hjärtats aktivitet och avgör om hjärt-lungräddning (HLR) eller en elstöt behövs. Placera elektroderna på bröstet och följ alltid hjärtstartarens instruktioner. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Hjärtstartaren ska alltid vara placerad i sekretariatet under matcherna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1042910D" w14:textId="64C367E0" w:rsidR="00BC7E5D" w:rsidRPr="0021754A" w:rsidRDefault="00BC7E5D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1DBE51" w14:textId="247BCB4C" w:rsidR="00BC7E5D" w:rsidRPr="0021754A" w:rsidRDefault="00BC7E5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021754A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Soprummet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C51DD90" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="0052604E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hjärtstartaren analyserar hjärtverksamheten för att bedöma om hjärt-lungräddning (HLR) eller en elstöt från hjärtstartaren är nödvändig. Analysen görs genom att elektroder placeras på bröstet. Om hjärtstartaren bedömer att en elstöt behövs ska man följa hjärtstartarens instruktioner. Elstöten gör att det elektriska kaos som uppstått i hjärtat stoppas, och hjärtat kan åter slå normalt. </w:t>
-[...47 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Gå ut ur hallen och </w:t>
+      </w:r>
+      <w:r w:rsidR="005716B4" w:rsidRPr="005716B4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sväng </w:t>
+      </w:r>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gå ut ur hallen och </w:t>
-[...15 lines deleted...]
-        <w:t>n ser man dessa dörrar:</w:t>
+        <w:t xml:space="preserve">höger </w:t>
+      </w:r>
+      <w:r w:rsidR="005716B4" w:rsidRPr="005716B4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i riktning mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812862">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Selma torg</w:t>
+      </w:r>
+      <w:r w:rsidR="005716B4" w:rsidRPr="005716B4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>. Strax före byggnadens slut finns ett par dörrar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49515350" w14:textId="03619251" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="000A26F6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5136D6EF" wp14:editId="496EF836">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1964267</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>974090</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2675466" cy="29633"/>
                 <wp:effectExtent l="38100" t="76200" r="10795" b="66040"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Straight Arrow Connector 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="2675466" cy="29633"/>
                         </a:xfrm>
@@ -4339,51 +3468,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4211751F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="360B4D7E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:154.65pt;margin-top:76.7pt;width:210.65pt;height:2.35pt;flip:x y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI+YtqyQEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P1DAMvSPxH6LcmXZmobDVdPYwy8cB&#10;wQoW7tnUaSOlSeSYafvvSdKZLgKEBOJiubHfs/3s7m+mwbATYNDONny7KTkDK12rbdfwL/dvnr3i&#10;LJCwrTDOQsNnCPzm8PTJfvQ17FzvTAvIIokN9egb3hP5uiiC7GEQYeM82BhUDgdB8RO7okUxRvbB&#10;FLuyrIrRYevRSQghvt4uQX7I/EqBpI9KBSBmGh57o2wx24dki8Ne1B0K32t5bkP8QxeD0DYWXalu&#10;BQn2DfUvVIOW6IJTtJFuKJxSWkKeIU6zLX+a5nMvPORZojjBrzKF/0crP5yO9g6jDKMPdfB3mKaY&#10;FA5MGe3fxZ3y7H1NXorFntmUBZxXAWEiJuPjrnr54nlVcSZjbHddXV0lgYuFMIE9BnoLbmDJaXgg&#10;FLrr6eisjatyuJQQp/eBFuAFkMDGJktCm9e2ZTT7eE+EWtjOwLlOSikeJ8kezQYW+CdQTLexz6VM&#10;PjI4GmQnEc9DSAmWtitTzE4wpY1ZgWWW4I/Ac36CQj7AvwGviFzZWVrBg7YOf1edpkvLasm/KLDM&#10;nSR4cO2cd5yliZeUd3K++nSqP35n+OO/efgOAAD//wMAUEsDBBQABgAIAAAAIQB8hnZ74AAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqF1CH0njVCiiEuxK4QOmyTQJxHYa&#10;O23o1zNdwXLmHt05k65H04oT9b5xVsN0okCQLVzZ2ErD58fmYQnCB7Qlts6Shh/ysM5ub1JMSne2&#10;73TahUpwifUJaqhD6BIpfVGTQT9xHVnODq43GHjsK1n2eOZy08pHpebSYGP5Qo0d5TUV37vBaDiO&#10;+dfLJcbN63ZxOb41eTzks1jr+7vxeQUi0Bj+YLjqszpk7LR3gy29aDVEKo4Y5WAWPYFgYhGpOYj9&#10;dbOcgsxS+f+H7BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI+YtqyQEAAOMDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB8hnZ74AAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAACMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F83A82" w:rsidRPr="00812862">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46071338" wp14:editId="0196884F">
             <wp:extent cx="3369733" cy="2327752"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4393,240 +3522,419 @@
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3372861" cy="2329912"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEC8E06" w14:textId="3144B1D6" w:rsidR="00E84945" w:rsidRPr="00812862" w:rsidRDefault="000A26F6">
+    <w:p w14:paraId="7774F521" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00000000" w:rsidP="00736D6F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dörren till höger är soprummet. </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Dörren till höger </w:t>
+      </w:r>
+      <w:r w:rsidR="007C27D5" w:rsidRPr="007C27D5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leder till </w:t>
+      </w:r>
       <w:r w:rsidRPr="00812862">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sortera </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> i caféet. </w:t>
+        <w:t xml:space="preserve">soprummet. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nyckeln på caféknippan </w:t>
+      </w:r>
+      <w:r w:rsidR="007C27D5" w:rsidRPr="007C27D5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>fungerar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till denna dörr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F92223A" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00D6525A" w:rsidP="00063FCC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6525A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Sortera kartong separat och se till att även kartongavfallet tas med till soprummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2578F5B1" w14:textId="77777777" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00D80D1B" w:rsidP="00C841E4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D80D1B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Samla pantburkar</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00812862">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i separata säckar och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80D1B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>lämna säckarna</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00812862">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i caféet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CBE1C9" w14:textId="0CA1BB2F" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00BC7E5D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3396A16A" w14:textId="34BB20D9" w:rsidR="00BC7E5D" w:rsidRPr="00812862" w:rsidRDefault="00BC7E5D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC7E5D" w:rsidRPr="00812862">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03A17907"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="882C779C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="118672B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4300C5BC"/>
     <w:lvl w:ilvl="0" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4695,51 +4003,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D311C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC3E2D86"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4808,51 +4116,313 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15A504CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="66F8C5BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18E96B61"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8CCA90E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BD57036"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4588D316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4957,51 +4527,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D951CB7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A790D958"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E6C497F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADE01D80"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5070,51 +4789,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A1073D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEB0F1EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5183,51 +4902,498 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A937905"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D8AD8DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C060CA3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D340F48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D322547"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94286988"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D3E4171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40D47FA6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5296,51 +5462,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4283523C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BD41666"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5382,51 +5548,349 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46FF698C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7DE8F9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55987032"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4BC8B0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BC7D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4AEA0C2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5495,51 +5959,313 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C6D0CF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3BF6C294"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C123E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="153CF53A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718F5355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3DC2612"/>
     <w:lvl w:ilvl="0" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5608,51 +6334,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727B217F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="998E7816"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5721,51 +6447,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728E7AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50F42784"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5834,51 +6560,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73C759F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E73C6692"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C3725E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FE04F20"/>
     <w:lvl w:ilvl="0" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5948,388 +6823,453 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1634023928">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1501240310">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="117259230">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="699402798">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1518494837">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2019261724">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="882987850">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="247347094">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="923610768">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1501240310">
+  <w:num w:numId="10" w16cid:durableId="2038311396">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1347757534">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1896575325">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="548536893">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="261188334">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="537548515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="648171328">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1169634381">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="182668024">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="117259230">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="19" w16cid:durableId="1045368563">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="699402798">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="20" w16cid:durableId="950163065">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1518494837">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="2019261724">
+  <w:num w:numId="21" w16cid:durableId="308949853">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="882987850">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="247347094">
+  <w:num w:numId="22" w16cid:durableId="385224215">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="923610768">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="23" w16cid:durableId="554047928">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2038311396">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="24" w16cid:durableId="553468919">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0013329E"/>
     <w:rsid w:val="00002DD4"/>
     <w:rsid w:val="000305F4"/>
     <w:rsid w:val="00050D13"/>
     <w:rsid w:val="00051BEC"/>
     <w:rsid w:val="00053C65"/>
+    <w:rsid w:val="00061701"/>
     <w:rsid w:val="00072A17"/>
     <w:rsid w:val="000737E8"/>
     <w:rsid w:val="00091FE9"/>
     <w:rsid w:val="000A26F6"/>
     <w:rsid w:val="000C2A00"/>
     <w:rsid w:val="000C5AA3"/>
     <w:rsid w:val="000D00E0"/>
     <w:rsid w:val="000D3F3F"/>
     <w:rsid w:val="000E11A6"/>
     <w:rsid w:val="00105956"/>
     <w:rsid w:val="00106C37"/>
     <w:rsid w:val="00115FB9"/>
     <w:rsid w:val="00131EE9"/>
     <w:rsid w:val="0013329E"/>
     <w:rsid w:val="00154DD5"/>
     <w:rsid w:val="001558F8"/>
     <w:rsid w:val="0016126D"/>
     <w:rsid w:val="0019509A"/>
     <w:rsid w:val="001A1708"/>
     <w:rsid w:val="001A2FAE"/>
     <w:rsid w:val="001B4F88"/>
     <w:rsid w:val="001B7DF9"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C4F90"/>
     <w:rsid w:val="001D11B5"/>
     <w:rsid w:val="001E0C19"/>
     <w:rsid w:val="001E27BF"/>
     <w:rsid w:val="001E66AA"/>
     <w:rsid w:val="001F192B"/>
     <w:rsid w:val="0021002F"/>
     <w:rsid w:val="002130AD"/>
     <w:rsid w:val="0021754A"/>
     <w:rsid w:val="002258D0"/>
     <w:rsid w:val="002424D1"/>
     <w:rsid w:val="00252472"/>
     <w:rsid w:val="00253EEE"/>
     <w:rsid w:val="0025446E"/>
     <w:rsid w:val="00256200"/>
     <w:rsid w:val="002573A5"/>
     <w:rsid w:val="0026473C"/>
+    <w:rsid w:val="00272669"/>
     <w:rsid w:val="00285E0F"/>
     <w:rsid w:val="002A2674"/>
+    <w:rsid w:val="002A75F6"/>
     <w:rsid w:val="002C1400"/>
     <w:rsid w:val="002C7A83"/>
     <w:rsid w:val="002D33CF"/>
     <w:rsid w:val="002D6F7E"/>
     <w:rsid w:val="00301FDB"/>
     <w:rsid w:val="003150AF"/>
     <w:rsid w:val="003155E5"/>
     <w:rsid w:val="00330531"/>
     <w:rsid w:val="00351968"/>
     <w:rsid w:val="003614E0"/>
     <w:rsid w:val="003634E6"/>
     <w:rsid w:val="003834E5"/>
     <w:rsid w:val="0038376D"/>
     <w:rsid w:val="00392C1A"/>
     <w:rsid w:val="003C59AB"/>
     <w:rsid w:val="003D2C68"/>
     <w:rsid w:val="003D79D0"/>
     <w:rsid w:val="003E6357"/>
     <w:rsid w:val="003E74A6"/>
     <w:rsid w:val="004076A6"/>
     <w:rsid w:val="00407A01"/>
+    <w:rsid w:val="004102F3"/>
     <w:rsid w:val="00413542"/>
     <w:rsid w:val="00414D7F"/>
     <w:rsid w:val="004204BD"/>
     <w:rsid w:val="00420AF0"/>
     <w:rsid w:val="004223AC"/>
     <w:rsid w:val="0043048D"/>
     <w:rsid w:val="0043114A"/>
     <w:rsid w:val="00437E3F"/>
     <w:rsid w:val="00450C9C"/>
     <w:rsid w:val="004602E3"/>
     <w:rsid w:val="00465377"/>
     <w:rsid w:val="00465E62"/>
     <w:rsid w:val="00485E75"/>
     <w:rsid w:val="00486168"/>
     <w:rsid w:val="004970D1"/>
+    <w:rsid w:val="004D28D7"/>
     <w:rsid w:val="004D449D"/>
     <w:rsid w:val="004E4D0D"/>
     <w:rsid w:val="004F09D7"/>
     <w:rsid w:val="004F3B9B"/>
     <w:rsid w:val="005119D7"/>
     <w:rsid w:val="00524160"/>
     <w:rsid w:val="005270B4"/>
     <w:rsid w:val="00533EFC"/>
+    <w:rsid w:val="005343C1"/>
     <w:rsid w:val="005364C2"/>
     <w:rsid w:val="005365F7"/>
     <w:rsid w:val="00540C2A"/>
     <w:rsid w:val="005525E1"/>
     <w:rsid w:val="00562E28"/>
     <w:rsid w:val="00564D33"/>
+    <w:rsid w:val="005716B4"/>
     <w:rsid w:val="00575E5C"/>
     <w:rsid w:val="00580F2D"/>
     <w:rsid w:val="005A55A5"/>
     <w:rsid w:val="005A6336"/>
     <w:rsid w:val="005B5D67"/>
     <w:rsid w:val="005B60F4"/>
     <w:rsid w:val="005C3DE4"/>
     <w:rsid w:val="005D3384"/>
     <w:rsid w:val="005E57EF"/>
     <w:rsid w:val="005F50EB"/>
+    <w:rsid w:val="00605F85"/>
     <w:rsid w:val="0061271F"/>
     <w:rsid w:val="00626A5A"/>
     <w:rsid w:val="00635D9B"/>
+    <w:rsid w:val="00637A8A"/>
     <w:rsid w:val="0064051A"/>
     <w:rsid w:val="00641F7C"/>
     <w:rsid w:val="0065088C"/>
     <w:rsid w:val="00660000"/>
     <w:rsid w:val="006636D0"/>
     <w:rsid w:val="00664C85"/>
     <w:rsid w:val="0066678A"/>
     <w:rsid w:val="00675ABE"/>
     <w:rsid w:val="00680667"/>
     <w:rsid w:val="00685DEB"/>
     <w:rsid w:val="00690CD9"/>
     <w:rsid w:val="00691AE0"/>
     <w:rsid w:val="006951E8"/>
     <w:rsid w:val="006A2EA0"/>
     <w:rsid w:val="006B58BE"/>
     <w:rsid w:val="006C04BB"/>
     <w:rsid w:val="006C5B6B"/>
     <w:rsid w:val="006D18E1"/>
     <w:rsid w:val="006E3B46"/>
     <w:rsid w:val="006E4696"/>
     <w:rsid w:val="006F4D2C"/>
     <w:rsid w:val="00712B4F"/>
     <w:rsid w:val="00743BF4"/>
     <w:rsid w:val="00743E13"/>
     <w:rsid w:val="00746495"/>
+    <w:rsid w:val="007504A5"/>
     <w:rsid w:val="00754E94"/>
+    <w:rsid w:val="007722BA"/>
+    <w:rsid w:val="00776CB2"/>
     <w:rsid w:val="00777F8C"/>
     <w:rsid w:val="00780251"/>
     <w:rsid w:val="007918F1"/>
     <w:rsid w:val="007A29BC"/>
+    <w:rsid w:val="007B1F90"/>
+    <w:rsid w:val="007C27D5"/>
     <w:rsid w:val="007C757C"/>
     <w:rsid w:val="007D4186"/>
     <w:rsid w:val="007D61E4"/>
     <w:rsid w:val="007E1B89"/>
     <w:rsid w:val="007E6976"/>
     <w:rsid w:val="007E7263"/>
     <w:rsid w:val="007F574A"/>
+    <w:rsid w:val="008050F7"/>
     <w:rsid w:val="00812862"/>
     <w:rsid w:val="00822583"/>
     <w:rsid w:val="00826955"/>
     <w:rsid w:val="00830650"/>
     <w:rsid w:val="00830F2A"/>
     <w:rsid w:val="00831221"/>
     <w:rsid w:val="008434C6"/>
     <w:rsid w:val="00854CF5"/>
     <w:rsid w:val="0085560B"/>
     <w:rsid w:val="00855E22"/>
     <w:rsid w:val="008574F6"/>
+    <w:rsid w:val="00857CBB"/>
     <w:rsid w:val="008671AA"/>
+    <w:rsid w:val="00875C6F"/>
     <w:rsid w:val="00877E1D"/>
     <w:rsid w:val="0088083F"/>
     <w:rsid w:val="00885B3F"/>
     <w:rsid w:val="00885E83"/>
     <w:rsid w:val="00893EEC"/>
     <w:rsid w:val="008C031E"/>
     <w:rsid w:val="008D4584"/>
     <w:rsid w:val="008F3A95"/>
     <w:rsid w:val="009000E7"/>
     <w:rsid w:val="00910460"/>
     <w:rsid w:val="00912DBB"/>
+    <w:rsid w:val="009134CA"/>
     <w:rsid w:val="00913DE6"/>
     <w:rsid w:val="009153F7"/>
     <w:rsid w:val="009202AF"/>
     <w:rsid w:val="00921807"/>
     <w:rsid w:val="0092295A"/>
     <w:rsid w:val="00924B62"/>
     <w:rsid w:val="0092516C"/>
     <w:rsid w:val="0093257E"/>
+    <w:rsid w:val="009336C7"/>
     <w:rsid w:val="00934D74"/>
     <w:rsid w:val="009365B7"/>
     <w:rsid w:val="009432C9"/>
     <w:rsid w:val="009453DA"/>
     <w:rsid w:val="009460E6"/>
     <w:rsid w:val="00954193"/>
     <w:rsid w:val="0095635C"/>
     <w:rsid w:val="00973C15"/>
+    <w:rsid w:val="00975037"/>
     <w:rsid w:val="009755DA"/>
     <w:rsid w:val="00975CDA"/>
     <w:rsid w:val="00977E93"/>
+    <w:rsid w:val="00990E16"/>
     <w:rsid w:val="009D3B37"/>
     <w:rsid w:val="009E55EC"/>
     <w:rsid w:val="009F0434"/>
     <w:rsid w:val="009F5AF0"/>
     <w:rsid w:val="009F7309"/>
     <w:rsid w:val="00A00403"/>
     <w:rsid w:val="00A13869"/>
     <w:rsid w:val="00A1545B"/>
     <w:rsid w:val="00A156B7"/>
     <w:rsid w:val="00A269A8"/>
     <w:rsid w:val="00A3549E"/>
     <w:rsid w:val="00A35F9E"/>
     <w:rsid w:val="00A42119"/>
     <w:rsid w:val="00A5063B"/>
     <w:rsid w:val="00A75A3B"/>
     <w:rsid w:val="00A762CC"/>
     <w:rsid w:val="00A7730F"/>
     <w:rsid w:val="00A815CE"/>
     <w:rsid w:val="00A90D78"/>
     <w:rsid w:val="00AA13CB"/>
     <w:rsid w:val="00AA4FE9"/>
     <w:rsid w:val="00AB21A7"/>
     <w:rsid w:val="00AE2CF8"/>
     <w:rsid w:val="00AE4045"/>
     <w:rsid w:val="00B07F89"/>
     <w:rsid w:val="00B15191"/>
     <w:rsid w:val="00B20FD5"/>
     <w:rsid w:val="00B2427F"/>
     <w:rsid w:val="00B374FA"/>
     <w:rsid w:val="00B53939"/>
     <w:rsid w:val="00B5606D"/>
     <w:rsid w:val="00B57C72"/>
     <w:rsid w:val="00B67E9B"/>
     <w:rsid w:val="00B83605"/>
     <w:rsid w:val="00B94836"/>
     <w:rsid w:val="00BA6822"/>
     <w:rsid w:val="00BB1E7E"/>
     <w:rsid w:val="00BB4774"/>
     <w:rsid w:val="00BC47C1"/>
     <w:rsid w:val="00BC7E5D"/>
     <w:rsid w:val="00BD3A51"/>
+    <w:rsid w:val="00BE0BB5"/>
     <w:rsid w:val="00BE3DEE"/>
     <w:rsid w:val="00BF051E"/>
     <w:rsid w:val="00BF5A74"/>
     <w:rsid w:val="00BF5C09"/>
     <w:rsid w:val="00BF72E6"/>
     <w:rsid w:val="00C067EF"/>
+    <w:rsid w:val="00C06B7C"/>
     <w:rsid w:val="00C33C68"/>
+    <w:rsid w:val="00C42985"/>
     <w:rsid w:val="00C43D34"/>
     <w:rsid w:val="00C66E24"/>
     <w:rsid w:val="00C776CE"/>
     <w:rsid w:val="00C85F84"/>
     <w:rsid w:val="00C90A78"/>
+    <w:rsid w:val="00C918DE"/>
     <w:rsid w:val="00CA21BA"/>
     <w:rsid w:val="00CA31F8"/>
     <w:rsid w:val="00CA4405"/>
     <w:rsid w:val="00CD4A96"/>
     <w:rsid w:val="00D02260"/>
     <w:rsid w:val="00D26373"/>
     <w:rsid w:val="00D42E50"/>
     <w:rsid w:val="00D61669"/>
+    <w:rsid w:val="00D6525A"/>
+    <w:rsid w:val="00D66D05"/>
     <w:rsid w:val="00D70AF3"/>
+    <w:rsid w:val="00D80D1B"/>
     <w:rsid w:val="00DA4499"/>
     <w:rsid w:val="00DF5824"/>
     <w:rsid w:val="00E222AC"/>
     <w:rsid w:val="00E34C17"/>
     <w:rsid w:val="00E4791B"/>
     <w:rsid w:val="00E618B3"/>
     <w:rsid w:val="00E63765"/>
     <w:rsid w:val="00E70171"/>
     <w:rsid w:val="00E72F95"/>
     <w:rsid w:val="00E74BC1"/>
     <w:rsid w:val="00E84945"/>
     <w:rsid w:val="00E87572"/>
     <w:rsid w:val="00E879A5"/>
     <w:rsid w:val="00E977AB"/>
     <w:rsid w:val="00EA0DEE"/>
     <w:rsid w:val="00ED2425"/>
     <w:rsid w:val="00ED3BB9"/>
     <w:rsid w:val="00EE3037"/>
     <w:rsid w:val="00EE451C"/>
     <w:rsid w:val="00EF0946"/>
     <w:rsid w:val="00F2364E"/>
     <w:rsid w:val="00F271F4"/>
     <w:rsid w:val="00F31539"/>
     <w:rsid w:val="00F31E61"/>
     <w:rsid w:val="00F36953"/>
     <w:rsid w:val="00F47092"/>
     <w:rsid w:val="00F559DD"/>
     <w:rsid w:val="00F7199E"/>
     <w:rsid w:val="00F759DC"/>
     <w:rsid w:val="00F83A82"/>
     <w:rsid w:val="00F8508A"/>
     <w:rsid w:val="00F8514E"/>
     <w:rsid w:val="00F8622D"/>
+    <w:rsid w:val="00F87AD0"/>
     <w:rsid w:val="00F9610E"/>
     <w:rsid w:val="00FA1010"/>
     <w:rsid w:val="00FA1528"/>
     <w:rsid w:val="00FA3094"/>
     <w:rsid w:val="00FA3863"/>
     <w:rsid w:val="00FB2CEB"/>
     <w:rsid w:val="00FC010A"/>
     <w:rsid w:val="00FC74CC"/>
     <w:rsid w:val="00FD1183"/>
     <w:rsid w:val="00FD16E3"/>
     <w:rsid w:val="00FD793D"/>
     <w:rsid w:val="00FE2211"/>
     <w:rsid w:val="00FE37FB"/>
     <w:rsid w:val="00FE454F"/>
     <w:rsid w:val="00FE6C42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6731,50 +7671,253 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F3B9B"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6886,50 +8029,420 @@
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B67E9B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B67E9B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00605F85"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00605F85"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1018040898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1421217154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -7297,71 +8810,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{209B1BE4-678A-47FB-BEFA-CC4782A5248A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8733</Characters>
+  <Pages>7</Pages>
+  <Words>1358</Words>
+  <Characters>7429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>200</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10245</CharactersWithSpaces>
+  <CharactersWithSpaces>8678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kankkonen, Cecilia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>