--- v0 (2025-11-15)
+++ v1 (2026-05-10)
@@ -25,238 +25,393 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t>BBK sammandrag 19 oktober</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE392F9" w14:textId="1014AA17" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kiosk:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Joar Alkert, Melvin Eriksson, </w:t>
+        <w:t xml:space="preserve"> Joar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Alkert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Melvin Eriksson, </w:t>
       </w:r>
       <w:r w:rsidR="0011571A">
         <w:t>Svante Karelius Rova</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, Tore Rutberg-Eriksson, Mille Stenmark, Matheus Andersson, Johannes Lansgren.Bakning: </w:t>
+        <w:t xml:space="preserve">, Tore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rutberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-Eriksson, Mille Stenmark, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Matheus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Andersson, Johannes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lansgren.Bakning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8A4BAC" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vi återkommer med tider när spelschemat är klart men prel. kommer det vara två omgångar, ca kl. 11-14 och kl. 14-17. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6385F0EE" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bakning</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (långpanna eller motsvarande): Joar Alkert, Melvin Eriksson </w:t>
+        <w:t xml:space="preserve"> (långpanna eller motsvarande): Joar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Alkert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Melvin Eriksson </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2478C66F" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lotteri:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Seth Dahlroth (samtliga swishar 50 kr till 073-037 86 05) som köper in vinster och levererar dem till hallen. </w:t>
+        <w:t xml:space="preserve"> Seth </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dahlroth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (samtliga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>swishar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 50 kr till 073-037 86 05) som köper in vinster och levererar dem till hallen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48616059" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABA0FDF" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t>Lagansvar (seniormatcher)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFFBA2D" w14:textId="6E8F71FB" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t>18/1 14.00 Hildursborg (BBK damer):</w:t>
+        <w:t xml:space="preserve">18/1 14.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hildursborg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (BBK damer):</w:t>
       </w:r>
       <w:r w:rsidR="0011571A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0011571A">
-        <w:t xml:space="preserve">Neo Hussami, </w:t>
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0011571A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0011571A">
+        <w:t>Hussami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0011571A">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Otto Silverberg </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239613DC" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
+    <w:p w14:paraId="239613DC" w14:textId="766BBBC8" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7/3 16.00 Hildursborg (BBK herrar): Otte Lindmark, Viggo Söderström </w:t>
+        <w:t xml:space="preserve">7/3 16.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hildursborg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (BBK herrar): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Otte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Lindmark, </w:t>
+      </w:r>
+      <w:r w:rsidR="003864B5">
+        <w:t xml:space="preserve">Tim Bilander </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F84ABA6" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Samling i fiket på entréplan Hildursborg 1 timme före matchstart. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4573EDF5" w14:textId="77777777" w:rsidR="0011571A" w:rsidRDefault="00FD2534">
+        <w:t xml:space="preserve">Samling i fiket på entréplan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hildursborg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 timme före matchstart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4573EDF5" w14:textId="6BDAF308" w:rsidR="0011571A" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:spacing w:after="2" w:line="400" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="435"/>
       </w:pPr>
       <w:r>
-        <w:t>2 långpannor eller motsvarande hembakt fikabröd, samt 2 liter laktosfri mjölk ( 1 per person</w:t>
+        <w:t xml:space="preserve">2 långpannor eller motsvarande hembakt fikabröd, samt 2 liter laktosfri mjölk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> per person</w:t>
+      </w:r>
+      <w:r w:rsidR="003864B5">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0011571A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB9D925" w14:textId="0B7CBA2E" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:spacing w:after="2" w:line="400" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="435"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se vidare instruktion under Dokument. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CC321E" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAB5BED" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF26153" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t>BBK Minicup 21 februari</w:t>
+        <w:t xml:space="preserve">BBK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Minicup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 21 februari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8C78E9" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kiosk:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Gustav Fryckman, Max Selberg, Sam Svallfors, Arvid Nilsson, Werner Waltare, Oliver Lindqvist, Edvin Patomella </w:t>
+        <w:t xml:space="preserve"> Gustav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fryckman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Max Selberg, Sam Svallfors, Arvid Nilsson, Werner </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Waltare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Oliver Lindqvist, Edvin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Patomella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04072843" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bakning</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (långpanna eller motsvarande): Gustav Fryckman, Arvid Nilsson </w:t>
+        <w:t xml:space="preserve"> (långpanna eller motsvarande): Gustav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fryckman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Arvid Nilsson </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A04CDC" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lotteri:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ville Elovsson Wallgren </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB16872" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ledare förbereder innan: Tejpa linjer, ställa upp mål, inhandla till kiosken, förbereda kiosken. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A008CB2" w14:textId="77777777" w:rsidR="004779DD" w:rsidRDefault="00FD2534">
@@ -301,69 +456,72 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004779DD"/>
     <w:rsid w:val="0011571A"/>
+    <w:rsid w:val="003864B5"/>
     <w:rsid w:val="00412D5F"/>
     <w:rsid w:val="004779DD"/>
     <w:rsid w:val="00A31334"/>
     <w:rsid w:val="00FD2534"/>
+    <w:rsid w:val="00FE53E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="02E2E553"/>
@@ -1149,53 +1307,53 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>200</Words>
-  <Characters>1066</Characters>
+  <Words>179</Words>
+  <Characters>1084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1264</CharactersWithSpaces>
+  <CharactersWithSpaces>1243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Johansson, Anna</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>