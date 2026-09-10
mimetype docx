--- v0 (2025-10-19)
+++ v1 (2026-09-10)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="57D28A13" w14:textId="77777777" w:rsidR="00955733" w:rsidRPr="00DF6D53" w:rsidRDefault="007C4EDD" w:rsidP="00BD4392">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D53">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Matchklocka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4307ECB8" w14:textId="65C7F340" w:rsidR="007C4EDD" w:rsidRPr="00DF6D53" w:rsidRDefault="007C4EDD" w:rsidP="00BD4392">
+    <w:p w14:paraId="4307ECB8" w14:textId="103F148F" w:rsidR="007C4EDD" w:rsidRPr="00DF6D53" w:rsidRDefault="007C4EDD" w:rsidP="00BD4392">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D53">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Snabbmanual</w:t>
       </w:r>
       <w:r w:rsidR="00AF1ABA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ungdomsmatch</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Oformateradtabell31"/>
@@ -5643,50 +5643,238 @@
             <w:r w:rsidR="00135764" w:rsidRPr="00DF6D53">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HOME eller GUEST tills rätt nr visas (Ental)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C6E8704" w14:textId="77777777" w:rsidR="00135764" w:rsidRPr="00DF6D53" w:rsidRDefault="00135764" w:rsidP="00135764">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="006B4330" w:rsidRPr="00DF6D53" w14:paraId="0878E011" w14:textId="77777777" w:rsidTr="0081584B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="419DA306" w14:textId="77777777" w:rsidR="006B4330" w:rsidRPr="00DF6D53" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5783EEA0" w14:textId="0354BFD6" w:rsidR="006B4330" w:rsidRPr="00DF6D53" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B665AF8" w14:textId="4D047676" w:rsidR="006B4330" w:rsidRPr="00DF6D53" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF6D53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[ENTER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BCDD0C" w14:textId="77777777" w:rsidR="006B4330" w:rsidRPr="00DF6D53" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B4330" w:rsidRPr="00DF6D53" w14:paraId="306FCF94" w14:textId="77777777" w:rsidTr="0081584B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AFCDECE" w14:textId="77777777" w:rsidR="006B4330" w:rsidRPr="00DF6D53" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FC53CF" w14:textId="2E30C1BB" w:rsidR="006B4330" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28281746" w14:textId="3A2B2A5F" w:rsidR="006B4330" w:rsidRPr="00DF6D53" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vid dubbel utvisning </w:t>
+            </w:r>
+            <w:r w:rsidR="00171F48">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gör om proceduren steg </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00171F48">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1-9</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2511A190" w14:textId="77777777" w:rsidR="006B4330" w:rsidRPr="00DF6D53" w:rsidRDefault="006B4330" w:rsidP="00135764">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00181313" w:rsidRPr="00DF6D53" w14:paraId="4EFB4DDA" w14:textId="77777777" w:rsidTr="0081584B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7934134B" w14:textId="77777777" w:rsidR="00135764" w:rsidRPr="00DF6D53" w:rsidRDefault="00135764" w:rsidP="00135764">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
@@ -6434,307 +6622,309 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B7BB477" w14:textId="77777777" w:rsidR="00BD4392" w:rsidRPr="00DF6D53" w:rsidRDefault="00BD4392" w:rsidP="00135764">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4392" w:rsidRPr="00DF6D53" w14:paraId="1CAD8C97" w14:textId="77777777" w:rsidTr="00EF1D64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADDC97E" w14:textId="4482B5D1" w:rsidR="00BD4392" w:rsidRDefault="00BD4392" w:rsidP="00BD4392">
-[...29 lines deleted...]
-          <w:p w14:paraId="23DAD1C1" w14:textId="1FBAAB47" w:rsidR="00D15719" w:rsidRPr="00DF6D53" w:rsidRDefault="008E7B1B" w:rsidP="00BD4392">
+          <w:p w14:paraId="3ADDC97E" w14:textId="0340B5B2" w:rsidR="00BD4392" w:rsidRDefault="00171F48" w:rsidP="00BD4392">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5749790A" wp14:editId="71225D6B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5749790A" wp14:editId="7D46512B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5184775</wp:posOffset>
+                        <wp:posOffset>5153025</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>142240</wp:posOffset>
+                        <wp:posOffset>26670</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1117600" cy="0"/>
                       <wp:effectExtent l="0" t="76200" r="25400" b="95250"/>
                       <wp:wrapNone/>
                       <wp:docPr id="42" name="Rak pilkoppling 42"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1117600" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
                                 <a:solidFill>
                                   <a:schemeClr val="tx1"/>
                                 </a:solidFill>
                                 <a:tailEnd type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="32337609" id="Rak pilkoppling 42" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:408.25pt;margin-top:11.2pt;width:88pt;height:0;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoksJCyAEAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJI9LCiazB5mWS4I&#10;Vjw+wOu0E0t+yW4myd/T9swksCAhEJdObHd1dZXb+7vZGnaCmLR3HW92NWfgpO+1Gzr+9cvDqzec&#10;JRSuF8Y76PgCid8dXr7YT6GFGz9600NkVMSldgodHxFDW1VJjmBF2vkAjg6Vj1YgLeNQ9VFMVN2a&#10;6qaub6vJxz5ELyEl2r0/H/JDqa8USPyoVAJkpuPUG5YYS3zKsTrsRTtEEUYtL22If+jCCu2IdC11&#10;L1Cwb1H/UspqGX3yCnfS28orpSUUDaSmqZ+p+TyKAEULmZPCalP6f2Xlh9PRPUayYQqpTeExZhWz&#10;ijZ/qT82F7OW1SyYkUnabJrm9W1NnsrrWbUBQ0z4Drxl+afjCaPQw4hH7xxdiY9NMUuc3ickagJe&#10;AZnVuByTN7p/0MaURZ4HOJrIToJuEucm3xzhfspCoc1b1zNcAo0aRi3cYOCSmatWm8jyh4uBM+Mn&#10;UEz3WVbprMzfxiekBIdXTuMoO8MUdbcC6z8DL/kZCmU2/wa8Igqzd7iCrXY+/o59s0md868OnHVn&#10;C558v5TrL9bQkBVXLw8iT/GP6wLfnu3hOwAAAP//AwBQSwMEFAAGAAgAAAAhABYmM8veAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj9FKw0AQRd8F/2EZwTe7SdDSxGxKEQpFEWr1AzbZMQnuzsbs&#10;tk3+3hEf7OPcOdw5U64nZ8UJx9B7UpAuEhBIjTc9tQo+3rd3KxAhajLaekIFMwZYV9dXpS6MP9Mb&#10;ng6xFVxCodAKuhiHQsrQdOh0WPgBiXeffnQ68ji20oz6zOXOyixJltLpnvhCpwd86rD5Ohydgnw3&#10;tLXdvzyn38m43fX7+XXazErd3kybRxARp/gPw68+q0PFTrU/kgnCKlilywdGFWTZPQgG8jzjoP4L&#10;ZFXKyw+qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBoksJCyAEAAP4DAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWJjPL3gAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAACIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                    <v:shapetype w14:anchorId="739115A0" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                      <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                      <o:lock v:ext="edit" shapetype="t"/>
+                    </v:shapetype>
+                    <v:shape id="Rak pilkoppling 42" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:405.75pt;margin-top:2.1pt;width:88pt;height:0;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoksJCyAEAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJI9LCiazB5mWS4I&#10;Vjw+wOu0E0t+yW4myd/T9swksCAhEJdObHd1dZXb+7vZGnaCmLR3HW92NWfgpO+1Gzr+9cvDqzec&#10;JRSuF8Y76PgCid8dXr7YT6GFGz9600NkVMSldgodHxFDW1VJjmBF2vkAjg6Vj1YgLeNQ9VFMVN2a&#10;6qaub6vJxz5ELyEl2r0/H/JDqa8USPyoVAJkpuPUG5YYS3zKsTrsRTtEEUYtL22If+jCCu2IdC11&#10;L1Cwb1H/UspqGX3yCnfS28orpSUUDaSmqZ+p+TyKAEULmZPCalP6f2Xlh9PRPUayYQqpTeExZhWz&#10;ijZ/qT82F7OW1SyYkUnabJrm9W1NnsrrWbUBQ0z4Drxl+afjCaPQw4hH7xxdiY9NMUuc3ickagJe&#10;AZnVuByTN7p/0MaURZ4HOJrIToJuEucm3xzhfspCoc1b1zNcAo0aRi3cYOCSmatWm8jyh4uBM+Mn&#10;UEz3WVbprMzfxiekBIdXTuMoO8MUdbcC6z8DL/kZCmU2/wa8Igqzd7iCrXY+/o59s0md868OnHVn&#10;C558v5TrL9bQkBVXLw8iT/GP6wLfnu3hOwAAAP//AwBQSwMEFAAGAAgAAAAhAIWq05bcAAAABwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMjt1Kw0AQhe8F32EZwTu7SfEnTbMpRSgURajVB9hkp0lwdzZm&#10;t23y9o7e1MuPczjnK1ajs+KEQ+g8KUhnCQik2puOGgWfH5u7DESImoy2nlDBhAFW5fVVoXPjz/SO&#10;p31sBI9QyLWCNsY+lzLULTodZr5H4uzgB6cj49BIM+gzjzsr50nyKJ3uiB9a3eNzi/XX/ugULLZ9&#10;U9nd60v6nQybbbeb3sb1pNTtzbhegog4xksZfvVZHUp2qvyRTBBWQZamD1xVcD8Hwfkie2Ku/liW&#10;hfzvX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaJLCQsgBAAD+AwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAharTltwAAAAHAQAADwAAAAAA&#10;AAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                       <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00AF1ABA">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00BD4392" w:rsidRPr="00DF6D53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Man kan justera sekunder om man glömt att stänga av klockan och domaren tycker man ska lägga till tid.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD4392" w:rsidRPr="00DF6D53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>När klockan är stoppad, tryck på – ADJUST +, dra bort med –, lägg till med +</w:t>
+            </w:r>
+            <w:r w:rsidR="008E7B1B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                     VÄND!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23DAD1C1" w14:textId="3027D5C5" w:rsidR="00D15719" w:rsidRPr="00DF6D53" w:rsidRDefault="00D15719" w:rsidP="00BD4392">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E7B1B" w:rsidRPr="00DF6D53" w14:paraId="45C46FA3" w14:textId="77777777" w:rsidTr="00EF1D64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="576B2DAF" w14:textId="77777777" w:rsidR="008E7B1B" w:rsidRPr="00DF6D53" w:rsidRDefault="008E7B1B" w:rsidP="00BD4392">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48F74E87" w14:textId="77777777" w:rsidR="007C4EDD" w:rsidRDefault="007C4EDD"/>
     <w:sectPr w:rsidR="007C4EDD" w:rsidSect="0081584B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C4EDD"/>
     <w:rsid w:val="00095397"/>
     <w:rsid w:val="00135764"/>
+    <w:rsid w:val="00171F48"/>
     <w:rsid w:val="00181313"/>
     <w:rsid w:val="00380363"/>
     <w:rsid w:val="0041290E"/>
     <w:rsid w:val="004A38A6"/>
     <w:rsid w:val="005A4769"/>
     <w:rsid w:val="005E51BD"/>
     <w:rsid w:val="00601626"/>
+    <w:rsid w:val="006B4330"/>
     <w:rsid w:val="00795BF7"/>
     <w:rsid w:val="007C4EDD"/>
     <w:rsid w:val="0081584B"/>
     <w:rsid w:val="008275A7"/>
+    <w:rsid w:val="008D2586"/>
     <w:rsid w:val="008E7B1B"/>
     <w:rsid w:val="00955733"/>
     <w:rsid w:val="00A50D61"/>
     <w:rsid w:val="00A54F5A"/>
     <w:rsid w:val="00AC74B1"/>
     <w:rsid w:val="00AE6EA0"/>
     <w:rsid w:val="00AF1ABA"/>
+    <w:rsid w:val="00B35FAB"/>
     <w:rsid w:val="00BD4392"/>
+    <w:rsid w:val="00BE73DA"/>
     <w:rsid w:val="00D042C5"/>
     <w:rsid w:val="00D15719"/>
     <w:rsid w:val="00D316BC"/>
     <w:rsid w:val="00D84345"/>
     <w:rsid w:val="00DF6D53"/>
     <w:rsid w:val="00E03E30"/>
     <w:rsid w:val="00E84CC5"/>
     <w:rsid w:val="00F0550F"/>
     <w:rsid w:val="00FE5455"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="640C573C"/>
   <w15:docId w15:val="{7D770C16-9A42-443E-BDDD-93ECE402E07E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7337,51 +7527,51 @@
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E51BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AF1ABA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -7642,81 +7832,81 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>364</Words>
-  <Characters>1933</Characters>
+  <Words>362</Words>
+  <Characters>1922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AcobiaFlux AB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2293</CharactersWithSpaces>
+  <CharactersWithSpaces>2280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Henrik Petersson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Pol_saved">
     <vt:lpwstr>yes</vt:lpwstr>
   </property>
 </Properties>
 </file>