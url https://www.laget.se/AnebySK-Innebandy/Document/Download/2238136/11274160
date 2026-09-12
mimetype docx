--- v0 (2025-10-19)
+++ v1 (2026-09-12)
@@ -1,123 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="57D28A13" w14:textId="74B47312" w:rsidR="00955733" w:rsidRDefault="007C4EDD" w:rsidP="00BD4392">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00610BFF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>Matchklocka</w:t>
       </w:r>
       <w:r w:rsidR="00610BFF" w:rsidRPr="00610BFF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>- Poolspel</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00610BFF" w:rsidRPr="00610BFF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> (grön)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5735D3D4" w14:textId="2C659E40" w:rsidR="0038012C" w:rsidRDefault="0038012C" w:rsidP="0038012C">
+    <w:p w14:paraId="5735D3D4" w14:textId="00AF083A" w:rsidR="00575BD0" w:rsidRDefault="0038012C" w:rsidP="00575BD0">
       <w:r>
         <w:t>På grön nivå kan man spela;</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>3 vs 3 utan målvakt och då spelar man 2x</w:t>
+        <w:t xml:space="preserve">3 vs 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00575BD0">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> målvakt och då spelar man 2x</w:t>
       </w:r>
       <w:r w:rsidR="00597B1F">
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00575BD0">
+        <w:t>5</w:t>
+      </w:r>
       <w:r>
-        <w:t>2 min</w:t>
+        <w:t xml:space="preserve"> min</w:t>
+      </w:r>
+      <w:r w:rsidR="00575BD0">
+        <w:t xml:space="preserve"> (rullande)</w:t>
       </w:r>
       <w:r w:rsidR="00597B1F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00597B1F">
-        <w:t xml:space="preserve">paus 5 min </w:t>
+        <w:t>paus 5 min</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="00575BD0">
+        <w:t>, byten gör man efter 90 s och ljuder med ljudsignalen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4307ECB8" w14:textId="2F472254" w:rsidR="007C4EDD" w:rsidRPr="00DF6D53" w:rsidRDefault="007C4EDD" w:rsidP="00BD4392">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D53">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Snabbmanual</w:t>
       </w:r>
       <w:r w:rsidR="00AF1ABA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1793,140 +1794,98 @@
           <w:p w14:paraId="3534DF09" w14:textId="77777777" w:rsidR="004A38A6" w:rsidRPr="00DF6D53" w:rsidRDefault="004A38A6" w:rsidP="007C4EDD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6D53">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="485D31C3" w14:textId="46B3B033" w:rsidR="004A38A6" w:rsidRPr="00DF6D53" w:rsidRDefault="004A38A6" w:rsidP="007C4EDD">
+          <w:p w14:paraId="485D31C3" w14:textId="113E1156" w:rsidR="004A38A6" w:rsidRPr="00DF6D53" w:rsidRDefault="004A38A6" w:rsidP="007C4EDD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6D53">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tryck på [+] (ADJUST) till</w:t>
             </w:r>
             <w:r w:rsidR="00DB0ABC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6D53">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> tiden står på 1</w:t>
             </w:r>
-            <w:r w:rsidR="00610BFF">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00575BD0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6D53">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> min</w:t>
             </w:r>
             <w:r w:rsidR="0038012C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (3 vs 3 utan målvakt</w:t>
-[...41 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A4AE958" w14:textId="77777777" w:rsidR="004A38A6" w:rsidRPr="00DF6D53" w:rsidRDefault="004A38A6" w:rsidP="007C4EDD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD42AD" w:rsidRPr="00DF6D53" w14:paraId="15BB142A" w14:textId="77777777" w:rsidTr="0081584B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4430,227 +4389,163 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="563F2CB0" w14:textId="77777777" w:rsidR="00DB0ABC" w:rsidRPr="00DF6D53" w:rsidRDefault="00DB0ABC" w:rsidP="00DB0ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="777155D5" w14:textId="77777777" w:rsidR="00DB0ABC" w:rsidRDefault="00DB0ABC" w:rsidP="00DB0ABC">
-[...175 lines deleted...]
-          <w:p w14:paraId="50A23C85" w14:textId="7CCB3B5B" w:rsidR="00DB0ABC" w:rsidRPr="00DF6D53" w:rsidRDefault="00DB0ABC" w:rsidP="00DB0ABC">
+          <w:p w14:paraId="4A7EE156" w14:textId="77777777" w:rsidR="00DB0ABC" w:rsidRDefault="00DB0ABC" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D2DB512" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FB18F06" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2246A6FA" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AB64BBA" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BE2B784" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5016463E" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47559AB8" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11D7D2F5" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59C5336A" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5772E490" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF27B7E" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="059C7D5F" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25550254" w14:textId="77777777" w:rsidR="00575BD0" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50A23C85" w14:textId="7CCB3B5B" w:rsidR="00575BD0" w:rsidRPr="00DF6D53" w:rsidRDefault="00575BD0" w:rsidP="00DB0ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AF89952" w14:textId="1895C247" w:rsidR="00DB0ABC" w:rsidRPr="00DF6D53" w:rsidRDefault="00DB0ABC" w:rsidP="00DB0ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6D53">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -6957,170 +6852,173 @@
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="576B2DAF" w14:textId="77777777" w:rsidR="00DB0ABC" w:rsidRPr="00DF6D53" w:rsidRDefault="00DB0ABC" w:rsidP="00DB0ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48F74E87" w14:textId="77777777" w:rsidR="007C4EDD" w:rsidRDefault="007C4EDD"/>
     <w:sectPr w:rsidR="007C4EDD" w:rsidSect="0081584B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C4EDD"/>
     <w:rsid w:val="00095397"/>
     <w:rsid w:val="00135764"/>
     <w:rsid w:val="00152B15"/>
     <w:rsid w:val="001D6636"/>
     <w:rsid w:val="0038012C"/>
     <w:rsid w:val="00380363"/>
     <w:rsid w:val="0041290E"/>
     <w:rsid w:val="004A38A6"/>
+    <w:rsid w:val="00575BD0"/>
     <w:rsid w:val="00597B1F"/>
     <w:rsid w:val="005A4769"/>
     <w:rsid w:val="005C6820"/>
     <w:rsid w:val="005E51BD"/>
     <w:rsid w:val="00601626"/>
     <w:rsid w:val="00610BFF"/>
+    <w:rsid w:val="006B70E2"/>
     <w:rsid w:val="00795BF7"/>
     <w:rsid w:val="007C4EDD"/>
     <w:rsid w:val="0081584B"/>
     <w:rsid w:val="008275A7"/>
     <w:rsid w:val="008E7B1B"/>
     <w:rsid w:val="00955733"/>
     <w:rsid w:val="00A50D61"/>
     <w:rsid w:val="00A54F5A"/>
     <w:rsid w:val="00A56BC7"/>
     <w:rsid w:val="00A70916"/>
     <w:rsid w:val="00AC74B1"/>
     <w:rsid w:val="00AE6EA0"/>
     <w:rsid w:val="00AF1ABA"/>
     <w:rsid w:val="00BD42AD"/>
     <w:rsid w:val="00BD4392"/>
     <w:rsid w:val="00D04161"/>
     <w:rsid w:val="00D042C5"/>
     <w:rsid w:val="00D15719"/>
     <w:rsid w:val="00D316BC"/>
     <w:rsid w:val="00D84345"/>
     <w:rsid w:val="00DB0ABC"/>
+    <w:rsid w:val="00DD24C2"/>
     <w:rsid w:val="00DF6D53"/>
     <w:rsid w:val="00E03E30"/>
     <w:rsid w:val="00E84CC5"/>
     <w:rsid w:val="00F0550F"/>
     <w:rsid w:val="00FE5455"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="640C573C"/>
   <w15:docId w15:val="{7D770C16-9A42-443E-BDDD-93ECE402E07E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7723,51 +7621,51 @@
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E51BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AF1ABA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -8028,82 +7926,82 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>399</Words>
-  <Characters>2120</Characters>
+  <Words>388</Words>
+  <Characters>2059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AcobiaFlux AB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2514</CharactersWithSpaces>
+  <CharactersWithSpaces>2443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Henrik Petersson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Pol_saved">
     <vt:lpwstr>yes</vt:lpwstr>
   </property>
 </Properties>
 </file>